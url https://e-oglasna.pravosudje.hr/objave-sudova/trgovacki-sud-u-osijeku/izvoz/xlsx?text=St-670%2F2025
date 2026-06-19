--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -6,161 +6,251 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="108">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
+    <t>ST-670/2025</t>
+  </si>
+  <si>
+    <t>Obavijest o razlučnom pravu i imovini na koju se to razlučno pravo odnosi - Republika Hrvatska - za Ministarstvo obrane, zastupa ju Županijsko državno odvjetništvo u Osijeku</t>
+  </si>
+  <si>
+    <t>Đuro Đaković Aparati d.d.</t>
+  </si>
+  <si>
+    <t>Ulica 108. brigade ZNG 74 C, 35000, Slavonski Brod</t>
+  </si>
+  <si>
+    <t>56624149572</t>
+  </si>
+  <si>
+    <t>Đuro Đaković Aparati d.d. 56624149572</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:50:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a3c72ea-1ee8-4ede-bd50-ee98383d346b</t>
+  </si>
+  <si>
+    <t>Obavijest o razlučnom pravu i imovini - Republika Hrvatska - Ministarstvo obrane.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a3c72ea-1ee8-4ede-bd50-ee98383d346b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=ST&amp;predmet=670&amp;godina=2025</t>
+  </si>
+  <si>
     <t>St-670/2025</t>
   </si>
   <si>
+    <t>Rješenje od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>ĐURO ĐAKOVIĆ APARATI dioničko društvo za proizvodnju, usluge i vanjskotrgovinski promet</t>
+  </si>
+  <si>
+    <t>Ulica 108. Brigade Zng 74c, 35000 Slavonski Brod, Hrvatska</t>
+  </si>
+  <si>
+    <t>ĐURO ĐAKOVIĆ APARATI dioničko društvo za proizvodnju, usluge i vanjskotrgovinski promet 56624149572</t>
+  </si>
+  <si>
+    <t>09.06.2026. 12:29:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bf40e8b-6c33-497b-adf2-52d7a9d5da22</t>
+  </si>
+  <si>
+    <t>Rješenje o određivanju ročišta.pdf O1000000063O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bf40e8b-6c33-497b-adf2-52d7a9d5da22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=670&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Plan restrukturiranja od: 08.06.2026.</t>
+  </si>
+  <si>
+    <t>09.06.2026. 12:28:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1979ad62-a657-42e8-aa08-282c341f7fa4</t>
+  </si>
+  <si>
+    <t>Prilog St-670_2025-22-1 - Plan restrukturiranja ĐĐ Aparati-dp.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1979ad62-a657-42e8-aa08-282c341f7fa4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>28.05.2026. 09:05:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fadf5e86-afb7-46ee-a774-48b0480744d8</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fadf5e86-afb7-46ee-a774-48b0480744d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>12.05.2026. 09:52:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3802b4df-b4db-4f19-8689-46bb99dec4f7</t>
+  </si>
+  <si>
+    <t>Rješenje - produljen sudski rok.pdf O142O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3802b4df-b4db-4f19-8689-46bb99dec4f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Odluka od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>12.05.2026. 09:52:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ca6d752-d587-4d60-9ece-9bb3fbc8f8bf</t>
+  </si>
+  <si>
+    <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ca6d752-d587-4d60-9ece-9bb3fbc8f8bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 29.04.2026.</t>
   </si>
   <si>
-    <t>ĐURO ĐAKOVIĆ APARATI dioničko društvo za proizvodnju, usluge i vanjskotrgovinski promet</t>
-[...10 lines deleted...]
-  <si>
     <t>29.04.2026. 10:37:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9bb570b6-edbf-495c-beb7-897fb80d8716</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9bb570b6-edbf-495c-beb7-897fb80d8716/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=670&amp;godina=2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Tablica osporenih tražbina u predstečajnom postupku - Đuro Đaković Aparati d.d.</t>
   </si>
   <si>
-    <t>Đuro Đaković Aparati d.d.</t>
-[...7 lines deleted...]
-  <si>
     <t>20.04.2026. 09:23:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3a9ba48f-ea1d-49a7-be70-89e9aadc9a9c</t>
   </si>
   <si>
     <t>Tablica osporenih tražbina u predstečajnom postupku - Đuro Đaković Aparati d.d..xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3a9ba48f-ea1d-49a7-be70-89e9aadc9a9c/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=ST&amp;predmet=670&amp;godina=2025</t>
   </si>
   <si>
     <t>Očitovanje dužnika i povjerenika o prijavljenim tražbinama u predstečajnom postupku</t>
   </si>
   <si>
     <t>23.03.2026. 10:29:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fbae54d9-ea80-44b9-94bd-80318a902a10</t>
   </si>
   <si>
     <t>Očitovanje dužnika o prijavljenim tražbinama u predstečajnom postupku - ÐURO ÐAKOVIĆ APARATI d.d (1).pdf; Očitovanje povjerenika o prijavljenim tražbinama u predstečajnom postupku - LOVORKA JURANOVIĆ.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fbae54d9-ea80-44b9-94bd-80318a902a10/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijava tražbine vjerovnika u predstečajnom postupku - ĐURO ĐAKOVIĆ APARATI d.d., Dopuna I - Tablice prijavljenih tražbina, uz Dopis Financijske agencije u odnosu na vjerovnika MAROX d.o.o.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>16.02.2026. 09:14:11</t>
   </si>
@@ -287,51 +377,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -471,322 +561,574 @@
       <c r="I4" t="s">
         <v>38</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>39</v>
       </c>
       <c r="L4" t="s">
         <v>40</v>
       </c>
       <c r="M4" t="s">
         <v>41</v>
       </c>
       <c r="N4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>42</v>
       </c>
-      <c r="E5"/>
-[...1 lines deleted...]
-      <c r="G5"/>
+      <c r="E5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
       <c r="H5" t="s">
+        <v>31</v>
+      </c>
+      <c r="I5" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L5" t="s">
         <v>45</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>46</v>
       </c>
-      <c r="M5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E6" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" t="s">
         <v>48</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" t="s">
         <v>50</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>51</v>
       </c>
-      <c r="M6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I7" t="s">
         <v>53</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>54</v>
       </c>
       <c r="L7" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E8" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="F8" t="s">
+        <v>30</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>31</v>
+      </c>
+      <c r="I8" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" t="s">
         <v>61</v>
       </c>
-      <c r="L8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N8" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E9" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E10" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" t="s">
         <v>70</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
+        <v>72</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
         <v>73</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>74</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>75</v>
       </c>
       <c r="L11" t="s">
         <v>76</v>
       </c>
       <c r="M11" t="s">
         <v>77</v>
       </c>
       <c r="N11" t="s">
-        <v>26</v>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
+        <v>78</v>
+      </c>
+      <c r="E12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>31</v>
+      </c>
+      <c r="I12" t="s">
+        <v>79</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" t="s">
+        <v>78</v>
+      </c>
+      <c r="E13" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" t="s">
+        <v>30</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" t="s">
+        <v>86</v>
+      </c>
+      <c r="E14" t="s">
+        <v>87</v>
+      </c>
+      <c r="F14" t="s">
+        <v>88</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>89</v>
+      </c>
+      <c r="I14" t="s">
+        <v>90</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" t="s">
+        <v>94</v>
+      </c>
+      <c r="E15" t="s">
+        <v>87</v>
+      </c>
+      <c r="F15" t="s">
+        <v>88</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" t="s">
+        <v>95</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" t="s">
+        <v>98</v>
+      </c>
+      <c r="N15" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16" t="s">
+        <v>94</v>
+      </c>
+      <c r="E16" t="s">
+        <v>87</v>
+      </c>
+      <c r="F16" t="s">
+        <v>88</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>89</v>
+      </c>
+      <c r="I16" t="s">
+        <v>99</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" t="s">
+        <v>102</v>
+      </c>
+      <c r="N16" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" t="s">
+        <v>103</v>
+      </c>
+      <c r="E17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F17" t="s">
+        <v>30</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>31</v>
+      </c>
+      <c r="I17" t="s">
+        <v>104</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" t="s">
+        <v>107</v>
+      </c>
+      <c r="N17" t="s">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>