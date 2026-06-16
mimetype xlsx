--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="56">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,123 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-71/2026</t>
   </si>
   <si>
+    <t>Rješenje od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>PRESOFLEX GRADNJA d.o.o. za trgovinu, proizvodnju i graditeljstvo</t>
+  </si>
+  <si>
+    <t>Industrijska 30, 34000 Požega, Hrvatska</t>
+  </si>
+  <si>
+    <t>66952197279</t>
+  </si>
+  <si>
+    <t>PRESOFLEX GRADNJA d.o.o. za trgovinu, proizvodnju i graditeljstvo 66952197279</t>
+  </si>
+  <si>
+    <t>03.06.2026. 13:27:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37fca25d-25b7-42a4-a7c3-b05483d25436</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37fca25d-25b7-42a4-a7c3-b05483d25436/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=71&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:12:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43a55d44-87e0-4606-98cb-c83507242934</t>
+  </si>
+  <si>
+    <t>Rješenje - privremena mjera.pdf O276O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43a55d44-87e0-4606-98cb-c83507242934/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 19.05.2026.; Prilog od: 19.05.2026.</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:01:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bf6ebd2-7ca1-4017-a0d0-6568e341c82f</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-71_2026-13-1 - Brutto bilanca 01012025-31122025.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bf6ebd2-7ca1-4017-a0d0-6568e341c82f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 24.04.2026.</t>
   </si>
   <si>
-    <t>PRESOFLEX GRADNJA d.o.o. za trgovinu, proizvodnju i graditeljstvo</t>
-[...10 lines deleted...]
-  <si>
     <t>24.04.2026. 13:27:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/06959e4d-92bd-4786-9481-c7585b1e5787</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/06959e4d-92bd-4786-9481-c7585b1e5787/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=71&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 10.03.2026.; Prilog od: 10.03.2026.; Prilog od: 10.03.2026.; Prilog od: 10.03.2026.; Prilog od: 10.03.2026.; Prilog od: 10.03.2026.; Prilog od: 10.03.2026.; Prilog od: 10.03.2026.; Prilog od: 10.03.2026.; Prilog od: 10.03.2026.</t>
   </si>
   <si>
     <t>11.03.2026. 14:25:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/82f3d418-741a-4239-ba18-d04ca6f85339</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-71_2026-7-1 - Brutto bilanca- 2025.pdf; Prilog St-71_2026-7-2 - prilozi 1.pdf; Prilog St-71_2026-7-3 - prilozi 2.pdf; Prilog St-71_2026-7-4 - Prilozi 3.pdf; Prilog St-71_2026-7-5 - Ugovor 21-018_26 A.02 21-018-26 ugovor o usl. obrane od popl. na BP3 u 2026..pdf; Prilog St-71_2026-7-6 - SPORAZ~1.pdf; Prilog St-71_2026-7-7 - Popis zaposlenika.xlsx; Prilog St-71_2026-7-8 - Popis imovine analitika.xlsx; Prilog St-71_2026-7-9 - troškovi prethodnog postupka.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/82f3d418-741a-4239-ba18-d04ca6f85339/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 20.02.2026.</t>
   </si>
   <si>
     <t>20.02.2026. 11:29:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/08281ad4-a8f4-495d-a5fc-67d5766ebcdf</t>
   </si>
@@ -176,51 +221,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -343,93 +388,219 @@
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
         <v>40</v>
       </c>
-      <c r="N5" t="s">
+      <c r="M7" t="s">
+        <v>50</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>52</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>