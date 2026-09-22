--- v1 (2026-06-16)
+++ v2 (2026-09-22)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="96">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,120 +59,240 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
   </si>
   <si>
     <t>St-71/2026</t>
   </si>
   <si>
+    <t>Rješenje od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>PRESOFLEX GRADNJA d.o.o. za trgovinu, proizvodnju i graditeljstvo u stečaju</t>
+  </si>
+  <si>
+    <t>Industrijska 30, 34000 Požega, Hrvatska</t>
+  </si>
+  <si>
+    <t>66952197279</t>
+  </si>
+  <si>
+    <t>PRESOFLEX GRADNJA d.o.o. za trgovinu, proizvodnju i graditeljstvo u stečaju 66952197279</t>
+  </si>
+  <si>
+    <t>21.09.2026. 12:26:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c3ccbd4-7add-4c2d-b7f9-3e9668d2d8ea</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c3ccbd4-7add-4c2d-b7f9-3e9668d2d8ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=71&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 09.09.2026.; Prilog od: 09.09.2026.</t>
+  </si>
+  <si>
+    <t>11.09.2026. 13:21:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b65eb2a2-c0c1-423b-a411-9b1f2f2378e7</t>
+  </si>
+  <si>
+    <t>Popis vjerovnika.pdf P55P; Prilog St-71_2026-41-1 - Popis_vjerovnika_08092026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b65eb2a2-c0c1-423b-a411-9b1f2f2378e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 08.09.2026.</t>
+  </si>
+  <si>
+    <t>08.09.2026. 12:41:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fea7267-de9f-4354-8182-3e0974b34165</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fea7267-de9f-4354-8182-3e0974b34165/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 08.09.2026.; Prilog od: 08.09.2026.</t>
+  </si>
+  <si>
+    <t>08.09.2026. 11:13:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92160928-966c-4e3d-80e4-3a2e19126397</t>
+  </si>
+  <si>
+    <t>Popis vjerovnika.pdf P55P; Prilog St-71_2026-39-1 - Popis_vjerovnika.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92160928-966c-4e3d-80e4-3a2e19126397/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:32:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d37af053-a234-4115-9d5d-885616287369</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d37af053-a234-4115-9d5d-885616287369/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 03.09.2026.; Prilog od: 03.09.2026.</t>
+  </si>
+  <si>
+    <t>PRESOFLEX GRADNJA d.o.o. za trgovinu, proizvodnju i graditeljstvo</t>
+  </si>
+  <si>
+    <t>PRESOFLEX GRADNJA d.o.o. za trgovinu, proizvodnju i graditeljstvo 66952197279</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:48:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/faf75d06-cd4b-4d46-8c6d-ba7760449967</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-71_2026-37-1 - TABLICA 17.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/faf75d06-cd4b-4d46-8c6d-ba7760449967/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 01.09.2026.; Prilog od: 01.09.2026.; Prilog od: 01.09.2026.; Prilog od: 01.09.2026.; Prilog od: 01.09.2026., javnost</t>
+  </si>
+  <si>
+    <t>01.09.2026. 14:09:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1709f003-dee1-47e0-8578-eef16da28610</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-71_2026-34-1 - 222.pdf; Prilog St-71_2026-34-2 - 223.pdf; Prilog St-71_2026-34-3 - tablica 1.pdf; Prilog St-71_2026-34-4 - tablica 2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1709f003-dee1-47e0-8578-eef16da28610/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.</t>
+  </si>
+  <si>
+    <t>24.08.2026. 08:54:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac2539f7-dc79-4aec-8b1a-7ff26a5745b8</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-71_2026-30-1 - punomoć Mato Stanković - za radnike.pdf; Prilog St-71_2026-30-2 - dospjeli troškovi 21082026.pdf; Prilog St-71_2026-30-3 - toč. 1. prilozi.pdf; Prilog St-71_2026-30-4 - toč. 5. prilozi 2.pdf; Prilog St-71_2026-30-5 - toč. 2. prilozi.pdf; Prilog St-71_2026-30-6 - toč. 3. prilozi.pdf; Prilog St-71_2026-30-7 - toč. 4. prilozi.pdf; Prilog St-71_2026-30-8 - toč. 5. prilozi.pdf; Prilog St-71_2026-30-9 - toč. 8.6. prilozi.pdf; Prilog St-71_2026-30-10 - toč. 8.1. prilozi.pdf; Prilog St-71_2026-30-11 - toč. 8.5. prilozi.pdf; Prilog St-71_2026-30-12 - toč. 8.7. prilozi.pdf; Prilog St-71_2026-30-13 - toč. 8.8. prilozi.pdf; Prilog St-71_2026-30-14 - toč. 8.2. prilozi.pdf; Prilog St-71_2026-30-15 - Izvješće za ispitno i izvještajno ročište.pdf; Prilog St-71_2026-30-16 - toč. 7. prilog.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac2539f7-dc79-4aec-8b1a-7ff26a5745b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 03.06.2026.</t>
   </si>
   <si>
-    <t>PRESOFLEX GRADNJA d.o.o. za trgovinu, proizvodnju i graditeljstvo</t>
-[...10 lines deleted...]
-  <si>
     <t>03.06.2026. 13:27:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/37fca25d-25b7-42a4-a7c3-b05483d25436</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/37fca25d-25b7-42a4-a7c3-b05483d25436/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=71&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 29.05.2026.</t>
   </si>
   <si>
     <t>29.05.2026. 11:12:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/43a55d44-87e0-4606-98cb-c83507242934</t>
   </si>
   <si>
     <t>Rješenje - privremena mjera.pdf O276O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/43a55d44-87e0-4606-98cb-c83507242934/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 19.05.2026.; Prilog od: 19.05.2026.</t>
   </si>
   <si>
     <t>20.05.2026. 09:01:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0bf6ebd2-7ca1-4017-a0d0-6568e341c82f</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-71_2026-13-1 - Brutto bilanca 01012025-31122025.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0bf6ebd2-7ca1-4017-a0d0-6568e341c82f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 24.04.2026.</t>
   </si>
   <si>
     <t>24.04.2026. 13:27:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/06959e4d-92bd-4786-9481-c7585b1e5787</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/06959e4d-92bd-4786-9481-c7585b1e5787/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 10.03.2026.; Prilog od: 10.03.2026.; Prilog od: 10.03.2026.; Prilog od: 10.03.2026.; Prilog od: 10.03.2026.; Prilog od: 10.03.2026.; Prilog od: 10.03.2026.; Prilog od: 10.03.2026.; Prilog od: 10.03.2026.; Prilog od: 10.03.2026.</t>
   </si>
   <si>
     <t>11.03.2026. 14:25:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/82f3d418-741a-4239-ba18-d04ca6f85339</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-71_2026-7-1 - Brutto bilanca- 2025.pdf; Prilog St-71_2026-7-2 - prilozi 1.pdf; Prilog St-71_2026-7-3 - prilozi 2.pdf; Prilog St-71_2026-7-4 - Prilozi 3.pdf; Prilog St-71_2026-7-5 - Ugovor 21-018_26 A.02 21-018-26 ugovor o usl. obrane od popl. na BP3 u 2026..pdf; Prilog St-71_2026-7-6 - SPORAZ~1.pdf; Prilog St-71_2026-7-7 - Popis zaposlenika.xlsx; Prilog St-71_2026-7-8 - Popis imovine analitika.xlsx; Prilog St-71_2026-7-9 - troškovi prethodnog postupka.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/82f3d418-741a-4239-ba18-d04ca6f85339/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 20.02.2026.</t>
   </si>
   <si>
     <t>20.02.2026. 11:29:42</t>
   </si>
@@ -221,51 +341,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -472,135 +592,471 @@
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
+        <v>24</v>
+      </c>
+      <c r="M6" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" t="s">
         <v>47</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="I7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="M7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="I8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>58</v>
+      </c>
+      <c r="E9" t="s">
+        <v>47</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>48</v>
+      </c>
+      <c r="I9" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" t="s">
+        <v>47</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>48</v>
+      </c>
+      <c r="I10" t="s">
+        <v>64</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11" t="s">
+        <v>47</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>48</v>
+      </c>
+      <c r="I11" t="s">
+        <v>69</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>73</v>
+      </c>
+      <c r="E12" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>48</v>
+      </c>
+      <c r="I12" t="s">
+        <v>74</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>78</v>
+      </c>
+      <c r="E13" t="s">
+        <v>47</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" t="s">
+        <v>24</v>
+      </c>
+      <c r="M13" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s">
+        <v>47</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>48</v>
+      </c>
+      <c r="I14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>87</v>
+      </c>
+      <c r="E15" t="s">
+        <v>47</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>48</v>
+      </c>
+      <c r="I15" t="s">
+        <v>88</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" t="s">
+        <v>24</v>
+      </c>
+      <c r="M15" t="s">
+        <v>90</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>91</v>
+      </c>
+      <c r="E16" t="s">
+        <v>47</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>48</v>
+      </c>
+      <c r="I16" t="s">
+        <v>92</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" t="s">
+        <v>94</v>
+      </c>
+      <c r="M16" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>