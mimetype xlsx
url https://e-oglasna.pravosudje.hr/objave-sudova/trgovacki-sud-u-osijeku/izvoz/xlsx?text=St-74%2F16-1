--- v0 (2026-05-21)
+++ v1 (2026-10-28)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="97">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-74/2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.</t>
+  </si>
+  <si>
+    <t>FUNDATOR d.o.o. za proizvodnju, usluge i trgovinu</t>
+  </si>
+  <si>
+    <t>Matije Gupca 76, 31550 Valpovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>53012855511</t>
+  </si>
+  <si>
+    <t>FUNDATOR d.o.o. za proizvodnju, usluge i trgovinu 53012855511</t>
+  </si>
+  <si>
+    <t>02.09.2026. 08:02:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5555560-4fc4-4fa9-a123-a5066d11a659</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-74_2025-97-1 - 5_VTSRH2020PzB99A2 (v1).pdf; Prilog St-74_2025-97-2 - 14_Odluka TS OS P-82-2026-25 od 08.05.2026. - Rješenje - naplata pristojbe (1).pdf; Prilog St-74_2025-97-3 - 2_Odluka OS OS Ovr-2760-2024-2 od 17.06.2024. - Rješenje - o ovrsi (8).pdf; Prilog St-74_2025-97-4 - 15_Odluka TS OS P-82-2026-28 od 27.05.2026. - Rješenje - naplata pristojbe (1) (1).pdf; Prilog St-74_2025-97-5 - 4_Odluka OS OS Ovr-2760-2024-68 od 13.10.2025. -Zaključak (5).pdf; Prilog St-74_2025-97-6 - 6_Prilog TS OS P-82-2026-32-9 od 16.06.2026. - E_poruka od 04102022 (1).pdf; Prilog St-74_2025-97-7 - 9_Prilog TS OS P-82-2026-32-2 od 16.06.2026. - Financijski izvjestaj Fundator za 2022 (1).pdf; Prilog St-74_2025-97-8 - 8_Prilog TS OS P-82-2026-32-7 od 16.06.2026. - E_poruka od 04102023 (2).pdf; Prilog St-74_2025-97-9 - 11_Prilog TS OS P-82-2026-32-4 od 16.06.2026. - Elektronska poruka prema Fundatoru od 11122024 (1).pdf; Prilog St-74_2025-97-10 - 12_Odluka TS OS P-82-2026-24 od 08.05.2026. - Rješenje - privremena mjera (4).pdf; Prilog St-74_2025-97-11 - 13 Odluka VTSRH Pž-2645-2026-4 od 11.08.2026. - Rješenje (1).pdf; Prilog St-74_2025-97-12 - 10_Prilog TS OS P-82-2026-32-1 od 16.06.2026. - Biljeske_uz_financijske_izvjestaje_2022_MB00261378 (.pdf; Prilog St-74_2025-97-13 - 7_Prilog TS OS P-82-2026-32-12 od 16.06.2026. - E_poruka od 09052023 (1).pdf; Prilog St-74_2025-97-14 - 3_Zapisnik OS OS Ovr-2760-2024-34 od 18.07.2025. - Predaja u posjed nekretnine dana 18.07.2025. u 10.pdf; Prilog St-74_2025-97-15 - 2 A_Odluka ŽS ZG Gž Ovr-1824-2024-2 od 13.10.2025. - Rješenje - odbijena žalba kao neosnovana - potv.pdf; Prilog St-74_2025-97-16 - 1_Podnesak OS OS Ovr-2760-2024-1 od 13.06.2024. - Prijedlog za ovrhu (10).pdf; Prilog St-74_2025-97-17 - 16_Dopis Petrokov doo od 29122025.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5555560-4fc4-4fa9-a123-a5066d11a659/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=74&amp;godina=2025</t>
   </si>
   <si>
     <t>St-156/2025</t>
   </si>
   <si>
     <t>Prijedlog od 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.</t>
   </si>
   <si>
     <t>ALTEA d.o.o. za trgovinu i usluge u stečaju</t>
   </si>
   <si>
     <t>Ulica Krajić 18, 35221 Velika Kopanica, Hrvatska</t>
   </si>
   <si>
     <t>18564217038</t>
   </si>
   <si>
     <t>ALTEA d.o.o. za trgovinu i usluge u stečaju 18564217038</t>
   </si>
   <si>
     <t>18.05.2026. 13:23:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d90abaa6-9292-42eb-b708-ef665a126b25</t>
   </si>
@@ -123,81 +156,66 @@
   <si>
     <t>Nikole Zrinskog ulica 67, 35000 Slavonski Brod, Hrvatska</t>
   </si>
   <si>
     <t>21953721847</t>
   </si>
   <si>
     <t>NIKA BAU d.o.o. za građenje, trgovinu i usluge u stečaju 21953721847</t>
   </si>
   <si>
     <t>17.09.2025. 14:24:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0a8fac31-53db-4e0d-869e-a1cf65f23daa</t>
   </si>
   <si>
     <t>Žalba.pdf P227P; Prilog St-332_2025-5-1 - Snimka zaslona (66).png; Prilog St-332_2025-5-2 - Snimka zaslona (67).png; Prilog St-332_2025-5-3 - Snimka zaslona (68).png; Prilog St-332_2025-5-4 - Snimka zaslona (69).png; Prilog St-332_2025-5-5 - Snimka zaslona (70).png; Prilog St-332_2025-5-6 - Snimka zaslona (71).png; Prilog St-332_2025-5-7 - Snimka zaslona (73).png; Prilog St-332_2025-5-8 - Snimka zaslona (74).png; Prilog St-332_2025-5-9 - Snimka zaslona (75).png; Prilog St-332_2025-5-10 - Snimka zaslona (76).png; Prilog St-332_2025-5-11 - Snimka zaslona (77).png; Prilog St-332_2025-5-12 - Snimka zaslona (78).png; Prilog St-332_2025-5-13 - Snimka zaslona (79).png; Prilog St-332_2025-5-14 - Snimka zaslona (80).png; Prilog St-332_2025-5-15 - Snimka zaslona (72).png; Prilog St-332_2025-5-16 - Ugovor o zakupu poslovnog prostora.pdf; Prilog St-332_2025-5-17 - Ugovor o zajmu-ovjereni.pdf; Prilog St-332_2025-5-18 - Otplatni plan.pdf; Prilog St-332_2025-5-19 - bilanca za poduzetnike.pdf; Prilog St-332_2025-5-20 - 2025.09.16. ZK-27600-SLAVONSKI-BROD povijesni izvadak.pdf; Prilog St-332_2025-5-21 - 2025.09.16. ZK-27600-SLAVONSKI-BROD.pdf; Prilog St-332_2025-5-22 - račun dobiti i gubitka.pdf; Prilog St-332_2025-5-23 - odluka o raspodjeli dobiti.pdf; Prilog St-332_2025-5-24 - bilješke uz FI.pdf; Prilog St-332_2025-5-25 - Punomoć.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0a8fac31-53db-4e0d-869e-a1cf65f23daa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=332&amp;godina=2025</t>
   </si>
   <si>
-    <t>St-74/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 23.04.2025.; Prilog od: 23.04.2025.; Prilog od: 23.04.2025.; Prilog od: 23.04.2025.; Prilog od: 23.04.2025.; Prilog od: 23.04.2025.; Prilog od: 23.04.2025.; Prilog od: 23.04.2025.; Prilog od: 23.04.2025.; Prilog od: 23.04.2025.; Prilog od: 23.04.2025.; Prilog od: 23.04.2025.; Prilog od: 23.04.2025.; Prilog od: 23.04.2025.; Prilog od: 23.04.2025.; Prilog od: 23.04.2025.; Prilog od: 23.04.2025.; Prilog od: 23.04.2025.; Podnesak od 24.03.2025.</t>
   </si>
   <si>
-    <t>FUNDATOR d.o.o. za proizvodnju, usluge i trgovinu</t>
-[...7 lines deleted...]
-  <si>
     <t>FUNDATOR d.o.o. za proizvodnju, usluge i trgovinu 53012855511; Željko Zrno 42665657653</t>
   </si>
   <si>
     <t>24.04.2025. 10:12:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/231670ea-93c9-48af-8946-a1efdb9912b2</t>
   </si>
   <si>
     <t>Podaci iz registra vozila.pdf P900P; Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-74_2025-58-1 - Dopis zakonskom zastupniku od 13.03.2025. s potvrdom o slanju.pdf; Prilog St-74_2025-58-2 - Ispis iz Hrvatske pošte - praćenje pošiljke.pdf; Prilog St-74_2025-58-3 - Očevidnik i potvrda FINA-e od 13.03.2025..pdf; Prilog St-74_2025-58-4 - Potvrda OS u Osijeku od 20.03.2025..pdf; Prilog St-74_2025-58-5 - Procjembeni elaborat od 07.05.2023..pdf; Prilog St-74_2025-58-6 - Sporazum o osiguranju novcane trazbine prijenosom prava vlasništva na nekretnini od 09.06.2023..pdf; Prilog St-74_2025-58-7 - Potvrda o punopravnom vlasnistvu stvari od 16.04.2024..pdf; Prilog St-74_2025-58-8 - Uvjerenje STP Croatia Vukovar od 13.03.2025..pdf; Prilog St-74_2025-58-9 - Račun 92-V01-91 od 15.10.2024..pdf; Prilog St-74_2025-58-10 - Ispis transakcije od 16.10.2024..pdf; Prilog St-74_2025-58-11 - bilanca-31-12-2024 (2).pdf; Prilog St-74_2025-58-12 - Račun dobiti i gubitka za 20213. godinu.pdf; Prilog St-74_2025-58-13 - Bilanca analitike za 2024. godinu.pdf; Prilog St-74_2025-58-14 - Podnesak Porezne uprave od 17.03.2025..pdf; Prilog St-74_2025-58-15 - Uvid u stanje računa poreznog obveznika od 17.03.2025..pdf; Prilog St-74_2025-58-16 - HZMO potvrda (Fundator d.o.o.).pdf; Prilog St-74_2025-58-17 - Obrazac 117 od 13.03.2025..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/231670ea-93c9-48af-8946-a1efdb9912b2/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=74&amp;godina=2025</t>
   </si>
   <si>
     <t>St-857/2022</t>
   </si>
   <si>
     <t>Podnesak od 30.10.2024.; Prilog od: 30.10.2024.; Podnesak od 30.10.2024.; Podnesak od 30.10.2024.; Prilog od: 30.10.2024.; Prilog od: 30.10.2024.; Podnesak od 30.10.2024.; Prilog od: 30.10.2024.; Podnesak od 29.10.2024.; Prilog od: 29.10.2024.; Podnesak od 29.10.2024.; Prilog od: 29.10.2024.</t>
   </si>
   <si>
     <t>FOOD PLANET-PREHRAMBENA INDUSTRIJA društvo s ograničenom odgovornošću za proizvodnju, trgovinu, i usluge u stečaju</t>
   </si>
   <si>
     <t>Vukovarska 142, 31540 Donji Miholjac, Hrvatska</t>
   </si>
   <si>
     <t>43790250138</t>
   </si>
   <si>
     <t>FOOD PLANET-PREHRAMBENA INDUSTRIJA društvo s ograničenom odgovornošću za proizvodnju, trgovinu, i usluge u stečaju 43790250138</t>
   </si>
   <si>
     <t>31.10.2024. 09:10:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e6d6bf07-c1cc-46e9-96a9-1e86307b8e3e</t>
   </si>
@@ -328,51 +346,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -512,198 +530,240 @@
       <c r="I4" t="s">
         <v>44</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>45</v>
       </c>
       <c r="L4" t="s">
         <v>46</v>
       </c>
       <c r="M4" t="s">
         <v>47</v>
       </c>
       <c r="N4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
         <v>49</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
         <v>50</v>
       </c>
-      <c r="E5" t="s">
+      <c r="I5" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="L5" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="M5" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="N5" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E6" t="s">
+        <v>57</v>
+      </c>
+      <c r="F6" t="s">
+        <v>58</v>
+      </c>
+      <c r="G6" t="s">
+        <v>59</v>
+      </c>
+      <c r="H6" t="s">
         <v>60</v>
       </c>
-      <c r="D6" t="s">
+      <c r="I6" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>66</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="L6" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="M6" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="N6" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D7" t="s">
+        <v>67</v>
+      </c>
+      <c r="E7" t="s">
+        <v>68</v>
+      </c>
+      <c r="F7" t="s">
+        <v>69</v>
+      </c>
+      <c r="G7" t="s">
+        <v>70</v>
+      </c>
+      <c r="H7" t="s">
         <v>71</v>
       </c>
-      <c r="D7" t="s">
+      <c r="I7" t="s">
         <v>72</v>
-      </c>
-[...13 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="L7" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="M7" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="N7" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>77</v>
+      </c>
+      <c r="D8" t="s">
+        <v>78</v>
+      </c>
+      <c r="E8" t="s">
+        <v>79</v>
+      </c>
+      <c r="F8" t="s">
+        <v>80</v>
+      </c>
+      <c r="G8" t="s">
+        <v>81</v>
+      </c>
+      <c r="H8" t="s">
         <v>82</v>
       </c>
-      <c r="D8" t="s">
+      <c r="I8" t="s">
         <v>83</v>
-      </c>
-[...11 lines deleted...]
-        <v>87</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>84</v>
+      </c>
+      <c r="L8" t="s">
+        <v>85</v>
+      </c>
+      <c r="M8" t="s">
+        <v>86</v>
+      </c>
+      <c r="N8" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
         <v>88</v>
       </c>
-      <c r="L8" t="s">
+      <c r="D9" t="s">
         <v>89</v>
       </c>
-      <c r="M8" t="s">
+      <c r="E9" t="s">
         <v>90</v>
       </c>
-      <c r="N8"/>
+      <c r="F9"/>
+      <c r="G9" t="s">
+        <v>91</v>
+      </c>
+      <c r="H9" t="s">
+        <v>92</v>
+      </c>
+      <c r="I9" t="s">
+        <v>93</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>94</v>
+      </c>
+      <c r="L9" t="s">
+        <v>95</v>
+      </c>
+      <c r="M9" t="s">
+        <v>96</v>
+      </c>
+      <c r="N9"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>