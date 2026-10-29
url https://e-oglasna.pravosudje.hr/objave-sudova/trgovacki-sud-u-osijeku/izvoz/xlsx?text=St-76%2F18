--- v0 (2026-08-17)
+++ v1 (2026-10-29)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="126">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Osijeku</t>
+  </si>
+  <si>
+    <t>St-277/2025</t>
+  </si>
+  <si>
+    <t>Prilog od: 31.07.2026.(-66); Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.; Prilog od: 31.07.2026.</t>
+  </si>
+  <si>
+    <t>GRADNJA ALABER d.o.o. za graditeljstvo i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Vinogradska 62, 34310 Pleternica, Hrvatska</t>
+  </si>
+  <si>
+    <t>15374366881</t>
+  </si>
+  <si>
+    <t>GRADNJA ALABER d.o.o. za graditeljstvo i usluge u stečaju 15374366881</t>
+  </si>
+  <si>
+    <t>21.10.2026. 07:42:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd8749be-3464-45f5-b69e-3399a5f8133f</t>
+  </si>
+  <si>
+    <t>Prilog St-277_2025-154-66 - Skeniranje_20260422_31 03 (15).png; Prilog St-277_2025-154-67 - Skeniranje_20260422_31 03 (16).png; Prilog St-277_2025-154-68 - Skeniranje_20260422_31 03 (17).png; Prilog St-277_2025-154-69 - Skeniranje_20260422_31 03 (18).png; Prilog St-277_2025-154-70 - Skeniranje_20260422_31 03 (19).png; Prilog St-277_2025-154-71 - Skeniranje_20260422_31 03 (20).png; Prilog St-277_2025-154-72 - Skeniranje_20260422_31 03 (21).png; Prilog St-277_2025-154-73 - Skeniranje_20260422_31 03 (22).png; Prilog St-277_2025-154-74 - Skeniranje_20260422_31 03 (23).png; Prilog St-277_2025-154-75 - Skeniranje_20260422_31 03 (24).png; Prilog St-277_2025-154-76 - Skeniranje_20260422_31 03 (25).png; Prilog St-277_2025-154-77 - Skeniranje_20260422_31 03 (26).png; Prilog St-277_2025-154-78 - Skeniranje_20260422_31 03 (27).png; Prilog St-277_2025-154-79 - Skeniranje_20260422_31 03 (28).png; Prilog St-277_2025-154-80 - Skeniranje_20260422_31 03 (29).png</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd8749be-3464-45f5-b69e-3399a5f8133f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5148&amp;upisnik=St&amp;predmet=277&amp;godina=2025</t>
   </si>
   <si>
     <t>St-357/2023</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 29.12.2025.; Prilog od: 29.12.2025.; Prilog od: 29.12.2025.; Prilog od: 29.12.2025.; Prilog od: 29.12.2025.; Prilog od: 29.12.2025.; Prilog od: 29.12.2025.; Prilog od: 29.12.2025.; Prilog od: 29.12.2025.; Prilog od: 29.12.2025.; Prilog od: 29.12.2025.; Prilog od: 29.12.2025.; Prilog od: 29.12.2025.; Prilog od: 29.12.2025.; Prilog od: 29.12.2025.; Prilog od: 29.12.2025.; Prilog od: 29.12.2025.; Prilog od: 29.12.2025.; Prilog od: 29.12.2025.; Prilog od: 29.12.2025.; Prilog od: 29.12.2025.; Prilog </t>
   </si>
   <si>
     <t>TOBOGAN d.o.o. za trgovinu, knjigovodstvene i druge usluge</t>
   </si>
   <si>
     <t>Vinkovačka cesta 68, 31000 Osijek, Hrvatska</t>
   </si>
   <si>
     <t>59421511319</t>
   </si>
   <si>
     <t>TOBOGAN d.o.o. za trgovinu, knjigovodstvene i druge usluge 59421511319</t>
   </si>
   <si>
     <t>05.01.2026. 09:46:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a2d5e5e-45c6-43bf-843b-a937975e7e96</t>
   </si>
@@ -400,51 +433,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -676,258 +709,300 @@
         <v>68</v>
       </c>
       <c r="M6" t="s">
         <v>69</v>
       </c>
       <c r="N6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>71</v>
       </c>
       <c r="D7" t="s">
         <v>72</v>
       </c>
       <c r="E7" t="s">
         <v>73</v>
       </c>
-      <c r="F7"/>
+      <c r="F7" t="s">
+        <v>74</v>
+      </c>
       <c r="G7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I7" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M7" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="N7"/>
+        <v>80</v>
+      </c>
+      <c r="N7" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D8" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="E8" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="H8" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="I8" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="L8" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="M8" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="N8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="D9" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="E9" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="H9" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="I9" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="L9" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="M9" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="N9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="D10" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="E10" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="H10" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="I10" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="L10" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="M10" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="N10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="D11" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="E11" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="F11"/>
       <c r="G11" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="H11" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="I11" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="L11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="M11" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="N11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E12" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="F12"/>
+        <v>112</v>
+      </c>
+      <c r="F12" t="s">
+        <v>113</v>
+      </c>
       <c r="G12" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="H12" t="s">
-        <v>82</v>
+        <v>114</v>
       </c>
       <c r="I12" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="L12" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="M12" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="N12"/>
+        <v>118</v>
+      </c>
+      <c r="N12" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>120</v>
+      </c>
+      <c r="D13" t="s">
+        <v>121</v>
+      </c>
+      <c r="E13" t="s">
+        <v>92</v>
+      </c>
+      <c r="F13"/>
+      <c r="G13" t="s">
+        <v>85</v>
+      </c>
+      <c r="H13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I13" t="s">
+        <v>122</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>123</v>
+      </c>
+      <c r="L13" t="s">
+        <v>124</v>
+      </c>
+      <c r="M13" t="s">
+        <v>125</v>
+      </c>
+      <c r="N13"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>