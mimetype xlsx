--- v0 (2026-05-15)
+++ v1 (2026-07-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="80">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,177 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-104/2026</t>
   </si>
   <si>
+    <t>Tablica osporenih tražbina u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>OLEUM ARBOS d. o. o., ŠIŠAN</t>
+  </si>
+  <si>
+    <t>Ulica Giordana Dobrana - Via Giordano Dobran 63, 52204 Šišan, Hrvatska</t>
+  </si>
+  <si>
+    <t>92445851053</t>
+  </si>
+  <si>
+    <t>OLEUM ARBOS d. o. o., ŠIŠAN 92445851053</t>
+  </si>
+  <si>
+    <t>26.06.2026. 12:08:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92cff6d2-9eb9-47a2-aa56-b8b4a0efa029</t>
+  </si>
+  <si>
+    <t>Tablica osporenih tražbina, OLEUM ARBOS.xlsx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92cff6d2-9eb9-47a2-aa56-b8b4a0efa029/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=104&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>24.06.2026. 10:21:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2b7364a-8a2f-4c81-bb60-1e46012ff5d8</t>
+  </si>
+  <si>
+    <t>Rješenje - produljen sudski rok.pdf O142O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2b7364a-8a2f-4c81-bb60-1e46012ff5d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 23.06.2026.</t>
+  </si>
+  <si>
+    <t>24.06.2026. 10:19:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b5c5f13-57d3-40fa-b265-98578ff02138</t>
+  </si>
+  <si>
+    <t>Zamolba.pdf P217P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b5c5f13-57d3-40fa-b265-98578ff02138/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>24.06.2026. 10:19:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b094f38-ea5b-433b-8cb6-8dae9ef10bc1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b094f38-ea5b-433b-8cb6-8dae9ef10bc1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 23.06.2026.</t>
+  </si>
+  <si>
+    <t>24.06.2026. 10:19:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65930357-f29a-4582-93d9-3edfa35a9ac6</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65930357-f29a-4582-93d9-3edfa35a9ac6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Očitovanje povjerenika o prijavljenim tražbinama u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:33:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/620128f6-899f-4438-9458-23ae8240c022</t>
+  </si>
+  <si>
+    <t>Očitovanje povjerenika o prijavljenim tražbinama u predstečajnom postupku.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/620128f6-899f-4438-9458-23ae8240c022/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Očitovanje dužnika o prijavljenim tražbinama u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:30:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4a3392d-9bc1-4c54-85f0-a757ae753c84</t>
+  </si>
+  <si>
+    <t>Očitovanje dužnika o prijavljenim tražbinama u predstečajnom postupku.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4a3392d-9bc1-4c54-85f0-a757ae753c84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Prijave tražbina vjerovnika 2/2</t>
   </si>
   <si>
-    <t>OLEUM ARBOS d. o. o., ŠIŠAN</t>
-[...10 lines deleted...]
-  <si>
     <t>17.04.2026. 13:38:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a2fcc694-fab4-4cd7-a873-2cbfb2570dba</t>
   </si>
   <si>
     <t>Prijava tražbine - ETI TRADE.pdf; Prijava tražbine - FINA.pdf; Prijava tražbine - GEBRUDER WEISS.pdf; Prijava tražbine - METRO CASH &amp; CARRY.pdf; Prijava tražbine - PULA HERCULANEA.pdf; Prijava tražbine - RH.MIN.FIN.PU PAZIN.pdf; Prijava tražbine - TRAPAN BRUNO.pdf; Prijava tražbine - TREXI.pdf; Prijava tražbine - VITALIS VODA.pdf; Prijava tražbine - ZAGREBAČKI HOLDING.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a2fcc694-fab4-4cd7-a873-2cbfb2570dba/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=104&amp;godina=2026</t>
   </si>
   <si>
     <t>Prijave tražbina vjerovnika 1/2</t>
   </si>
   <si>
     <t>17.04.2026. 13:35:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/748d4c89-f5ff-4ed4-98ab-34ab88a23932</t>
   </si>
   <si>
     <t>Prijava tražbine - AM GRUPA I.pdf; Prijava tražbine - AM GRUPA II.pdf; Prijava tražbine - IKB.pdf; Prijava tražbine - VINO ARTIS.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/748d4c89-f5ff-4ed4-98ab-34ab88a23932/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Tablica prijavljenih tražbina u predstečajnom postupku</t>
   </si>
   <si>
     <t>17.04.2026. 13:32:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/abb9f513-7152-47b3-aae9-bad54224dde1</t>
   </si>
@@ -194,51 +293,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -381,115 +480,409 @@
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
+        <v>35</v>
+      </c>
+      <c r="M5" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" t="s">
         <v>44</v>
       </c>
-      <c r="L6" t="s">
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
         <v>45</v>
       </c>
-      <c r="M6" t="s">
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>46</v>
       </c>
-      <c r="N6" t="s">
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>50</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>55</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" t="s">
+        <v>59</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>61</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>66</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" t="s">
+        <v>78</v>
+      </c>
+      <c r="M13" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>