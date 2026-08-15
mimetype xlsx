--- v1 (2026-07-01)
+++ v2 (2026-08-15)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="287" uniqueCount="125">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,213 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-104/2026</t>
   </si>
   <si>
+    <t>Žalba od 29.07.2026.; Prilog od: 29.07.2026.</t>
+  </si>
+  <si>
+    <t>OLEUM ARBOS d. o. o., ŠIŠAN</t>
+  </si>
+  <si>
+    <t>Ulica Giordana Dobrana - Via Giordano Dobran 63, 52204 Šišan, Hrvatska</t>
+  </si>
+  <si>
+    <t>92445851053</t>
+  </si>
+  <si>
+    <t>OLEUM ARBOS d. o. o., ŠIŠAN 92445851053</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:22:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0de4ed4-419d-4631-a12e-5e29640e5f23</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog St-104_2026-28-1 - Prilog uz pristojbu.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0de4ed4-419d-4631-a12e-5e29640e5f23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=104&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Žalba od 17.07.2026.; Prilog od: 17.07.2026.</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:20:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a67fa497-2ed1-4ef7-b869-743271a29839</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog St-104_2026-26-1 - Prilog uz pristojbu.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a67fa497-2ed1-4ef7-b869-743271a29839/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>13.07.2026. 13:19:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cc97e89-89c4-4978-8ba1-8410c53a45d6</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cc97e89-89c4-4978-8ba1-8410c53a45d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopuna tablice osporenih tražbina uz osporavanje tražbine</t>
+  </si>
+  <si>
+    <t>13.07.2026. 13:08:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15fdfa30-6e28-4e04-b9b0-c20b373a21d1</t>
+  </si>
+  <si>
+    <t>Dopuna tablice osporenih tražbina, OLEUM ARBOS.xlsx; Osporavanje tražbine - KADUM IVAN OPG.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15fdfa30-6e28-4e04-b9b0-c20b373a21d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopuna tablice prijavljenih tražbina sa prijavom tražbine vjerovnika</t>
+  </si>
+  <si>
+    <t>13.07.2026. 13:03:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84c2a038-3842-4250-a3f4-9b307ea98b8f</t>
+  </si>
+  <si>
+    <t>Tablica naknadno prijavljenih tražbina, OLEUM ARBOS.xlsx; Prijava tražbine - KADUM IVAN OPG.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84c2a038-3842-4250-a3f4-9b307ea98b8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.</t>
+  </si>
+  <si>
+    <t>10.07.2026. 10:53:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/685b594a-7cdf-4af5-afed-3dba9caba55b</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-104_2026-22-1 - OPG Ivan Kadum-preporučena pošiljka.pdf; Prilog St-104_2026-22-2 - OPG IVAN KADUM-osporavanje tražbine Bruno Trapan.pdf; Prilog St-104_2026-22-3 - OPG IVAN KADUM-prijava tražbine Oleum Arbos.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/685b594a-7cdf-4af5-afed-3dba9caba55b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tablica stečajnog suca od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>09.07.2026. 15:18:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51e741f7-aa26-4945-b3a6-0170903d9003</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51e741f7-aa26-4945-b3a6-0170903d9003/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zapisnik od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>09.07.2026. 15:18:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e7b2d6a-8fd8-44c3-b7d6-60cd18838c88</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 09.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e7b2d6a-8fd8-44c3-b7d6-60cd18838c88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 08.07.2026.; Prilog od: 08.07.2026.</t>
+  </si>
+  <si>
+    <t>09.07.2026. 09:05:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c79fdbb1-419a-448a-8c4f-d6916d7bba80</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-104_2026-19-1 - Rješenje Trgovačkog suda u Pazinu posl. br. Povrv-142-2025-14 od dana 31. ožujka 2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c79fdbb1-419a-448a-8c4f-d6916d7bba80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Tablica osporenih tražbina u predstečajnom postupku</t>
   </si>
   <si>
-    <t>OLEUM ARBOS d. o. o., ŠIŠAN</t>
-[...10 lines deleted...]
-  <si>
     <t>26.06.2026. 12:08:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/92cff6d2-9eb9-47a2-aa56-b8b4a0efa029</t>
   </si>
   <si>
     <t>Tablica osporenih tražbina, OLEUM ARBOS.xlsx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/92cff6d2-9eb9-47a2-aa56-b8b4a0efa029/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=104&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 24.06.2026.</t>
   </si>
   <si>
     <t>24.06.2026. 10:21:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e2b7364a-8a2f-4c81-bb60-1e46012ff5d8</t>
   </si>
   <si>
     <t>Rješenje - produljen sudski rok.pdf O142O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e2b7364a-8a2f-4c81-bb60-1e46012ff5d8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 23.06.2026.</t>
   </si>
   <si>
     <t>24.06.2026. 10:19:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0b5c5f13-57d3-40fa-b265-98578ff02138</t>
   </si>
@@ -293,51 +428,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N22"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -480,409 +615,787 @@
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L10" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M10" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M11" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L12" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M12" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
         <v>77</v>
       </c>
-      <c r="L13" t="s">
-[...5 lines deleted...]
-      <c r="N13" t="s">
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>82</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>85</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>86</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" t="s">
+        <v>88</v>
+      </c>
+      <c r="M15" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>91</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" t="s">
+        <v>94</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>95</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>96</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>97</v>
+      </c>
+      <c r="L17" t="s">
+        <v>98</v>
+      </c>
+      <c r="M17" t="s">
+        <v>99</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>100</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>101</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>102</v>
+      </c>
+      <c r="L18" t="s">
+        <v>103</v>
+      </c>
+      <c r="M18" t="s">
+        <v>104</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>105</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>106</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>107</v>
+      </c>
+      <c r="L19" t="s">
+        <v>108</v>
+      </c>
+      <c r="M19" t="s">
+        <v>109</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>110</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>111</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>112</v>
+      </c>
+      <c r="L20" t="s">
+        <v>113</v>
+      </c>
+      <c r="M20" t="s">
+        <v>114</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>115</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>116</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>117</v>
+      </c>
+      <c r="L21" t="s">
+        <v>118</v>
+      </c>
+      <c r="M21" t="s">
+        <v>119</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>120</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
+        <v>121</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>122</v>
+      </c>
+      <c r="L22" t="s">
+        <v>123</v>
+      </c>
+      <c r="M22" t="s">
+        <v>124</v>
+      </c>
+      <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>