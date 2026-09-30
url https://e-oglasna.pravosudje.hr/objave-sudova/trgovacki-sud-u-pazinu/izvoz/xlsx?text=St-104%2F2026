--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="287" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="159">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,188 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-104/2026</t>
   </si>
   <si>
+    <t>Odluka od 25.09.2026.</t>
+  </si>
+  <si>
+    <t>OLEUM ARBOS d. o. o., ŠIŠAN</t>
+  </si>
+  <si>
+    <t>Ulica Giordana Dobrana - Via Giordano Dobran 63, 52204 Šišan, Hrvatska</t>
+  </si>
+  <si>
+    <t>92445851053</t>
+  </si>
+  <si>
+    <t>OLEUM ARBOS d. o. o., ŠIŠAN 92445851053</t>
+  </si>
+  <si>
+    <t>25.09.2026. 10:21:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ac0f827-19c8-4e55-8bba-1c055e3c9510</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ac0f827-19c8-4e55-8bba-1c055e3c9510/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=104&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 24.09.2026.</t>
+  </si>
+  <si>
+    <t>25.09.2026. 09:04:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbec1953-2c26-4295-9e9e-4e95b74b2a2c</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbec1953-2c26-4295-9e9e-4e95b74b2a2c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.09.2026.</t>
+  </si>
+  <si>
+    <t>22.09.2026. 10:48:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b92493f6-e4f2-48ff-bf0d-d9e25fa41cbb</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b92493f6-e4f2-48ff-bf0d-d9e25fa41cbb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>21.09.2026. 13:38:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d31aa9d-9a75-4a0b-849c-9a735d8e2e13</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d31aa9d-9a75-4a0b-849c-9a735d8e2e13/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.09.2026. 13:02:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/424558ca-503e-435d-aba3-6b8a9d74407a</t>
+  </si>
+  <si>
+    <t>Rješenje - produljen sudski rok.pdf O142O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/424558ca-503e-435d-aba3-6b8a9d74407a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>21.09.2026. 12:59:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f43d5d4e-8c54-4184-9a4e-df78c9d4bed4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f43d5d4e-8c54-4184-9a4e-df78c9d4bed4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.08.2026.</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:11:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb3de1f4-f94f-41a6-b0d8-451e0eb07fdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb3de1f4-f94f-41a6-b0d8-451e0eb07fdf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.08.2026.</t>
+  </si>
+  <si>
+    <t>27.08.2026. 10:37:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ec32169-e1e1-4ca0-9e4c-3f6aa4aec6a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ec32169-e1e1-4ca0-9e4c-3f6aa4aec6a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Žalba od 29.07.2026.; Prilog od: 29.07.2026.</t>
   </si>
   <si>
-    <t>OLEUM ARBOS d. o. o., ŠIŠAN</t>
-[...10 lines deleted...]
-  <si>
     <t>31.07.2026. 09:22:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c0de4ed4-419d-4631-a12e-5e29640e5f23</t>
   </si>
   <si>
     <t>Žalba.pdf P227P; Prilog St-104_2026-28-1 - Prilog uz pristojbu.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c0de4ed4-419d-4631-a12e-5e29640e5f23/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=104&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Žalba od 17.07.2026.; Prilog od: 17.07.2026.</t>
   </si>
   <si>
     <t>20.07.2026. 10:20:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a67fa497-2ed1-4ef7-b869-743271a29839</t>
   </si>
   <si>
     <t>Žalba.pdf P227P; Prilog St-104_2026-26-1 - Prilog uz pristojbu.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a67fa497-2ed1-4ef7-b869-743271a29839/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 13.07.2026.</t>
   </si>
   <si>
     <t>13.07.2026. 13:19:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8cc97e89-89c4-4978-8ba1-8410c53a45d6</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
@@ -173,53 +281,50 @@
   <si>
     <t>Podnesak od 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.</t>
   </si>
   <si>
     <t>10.07.2026. 10:53:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/685b594a-7cdf-4af5-afed-3dba9caba55b</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-104_2026-22-1 - OPG Ivan Kadum-preporučena pošiljka.pdf; Prilog St-104_2026-22-2 - OPG IVAN KADUM-osporavanje tražbine Bruno Trapan.pdf; Prilog St-104_2026-22-3 - OPG IVAN KADUM-prijava tražbine Oleum Arbos.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/685b594a-7cdf-4af5-afed-3dba9caba55b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Tablica stečajnog suca od 09.07.2026.</t>
   </si>
   <si>
     <t>09.07.2026. 15:18:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/51e741f7-aa26-4945-b3a6-0170903d9003</t>
   </si>
   <si>
-    <t>Ostalo.pdf O68O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/51e741f7-aa26-4945-b3a6-0170903d9003/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zapisnik od 09.07.2026.</t>
   </si>
   <si>
     <t>09.07.2026. 15:18:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8e7b2d6a-8fd8-44c3-b7d6-60cd18838c88</t>
   </si>
   <si>
     <t>Zapisnik sa sudske radnje od 09.07.2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8e7b2d6a-8fd8-44c3-b7d6-60cd18838c88/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 08.07.2026.; Prilog od: 08.07.2026.</t>
   </si>
   <si>
     <t>09.07.2026. 09:05:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c79fdbb1-419a-448a-8c4f-d6916d7bba80</t>
@@ -231,53 +336,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/c79fdbb1-419a-448a-8c4f-d6916d7bba80/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Tablica osporenih tražbina u predstečajnom postupku</t>
   </si>
   <si>
     <t>26.06.2026. 12:08:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/92cff6d2-9eb9-47a2-aa56-b8b4a0efa029</t>
   </si>
   <si>
     <t>Tablica osporenih tražbina, OLEUM ARBOS.xlsx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/92cff6d2-9eb9-47a2-aa56-b8b4a0efa029/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 24.06.2026.</t>
   </si>
   <si>
     <t>24.06.2026. 10:21:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e2b7364a-8a2f-4c81-bb60-1e46012ff5d8</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje - produljen sudski rok.pdf O142O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e2b7364a-8a2f-4c81-bb60-1e46012ff5d8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 23.06.2026.</t>
   </si>
   <si>
     <t>24.06.2026. 10:19:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0b5c5f13-57d3-40fa-b265-98578ff02138</t>
   </si>
   <si>
     <t>Zamolba.pdf P217P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0b5c5f13-57d3-40fa-b265-98578ff02138/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>24.06.2026. 10:19:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8b094f38-ea5b-433b-8cb6-8dae9ef10bc1</t>
   </si>
@@ -428,51 +530,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N22"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -657,745 +759,1081 @@
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
         <v>44</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
+        <v>30</v>
+      </c>
+      <c r="M7" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="L8" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="M8" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="L9" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="M9" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="L10" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="M10" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="L11" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="M11" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="L12" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="M12" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="L13" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="M13" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="L14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M14" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
+        <v>85</v>
+      </c>
+      <c r="L15" t="s">
+        <v>86</v>
+      </c>
+      <c r="M15" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="L16" t="s">
-        <v>93</v>
+        <v>24</v>
       </c>
       <c r="M16" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="L17" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="M17" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="L18" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="M18" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="L19" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="M19" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="L20" t="s">
-        <v>113</v>
+        <v>44</v>
       </c>
       <c r="M20" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>21</v>
       </c>
       <c r="I21" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="L21" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="M21" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
         <v>21</v>
       </c>
       <c r="I22" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
+        <v>117</v>
+      </c>
+      <c r="L22" t="s">
+        <v>114</v>
+      </c>
+      <c r="M22" t="s">
+        <v>118</v>
+      </c>
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>119</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
+        <v>120</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>121</v>
+      </c>
+      <c r="L23" t="s">
         <v>122</v>
       </c>
-      <c r="L22" t="s">
+      <c r="M23" t="s">
         <v>123</v>
       </c>
-      <c r="M22" t="s">
+      <c r="N23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
         <v>124</v>
       </c>
-      <c r="N22" t="s">
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24" t="s">
+        <v>125</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>126</v>
+      </c>
+      <c r="L24" t="s">
+        <v>127</v>
+      </c>
+      <c r="M24" t="s">
+        <v>128</v>
+      </c>
+      <c r="N24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>129</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" t="s">
+        <v>130</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>131</v>
+      </c>
+      <c r="L25" t="s">
+        <v>132</v>
+      </c>
+      <c r="M25" t="s">
+        <v>133</v>
+      </c>
+      <c r="N25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
+        <v>134</v>
+      </c>
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" t="s">
+        <v>21</v>
+      </c>
+      <c r="I26" t="s">
+        <v>135</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26" t="s">
+        <v>136</v>
+      </c>
+      <c r="L26" t="s">
+        <v>137</v>
+      </c>
+      <c r="M26" t="s">
+        <v>138</v>
+      </c>
+      <c r="N26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
+        <v>139</v>
+      </c>
+      <c r="E27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" t="s">
+        <v>21</v>
+      </c>
+      <c r="I27" t="s">
+        <v>140</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27" t="s">
+        <v>141</v>
+      </c>
+      <c r="L27" t="s">
+        <v>142</v>
+      </c>
+      <c r="M27" t="s">
+        <v>143</v>
+      </c>
+      <c r="N27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" t="s">
+        <v>144</v>
+      </c>
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" t="s">
+        <v>21</v>
+      </c>
+      <c r="I28" t="s">
+        <v>145</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28" t="s">
+        <v>146</v>
+      </c>
+      <c r="L28" t="s">
+        <v>147</v>
+      </c>
+      <c r="M28" t="s">
+        <v>148</v>
+      </c>
+      <c r="N28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" t="s">
+        <v>149</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" t="s">
+        <v>21</v>
+      </c>
+      <c r="I29" t="s">
+        <v>150</v>
+      </c>
+      <c r="J29"/>
+      <c r="K29" t="s">
+        <v>151</v>
+      </c>
+      <c r="L29" t="s">
+        <v>152</v>
+      </c>
+      <c r="M29" t="s">
+        <v>153</v>
+      </c>
+      <c r="N29" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" t="s">
+        <v>154</v>
+      </c>
+      <c r="E30" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" t="s">
+        <v>21</v>
+      </c>
+      <c r="I30" t="s">
+        <v>155</v>
+      </c>
+      <c r="J30"/>
+      <c r="K30" t="s">
+        <v>156</v>
+      </c>
+      <c r="L30" t="s">
+        <v>157</v>
+      </c>
+      <c r="M30" t="s">
+        <v>158</v>
+      </c>
+      <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>