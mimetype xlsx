--- v0 (2026-06-18)
+++ v1 (2026-08-03)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="76">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,105 +59,147 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-14/2026</t>
   </si>
   <si>
+    <t>Podnesak od 23.07.2026.; Prilog od: 23.07.2026.; Prilog od: 23.07.2026.; Prilog od: 23.07.2026.</t>
+  </si>
+  <si>
+    <t>DIVKOVIĆ GRADNJA j.d.o.o., PULA</t>
+  </si>
+  <si>
+    <t>ULICA ORBAN - VIA ORBAN 26, 52100 Pula, Hrvatska</t>
+  </si>
+  <si>
+    <t>96182120729</t>
+  </si>
+  <si>
+    <t>DIVKOVIĆ GRADNJA j.d.o.o., PULA 96182120729; javnost</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:06:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37080719-73bc-4abf-b3f9-ae3bd3869194</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-14_2026-31-1 - TABLICA PRIJAVLJENIH TRAŽBINA, RAZLUČNIH I IZLUČNIH PRAVA-ispravak_srpanj 2026.pdf; Prilog St-14_2026-31-2 - Popis vjerovnika_srpanj 2026.pdf; Prilog St-14_2026-31-3 - Pregled imovine i obveza.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37080719-73bc-4abf-b3f9-ae3bd3869194/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=14&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zapisnik od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>30.06.2026. 13:29:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3200ad8a-8f0f-41ec-846d-a7a1b473e82e</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 30.06.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3200ad8a-8f0f-41ec-846d-a7a1b473e82e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:22:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/814f0bfb-75c2-4981-8801-90632fa86a71</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/814f0bfb-75c2-4981-8801-90632fa86a71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Podnesak od 11.06.2026.; Prilog od: 11.06.2026.; Prilog od: 11.06.2026.</t>
   </si>
   <si>
-    <t>DIVKOVIĆ GRADNJA j.d.o.o., PULA</t>
-[...10 lines deleted...]
-  <si>
     <t>16.06.2026. 13:11:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eaba8435-219e-4292-921d-da5ff9455f1f</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-14_2026-23-1 - Prijava tražbine.pdf; Prilog St-14_2026-23-2 - izvodi PBZ-za 2025 i 2026.pdf; Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-14_2026-24-1 - TABLICA PRIJAVLJENIH TRAŽBINA, RAZLUČNIH I IZLUČNIH PRAVA.pdf; Prilog St-14_2026-24-2 - Popis vjerovnika.pdf; Prilog St-14_2026-24-3 - Popis predmeta stečajne mase.pdf; Prilog St-14_2026-24-4 - Pregled imovine i obveza.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eaba8435-219e-4292-921d-da5ff9455f1f/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=14&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.</t>
   </si>
   <si>
     <t>28.04.2026. 14:30:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dc22f9fb-1e3f-4b56-9473-71946a00ba30</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-14_2026-22-1 - Odluka o otkazu ugovora o radu Admir SOljankić.pdf; Prilog St-14_2026-22-2 - Neuručena pošiljka_Admir Soljankić.pdf; Prilog St-14_2026-22-3 - Odluka o otkazu ugovora o radu_Predrag Tepić.pdf; Prilog St-14_2026-22-4 - Neuručena pošiljka_Predrag Tepić.pdf; Prilog St-14_2026-22-5 - Odluka o otkazu ugovora o radu_Mile Lujić.pdf; Prilog St-14_2026-22-6 - Neuručena pošiljka_Mile Lujić.pdf; Prilog St-14_2026-22-7 - Odluka o otkazu ugovoa o radu Amir Salihović.pdf; Prilog St-14_2026-22-8 - Neuručena pošiljka_Amir Salihović.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dc22f9fb-1e3f-4b56-9473-71946a00ba30/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 25.03.2026.</t>
   </si>
   <si>
     <t>08.04.2026. 15:28:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3fb3842a-d0ef-47a1-a20c-3775e83dd270</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3fb3842a-d0ef-47a1-a20c-3775e83dd270/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 03.03.2026.</t>
   </si>
   <si>
     <t>03.03.2026. 12:54:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e6d1c998-8d9a-4b7c-8aa3-dc9108e82942</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e6d1c998-8d9a-4b7c-8aa3-dc9108e82942/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zapisnik od 02.03.2026.</t>
   </si>
   <si>
     <t>02.03.2026. 09:22:59</t>
   </si>
@@ -239,51 +281,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -522,145 +564,271 @@
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>35</v>
+      </c>
+      <c r="M7" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
         <v>54</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
         <v>59</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>60</v>
       </c>
-      <c r="M9" t="s">
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
         <v>61</v>
       </c>
-      <c r="N9" t="s">
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>62</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>61</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>67</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>71</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>72</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>