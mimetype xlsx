--- v1 (2026-08-03)
+++ v2 (2026-09-23)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="91">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,123 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-14/2026</t>
   </si>
   <si>
+    <t>Rješenje od 27.08.2026.; Rješenje od 27.08.2026.</t>
+  </si>
+  <si>
+    <t>DIVKOVIĆ GRADNJA j.d.o.o., PULA</t>
+  </si>
+  <si>
+    <t>ULICA ORBAN - VIA ORBAN 26, 52100 Pula, Hrvatska</t>
+  </si>
+  <si>
+    <t>96182120729</t>
+  </si>
+  <si>
+    <t>DIVKOVIĆ GRADNJA j.d.o.o., PULA 96182120729; javnost</t>
+  </si>
+  <si>
+    <t>27.08.2026. 14:26:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ae9f958-de2f-410d-aa31-b6431d211fab</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ae9f958-de2f-410d-aa31-b6431d211fab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=14&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Odluka od 27.08.2026.</t>
+  </si>
+  <si>
+    <t>27.08.2026. 14:25:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cbe45c0-401b-4329-8ba3-9462b6118b0e</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cbe45c0-401b-4329-8ba3-9462b6118b0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 21.08.2026.; Prilog od: 21.08.2026.; Prilog od: 21.08.2026.; Prilog od: 21.08.2026.; Prilog od: 21.08.2026.; Prilog od: 21.08.2026.; Podnesak od 12.08.2026.</t>
+  </si>
+  <si>
+    <t>27.08.2026. 10:00:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5ab0030-218c-4095-bcff-548b00a862aa</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Prilog St-14_2026-34-1 - TABLICA PRIJAVLJENIH TRAŽBINA, RAZLUČNIH I IZLUČNIH PRAVA-ispravak_kolovoz 2026.pdf; Prilog St-14_2026-34-2 - Popis vjerovnika_kolovoz 2026.pdf; Prilog St-14_2026-34-3 - Pregled imovine i obveza.pdf; Prilog St-14_2026-34-4 - 2026_410_20(Divkovi_C4_87)_20procjena_1.pdf; Prilog St-14_2026-34-5 - 2026_410 (Divković) procjena_2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5ab0030-218c-4095-bcff-548b00a862aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 23.07.2026.; Prilog od: 23.07.2026.; Prilog od: 23.07.2026.; Prilog od: 23.07.2026.</t>
   </si>
   <si>
-    <t>DIVKOVIĆ GRADNJA j.d.o.o., PULA</t>
-[...10 lines deleted...]
-  <si>
     <t>27.07.2026. 12:06:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/37080719-73bc-4abf-b3f9-ae3bd3869194</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-14_2026-31-1 - TABLICA PRIJAVLJENIH TRAŽBINA, RAZLUČNIH I IZLUČNIH PRAVA-ispravak_srpanj 2026.pdf; Prilog St-14_2026-31-2 - Popis vjerovnika_srpanj 2026.pdf; Prilog St-14_2026-31-3 - Pregled imovine i obveza.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/37080719-73bc-4abf-b3f9-ae3bd3869194/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=14&amp;godina=2026</t>
   </si>
   <si>
     <t>Zapisnik od 30.06.2026.</t>
   </si>
   <si>
     <t>30.06.2026. 13:29:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3200ad8a-8f0f-41ec-846d-a7a1b473e82e</t>
   </si>
   <si>
     <t>Zapisnik sa sudske radnje od 30.06.2026.docx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3200ad8a-8f0f-41ec-846d-a7a1b473e82e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 15.06.2026.</t>
   </si>
   <si>
     <t>23.06.2026. 14:22:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/814f0bfb-75c2-4981-8801-90632fa86a71</t>
   </si>
@@ -281,51 +326,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -574,197 +619,197 @@
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>64</v>
       </c>
       <c r="L10" t="s">
+        <v>50</v>
+      </c>
+      <c r="M10" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>67</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>68</v>
       </c>
       <c r="L11" t="s">
         <v>69</v>
       </c>
       <c r="M11" t="s">
         <v>70</v>
@@ -790,45 +835,171 @@
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>72</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>73</v>
       </c>
       <c r="L12" t="s">
         <v>74</v>
       </c>
       <c r="M12" t="s">
         <v>75</v>
       </c>
       <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>76</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>82</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" t="s">
+        <v>84</v>
+      </c>
+      <c r="M14" t="s">
+        <v>85</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>86</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>87</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" t="s">
+        <v>90</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>