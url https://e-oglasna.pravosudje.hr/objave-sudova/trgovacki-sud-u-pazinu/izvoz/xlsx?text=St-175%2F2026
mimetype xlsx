--- v0 (2026-05-11)
+++ v1 (2026-07-02)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,123 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-175/2026</t>
   </si>
   <si>
+    <t>Rješenje od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>COMIT d. o. o., UMAG</t>
+  </si>
+  <si>
+    <t>Obala Josipa Broza Tita - Riva Josip Broz Tito 3, 52470 Umag, Hrvatska</t>
+  </si>
+  <si>
+    <t>88419484905</t>
+  </si>
+  <si>
+    <t>COMIT d. o. o., UMAG 88419484905</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:59:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/983a7ed9-227f-41ad-b794-43740bbdd57d</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/983a7ed9-227f-41ad-b794-43740bbdd57d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=175&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:17:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50b24b2f-d3dd-41d7-b5fc-230afdc4ce2f</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50b24b2f-d3dd-41d7-b5fc-230afdc4ce2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 19.05.2026.; Prilog od: 19.05.2026.</t>
+  </si>
+  <si>
+    <t>19.05.2026. 13:54:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be1b3928-287f-4dda-9b7f-9828360dff67</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-175_2026-7-1 - omot pošiljke.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be1b3928-287f-4dda-9b7f-9828360dff67/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 06.05.2026.</t>
   </si>
   <si>
-    <t>COMIT d. o. o., UMAG</t>
-[...10 lines deleted...]
-  <si>
     <t>08.05.2026. 13:56:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7733dd1a-7bce-4abf-8735-8852c181f7c3</t>
   </si>
   <si>
     <t>Ostalo.pdf P67P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7733dd1a-7bce-4abf-8735-8852c181f7c3/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=175&amp;godina=2026</t>
   </si>
   <si>
     <t>Zaključak od 30.04.2026.</t>
   </si>
   <si>
     <t>30.04.2026. 12:41:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e124be5e-c285-4bb6-96f8-1a506d11f23e</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e124be5e-c285-4bb6-96f8-1a506d11f23e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Dopis od 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.</t>
   </si>
   <si>
     <t>30.04.2026. 12:18:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3a826de8-7b50-4ef4-b7ff-174aa1d02141</t>
   </si>
@@ -164,51 +209,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -340,42 +385,168 @@
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>