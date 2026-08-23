--- v1 (2026-07-02)
+++ v2 (2026-08-23)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="72">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,138 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-175/2026</t>
   </si>
   <si>
+    <t>Obavijest Financijske agencije da povjerenik nije dostavio očitovanje o prijavljenim tražbinama</t>
+  </si>
+  <si>
+    <t>COMIT d. o. o., UMAG</t>
+  </si>
+  <si>
+    <t>Obala Josipa Broza Tita - Riva Josip Broz Tito 3, 52470 Umag, Hrvatska</t>
+  </si>
+  <si>
+    <t>88419484905</t>
+  </si>
+  <si>
+    <t>COMIT d. o. o., UMAG 88419484905</t>
+  </si>
+  <si>
+    <t>13.08.2026. 13:31:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a82f85c-d9bb-46e8-bd37-5059fe1304e6</t>
+  </si>
+  <si>
+    <t>Obavijest Financijske agencije da povjerenik nije dostavio očitovanje o prijavljenim tražbinama.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a82f85c-d9bb-46e8-bd37-5059fe1304e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=175&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Očitovanje dužnika o prijavljenim tražbinama u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>13.08.2026. 13:26:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3607eef0-b4d2-4a2a-9de3-d9ec15a36f5e</t>
+  </si>
+  <si>
+    <t>Očitovanje dužnika o prijavljenim tražbinama u predstečajnom postupku.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3607eef0-b4d2-4a2a-9de3-d9ec15a36f5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopuna tablice prijavljenih tražbina sa prijavom tražbine vjerovnika</t>
+  </si>
+  <si>
+    <t>20.07.2026. 12:46:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6fd63b3-3db5-4d38-8cc0-dec092f13151</t>
+  </si>
+  <si>
+    <t>Tablica naknadno prijavljenih tražbina u predstečajnom postupku, COMIT.xlsx; Prijava tražbine - TRANSPORT PARTNER.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6fd63b3-3db5-4d38-8cc0-dec092f13151/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih tražbina u predstečajnom postupku uz prijave tražbine vjerovnika</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:34:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c660ec71-81e6-4237-b22f-1af824c35aa7</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih tražbina, COMIT.xlsx; Prijava tražbine - DAMIANI.pdf; Prijava tražbine - FINA.pdf; Prijava tražbine - GRAD UMAG.pdf; Prijava tražbine - IKB UMAG.pdf; Prijava tražbine - LUGPLAST I.pdf; Prijava tražbine - LUGPLAST II.pdf; Prijava tražbine - PRIMARK.pdf; Prijava tražbine - RADEŠIĆ.pdf; Prijava tražbine - RH MIN. FIN. PU PAZIN.pdf; Prijava tražbine -HEP ELEKTRA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c660ec71-81e6-4237-b22f-1af824c35aa7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 29.05.2026.</t>
   </si>
   <si>
-    <t>COMIT d. o. o., UMAG</t>
-[...10 lines deleted...]
-  <si>
     <t>29.05.2026. 09:59:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/983a7ed9-227f-41ad-b794-43740bbdd57d</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/983a7ed9-227f-41ad-b794-43740bbdd57d/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=175&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 26.05.2026.</t>
   </si>
   <si>
     <t>26.05.2026. 12:17:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/50b24b2f-d3dd-41d7-b5fc-230afdc4ce2f</t>
   </si>
   <si>
     <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/50b24b2f-d3dd-41d7-b5fc-230afdc4ce2f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 19.05.2026.; Prilog od: 19.05.2026.</t>
   </si>
   <si>
     <t>19.05.2026. 13:54:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/be1b3928-287f-4dda-9b7f-9828360dff67</t>
   </si>
@@ -209,51 +269,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -511,42 +571,210 @@
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" t="s">
         <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>