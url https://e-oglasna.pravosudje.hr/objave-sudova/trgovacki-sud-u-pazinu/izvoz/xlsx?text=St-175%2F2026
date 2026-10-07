--- v2 (2026-08-23)
+++ v3 (2026-10-07)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="152">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,323 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-175/2026</t>
   </si>
   <si>
+    <t>Rješenje od 22.09.2026.</t>
+  </si>
+  <si>
+    <t>COMIT d. o. o., UMAG</t>
+  </si>
+  <si>
+    <t>Obala Josipa Broza Tita - Riva Josip Broz Tito 3, 52470 Umag, Hrvatska</t>
+  </si>
+  <si>
+    <t>88419484905</t>
+  </si>
+  <si>
+    <t>COMIT d. o. o., UMAG 88419484905</t>
+  </si>
+  <si>
+    <t>22.09.2026. 10:41:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87b756ba-70b1-404a-bff7-086295441f77</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87b756ba-70b1-404a-bff7-086295441f77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=175&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Tablica stečajnog suca od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>21.09.2026. 12:57:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b76182fd-a1de-49fa-92e6-329f161e65b9</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b76182fd-a1de-49fa-92e6-329f161e65b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zapisnik od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>21.09.2026. 12:45:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b760fe70-1254-4a20-a945-9c9bc94845fd</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 21.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b760fe70-1254-4a20-a945-9c9bc94845fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>21.09.2026. 08:53:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e3a4490-4fba-435b-a58b-c197d50c8fdf</t>
+  </si>
+  <si>
+    <t>Rješenje - produljen sudski rok.pdf O142O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e3a4490-4fba-435b-a58b-c197d50c8fdf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>21.09.2026. 08:20:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64fb58ef-d344-44f5-9f99-d27900146c6d</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64fb58ef-d344-44f5-9f99-d27900146c6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 15.09.2026.</t>
+  </si>
+  <si>
+    <t>15.09.2026. 14:01:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9578145d-dfa6-464d-ae7a-91ab8c5cea18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9578145d-dfa6-464d-ae7a-91ab8c5cea18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>15.09.2026. 08:22:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/debfc64a-f615-4219-a551-2dedb801b9e2</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/debfc64a-f615-4219-a551-2dedb801b9e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 11.09.2026.</t>
+  </si>
+  <si>
+    <t>11.09.2026. 12:27:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57ca9307-9ee4-4952-bcab-0f006d2979ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57ca9307-9ee4-4952-bcab-0f006d2979ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Očitovanje povjerenika o prijavljenim tražbinama u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>11.09.2026. 10:49:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98992d0d-4d91-4b1a-874c-fd8ec260f33c</t>
+  </si>
+  <si>
+    <t>Očitovanje povjerenika o prijavljenim tražbinama u predstečajnom postupku.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98992d0d-4d91-4b1a-874c-fd8ec260f33c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 10.09.2026.; Prilog od: 10.09.2026.</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:44:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00044638-4d1e-4f4a-a0df-37b560b4ea53</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-175_2026-22-1 - Ispravljena tražbina HEP ELEKTRE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00044638-4d1e-4f4a-a0df-37b560b4ea53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tablica osporenih tražbina u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>10.09.2026. 11:54:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ef5a9cb-2722-4daf-b881-a712f39fda03</t>
+  </si>
+  <si>
+    <t>Tablica osporenih tražbina, COMIT.xlsx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ef5a9cb-2722-4daf-b881-a712f39fda03/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 09.09.2026.; Prilog od: 09.09.2026.</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:04:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33ffe440-c82a-4e3f-8819-8ee4bb1a4395</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-175_2026-21-1 - OČITOVANJE POVJERENIKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33ffe440-c82a-4e3f-8819-8ee4bb1a4395/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.09.2026.</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:19:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73a52b55-f00b-4b9c-af29-66906f62e3eb</t>
+  </si>
+  <si>
+    <t>Rješenje - razrješenje povjerenika.pdf O883O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73a52b55-f00b-4b9c-af29-66906f62e3eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 04.09.2026.; Prilog od: 04.09.2026.</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:04:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93920127-c0a4-4f77-85bb-bb55b6946b5e</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-175_2026-19-1 - Zdravko Tešić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93920127-c0a4-4f77-85bb-bb55b6946b5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 02.09.2026.</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:04:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78bb90a4-91d2-4622-9b47-0f0bf85f3265</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78bb90a4-91d2-4622-9b47-0f0bf85f3265/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.08.2026.</t>
+  </si>
+  <si>
+    <t>27.08.2026. 10:03:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a2959ed-a57e-4db0-9bb5-cbccee8ff04a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a2959ed-a57e-4db0-9bb5-cbccee8ff04a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 25.08.2026.; Prilog od: 25.08.2026.</t>
+  </si>
+  <si>
+    <t>27.08.2026. 10:01:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1756e6e-aabd-40b9-ae98-bf97497c6fdf</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-175_2026-16-1 - Gmail - ZAHTJEV ZA BRISANJE S LISTE STEČAJNIH UPRAVITELJA – MIRJANA ZUZIJA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1756e6e-aabd-40b9-ae98-bf97497c6fdf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Obavijest Financijske agencije da povjerenik nije dostavio očitovanje o prijavljenim tražbinama</t>
   </si>
   <si>
-    <t>COMIT d. o. o., UMAG</t>
-[...10 lines deleted...]
-  <si>
     <t>13.08.2026. 13:31:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0a82f85c-d9bb-46e8-bd37-5059fe1304e6</t>
   </si>
   <si>
     <t>Obavijest Financijske agencije da povjerenik nije dostavio očitovanje o prijavljenim tražbinama.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0a82f85c-d9bb-46e8-bd37-5059fe1304e6/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=175&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Očitovanje dužnika o prijavljenim tražbinama u predstečajnom postupku</t>
   </si>
   <si>
     <t>13.08.2026. 13:26:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3607eef0-b4d2-4a2a-9de3-d9ec15a36f5e</t>
   </si>
   <si>
     <t>Očitovanje dužnika o prijavljenim tražbinama u predstečajnom postupku.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3607eef0-b4d2-4a2a-9de3-d9ec15a36f5e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Dopuna tablice prijavljenih tražbina sa prijavom tražbine vjerovnika</t>
   </si>
   <si>
     <t>20.07.2026. 12:46:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c6fd63b3-3db5-4d38-8cc0-dec092f13151</t>
   </si>
   <si>
     <t>Tablica naknadno prijavljenih tražbina u predstečajnom postupku, COMIT.xlsx; Prijava tražbine - TRANSPORT PARTNER.pdf</t>
@@ -201,53 +444,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/be1b3928-287f-4dda-9b7f-9828360dff67/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 06.05.2026.</t>
   </si>
   <si>
     <t>08.05.2026. 13:56:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7733dd1a-7bce-4abf-8735-8852c181f7c3</t>
   </si>
   <si>
     <t>Ostalo.pdf P67P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7733dd1a-7bce-4abf-8735-8852c181f7c3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 30.04.2026.</t>
   </si>
   <si>
     <t>30.04.2026. 12:41:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e124be5e-c285-4bb6-96f8-1a506d11f23e</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e124be5e-c285-4bb6-96f8-1a506d11f23e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Dopis od 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.</t>
   </si>
   <si>
     <t>30.04.2026. 12:18:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3a826de8-7b50-4ef4-b7ff-174aa1d02141</t>
   </si>
   <si>
     <t>Dopis.pdf P1000000004P; Prilog St-175_2026-1-1 - Prijedlog dužnika.pdf; Prilog St-175_2026-1-2 - Potvrda o uplati.pdf; Prilog St-175_2026-1-3 - Potvrda o blokadi.pdf; Prilog St-175_2026-1-4 - Očevidnik.pdf; Prilog St-175_2026-1-5 - Očevidnik o danima insolv..pdf; Prilog St-175_2026-1-6 - Omot pošiljke.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3a826de8-7b50-4ef4-b7ff-174aa1d02141/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -269,51 +509,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N28"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -562,219 +802,933 @@
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
+        <v>45</v>
+      </c>
+      <c r="M7" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>52</v>
-      </c>
-[...13 lines deleted...]
-        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
         <v>54</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
+        <v>54</v>
+      </c>
+      <c r="M9" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" t="s">
         <v>69</v>
       </c>
-      <c r="L11" t="s">
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
         <v>70</v>
       </c>
-      <c r="M11" t="s">
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
         <v>71</v>
       </c>
-      <c r="N11" t="s">
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" t="s">
+        <v>78</v>
+      </c>
+      <c r="M13" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>81</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>85</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>86</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" t="s">
+        <v>88</v>
+      </c>
+      <c r="M15" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>91</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" t="s">
+        <v>54</v>
+      </c>
+      <c r="M16" t="s">
+        <v>93</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>94</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>95</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>96</v>
+      </c>
+      <c r="L17" t="s">
+        <v>83</v>
+      </c>
+      <c r="M17" t="s">
+        <v>97</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>98</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>99</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>100</v>
+      </c>
+      <c r="L18" t="s">
+        <v>101</v>
+      </c>
+      <c r="M18" t="s">
+        <v>102</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>103</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>104</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>105</v>
+      </c>
+      <c r="L19" t="s">
+        <v>106</v>
+      </c>
+      <c r="M19" t="s">
+        <v>107</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>108</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>109</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>110</v>
+      </c>
+      <c r="L20" t="s">
+        <v>111</v>
+      </c>
+      <c r="M20" t="s">
+        <v>112</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>113</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>114</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>115</v>
+      </c>
+      <c r="L21" t="s">
+        <v>116</v>
+      </c>
+      <c r="M21" t="s">
+        <v>117</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>118</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
+        <v>119</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>120</v>
+      </c>
+      <c r="L22" t="s">
+        <v>121</v>
+      </c>
+      <c r="M22" t="s">
+        <v>122</v>
+      </c>
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>123</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
+        <v>124</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>125</v>
+      </c>
+      <c r="L23" t="s">
+        <v>126</v>
+      </c>
+      <c r="M23" t="s">
+        <v>127</v>
+      </c>
+      <c r="N23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>128</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24" t="s">
+        <v>129</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>130</v>
+      </c>
+      <c r="L24" t="s">
+        <v>131</v>
+      </c>
+      <c r="M24" t="s">
+        <v>132</v>
+      </c>
+      <c r="N24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" t="s">
+        <v>134</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>135</v>
+      </c>
+      <c r="L25" t="s">
+        <v>136</v>
+      </c>
+      <c r="M25" t="s">
+        <v>137</v>
+      </c>
+      <c r="N25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
+        <v>138</v>
+      </c>
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" t="s">
+        <v>21</v>
+      </c>
+      <c r="I26" t="s">
+        <v>139</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26" t="s">
+        <v>140</v>
+      </c>
+      <c r="L26" t="s">
+        <v>141</v>
+      </c>
+      <c r="M26" t="s">
+        <v>142</v>
+      </c>
+      <c r="N26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
+        <v>143</v>
+      </c>
+      <c r="E27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" t="s">
+        <v>21</v>
+      </c>
+      <c r="I27" t="s">
+        <v>144</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27" t="s">
+        <v>145</v>
+      </c>
+      <c r="L27" t="s">
+        <v>45</v>
+      </c>
+      <c r="M27" t="s">
+        <v>146</v>
+      </c>
+      <c r="N27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" t="s">
+        <v>147</v>
+      </c>
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" t="s">
+        <v>21</v>
+      </c>
+      <c r="I28" t="s">
+        <v>148</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28" t="s">
+        <v>149</v>
+      </c>
+      <c r="L28" t="s">
+        <v>150</v>
+      </c>
+      <c r="M28" t="s">
+        <v>151</v>
+      </c>
+      <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>