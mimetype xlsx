--- v0 (2026-06-01)
+++ v1 (2026-08-13)
@@ -6,98 +6,197 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1192" uniqueCount="868">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1231" uniqueCount="901">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
+  </si>
+  <si>
+    <t>St-212/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 14.07.2026.; Podnesak od 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog</t>
+  </si>
+  <si>
+    <t>ZIGANTE VINOGRADI d.o.o. u stečaju, KOSTANJICA</t>
+  </si>
+  <si>
+    <t>Sveti Stjepan - San Stefano 57, 52429 Kostanjica, Hrvatska</t>
+  </si>
+  <si>
+    <t>48001223132</t>
+  </si>
+  <si>
+    <t>ZIGANTE VINOGRADI d.o.o. u stečaju, KOSTANJICA 48001223132</t>
+  </si>
+  <si>
+    <t>20.07.2026. 09:59:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f25c31e1-f113-4283-9a21-ef03e9a78420</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-212_2026-20-1 - 1.1. SM iza ZIGANTE_prijava tražbine FINA.pdf; Prilog St-212_2026-20-2 - 1.2. SM iza ZIGANTE_prijava tražbine Giancarlo Zigante.pdf; Prilog St-212_2026-20-3 - 2. Tablica prijavljenih tražbina.pdf; Prilog St-212_2026-20-4 - 3. Tablica razlučnih prava.pdf; Prilog St-212_2026-20-5 - 4. Tablica izlučnih prava.pdf; Prilog St-212_2026-20-6 - 5. popis vjerovnika.pdf; Prilog St-212_2026-20-7 - 6. Popis predmeta stečajne mase.pdf; Prilog St-212_2026-20-8 - 7. Pregled imovine i obveza.pdf; Prilog St-212_2026-20-9 - 8. Predračun troškova stečajnog postupka.pdf; Prilog St-212_2026-20-10 - 9. Povijesni izvadak iz sudskog registra za Dužnika.pdf; Prilog St-212_2026-20-11 - 10. ZIGANTE VINOGRADI d.o.o._Očevidnik.pdf; Prilog St-212_2026-20-12 - 11. ZIGANTE VINOGRADI d.o.o._potvrda o blokadi FINA.pdf; Prilog St-212_2026-20-13 - 12. Potvrda o slanju pošiljke bivšem direktoru Dužnika.pdf; Prilog St-212_2026-20-14 - 13. Potvrda DGU od 02. srpnja 2026. godine.pdf; Prilog St-212_2026-20-15 - 14. e-mail od 09.07.2026. - vještak.pdf; Prilog St-212_2026-20-16 - 15. Ponuda - Zigante Vinogradi.pdf; Prilog St-212_2026-20-17 - 16. Uvjerenje Autocentra Agram od 10. srpnja 2026. godine.pdf; Prilog St-212_2026-20-18 - 17. Potvrda - Lučka kapetanija.pdf; Prilog St-212_2026-20-19 - 18.a. Bilanca za 2024. godinu;.pdf; Prilog St-212_2026-20-20 - 18.b. Bilanca 2025.pdf; Prilog St-212_2026-20-21 - 19. Biljeske_uz_financijske_izvjestaje_2024_MB05401054.pdf; Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f25c31e1-f113-4283-9a21-ef03e9a78420/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=212&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-241/2026</t>
+  </si>
+  <si>
+    <t>Prijedlog od 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog</t>
+  </si>
+  <si>
+    <t>AVANGARD SHIPYARDS d.d., PULA</t>
+  </si>
+  <si>
+    <t>Ulica sv. Polikarpa - Via San Policarpo 8, 52100 Pula, Hrvatska</t>
+  </si>
+  <si>
+    <t>52305384992</t>
+  </si>
+  <si>
+    <t>AVANGARD SHIPYARDS d.d., PULA 52305384992</t>
+  </si>
+  <si>
+    <t>10.07.2026. 09:51:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a570f06-8741-41fe-a45b-287774a6fbe6</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje stečajnog postupka.pdf P115P; Prilog St-241_2026-1-1 - (nije u PDF formatu) AS BALANCE - ESTIMATE on 06.2026.xlsx; Prilog St-241_2026-1-2 - (nije u PDF formatu) Avangard Shipyards MJESEČNI TROŠOKOVI.xlsx; Prilog St-241_2026-1-3 - Alcor-AS_Loan 10.07.2020.pdf; Prilog St-241_2026-1-4 - Alcor-AS_Loan 31.08.2018 agreement pier.pdf; Prilog St-241_2026-1-5 - (nije u PDF formatu) AHG-AS.xlsx; Prilog St-241_2026-1-6 - Estry-As Loan 20.02.2026.pdf; Prilog St-241_2026-1-7 - Estry-AS_Loan 08.10.2025 350.000 &amp;Loan request 115.000_signed....pdf; Prilog St-241_2026-1-8 - Estry-AS_Loan 28.01.2025.pdf; Prilog St-241_2026-1-9 - Estry-AS_Loan agreement 31.05.2024.pdf; Prilog St-241_2026-1-10 - (nije u PDF formatu) Računi za plaćanje.xlsx; Prilog St-241_2026-1-11 - Zaposlenici.pdf; Prilog St-241_2026-1-12 - (nije u PDF formatu) OSA - AVANGARD SHIPYARDS DD 31052026.xls; Prilog St-241_2026-1-13 - raw materials + tools 16062026.pdf; Prilog St-241_2026-1-14 - SKMBT_C22025062409410.pdf; Prilog St-241_2026-1-15 - Popis sporova.pdf; Prilog St-241_2026-1-16 - Podnesak TS RI P-128-2021-73 od 08.05.2026. - Presuda - odbijena žalba - potvrđena presuda 1. st.pdf; Prilog St-241_2026-1-17 - Odluka TS RI P-128-2021-66 od 23.05.2025. - Presuda.pdf; Prilog St-241_2026-1-18 - Punomoć 230623 PoA insolvency.pdf; Prilog St-241_2026-1-19 - (nije u PDF formatu) Stanje računa na dan podnošenja prijedloga AS bank account 23062026 (002).jpg; Prilog St-241_2026-1-20 - Setoff agreement 19062026.pdf; Prilog St-241_2026-1-21 - Prilog uz pristojbu.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a570f06-8741-41fe-a45b-287774a6fbe6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=241&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-41/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podnesak od 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog od: 03.06.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>MIAMEDICA - ISTRA društvo s ograničenom odgovornošću za ugostiteljstvo i turizam</t>
+  </si>
+  <si>
+    <t>Livade, Sv. Stjepan 60, 52460 Oprtalj, Hrvatska</t>
+  </si>
+  <si>
+    <t>31668297573</t>
+  </si>
+  <si>
+    <t>MIAMEDICA - ISTRA društvo s ograničenom odgovornošću za ugostiteljstvo i turizam 31668297573</t>
+  </si>
+  <si>
+    <t>03.06.2026. 13:18:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/477e40f1-75b6-4ed3-8460-d625a7952125</t>
+  </si>
+  <si>
+    <t>Stečajni plan.pdf P179P; Prilog St-41_2025-101-1 - 1. Društveni ugovor od 15. srpnja 2010. godine.pdf; Prilog St-41_2025-101-2 - 2. Dokumentacija dostavljena sudskom registru.pdf; Prilog St-41_2025-101-3 - 3. Ugovori o prijenosu i kupoprodaji poslovnog udjela.pdf; Prilog St-41_2025-101-4 - 4. Nacrt Ugovora o kupoprodaji i prijenosu poslovnih udjela.pdf; Prilog St-41_2025-101-5 - 5. Izjave ugovornih strana.pdf; Prilog St-41_2025-101-6 - 6. Izvadak ZK-1058-KO-ZRENJ.pdf; Prilog St-41_2025-101-7 - 7. Izvadak ZK-1348-KO-ZRENJ.pdf; Prilog St-41_2025-101-8 - 8. Izvadak ZK-1152-KO-ZRENJ.pdf; Prilog St-41_2025-101-9 - 9. Spis predmeta Us I-1715-2024.pdf; Prilog St-41_2025-101-10 - 10. Spis predmeta Pu P-754-2019.pdf; Prilog St-41_2025-101-11 - 11. Elaborat procjene vrijednosti nekretnine.pdf; Prilog St-41_2025-101-12 - 12. Popis dugotrajne imovine na 31. prosinca 2024. godine.pdf; Prilog St-41_2025-101-13 - 13. RješenjeTrgovačkog suda u Pazinu poslovni broj St-205-2025-5.pdf; Prilog St-41_2025-101-14 - 14. Ugovor o zakupu - Hrvatski Telekom d.d.pdf; Prilog St-41_2025-101-15 - 15. Ugovor o zakupu - A1 Hrvatska d.o.o. i Aneks ugovora o zakupu - A1 Towers d.o.o.pdf; Prilog St-41_2025-101-16 - 16. Izjava ERGOMED d.o.o.pdf; Prilog St-41_2025-101-17 - 17. Dokaz o trošku računovodstva.pdf; Prilog St-41_2025-101-18 - 18. Dokaz o trošku pošte, izrade pečata i uredskog materijala.pdf; Prilog St-41_2025-101-19 - 19. Dokaz o trošku pribave uvjerenja o vlasništvu vozila.pdf; Prilog St-41_2025-101-20 - 20 Putni nalog 7.5.2025.pdf; Prilog St-41_2025-101-21 - 21. Putni nalog 20.5.2025.pdf; Prilog St-41_2025-101-22 - 22. Putni nalog 2.9.2025.pdf; Prilog St-41_2025-101-23 - 23. Putni nalog 7.10.2025.pdf; Prilog St-41_2025-101-24 - 24. Putni nalog 20.1.2026.pdf; Prilog St-41_2025-101-25 - 25. Putni nalog 5.5.2026.pdf; Prilog St-41_2025-101-26 - 26. Obveze prema radnicima po osnovi plaće.pdf; Prilog St-41_2025-101-27 - 27. Dokaz o trošku sudske pristojbe za upis promjena u sudski registar.pdf; Prilog St-41_2025-101-28 - 28. Dokaz o trošku ovjere potpisa za prijavu u sudski registar.pdf; Prilog St-41_2025-101-29 - 29. Rješenje o utvrđenju obveze naknade za uređenje voda.pdf; Prilog St-41_2025-101-30 - 30. Dokaz o obvezi za električnu energiju prema HEP Elektri.pdf; Prilog St-41_2025-101-31 - 31. Dokaz o obvezi za električnu energiju prema HEP ODS.pdf; Prilog St-41_2025-101-32 - 32. Financijski izvještaj za 2025. godinu.pdf; Prilog St-41_2025-101-33 - 33. Bruto bilanca.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/477e40f1-75b6-4ed3-8460-d625a7952125/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=41&amp;godina=2025</t>
   </si>
   <si>
     <t>St-80/2026</t>
   </si>
   <si>
     <t>Podnesak od 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Podnesak od 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog</t>
   </si>
   <si>
     <t>KRUŠKO d.o.o., PULA</t>
   </si>
   <si>
     <t>Medulinska cesta - Via Medolino 253, 52100 Pula, Hrvatska</t>
   </si>
   <si>
     <t>99990665109</t>
   </si>
   <si>
     <t>KRUŠKO d.o.o., PULA 99990665109</t>
   </si>
   <si>
     <t>19.05.2026. 13:09:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/346f636f-65d9-46b3-b985-26bb0ff8da8b</t>
   </si>
@@ -2657,51 +2756,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N92"/>
+  <dimension ref="A1:N95"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2757,208 +2856,208 @@
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="G3" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="F4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="H4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="I4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="L4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="M4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="N4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D5" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E5" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="F5" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="G5" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H5" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="I5" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="L5" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="M5" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="N5" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D6" t="s">
+        <v>60</v>
+      </c>
+      <c r="E6" t="s">
+        <v>51</v>
+      </c>
+      <c r="F6" t="s">
+        <v>52</v>
+      </c>
+      <c r="G6" t="s">
+        <v>53</v>
+      </c>
+      <c r="H6" t="s">
         <v>54</v>
       </c>
-      <c r="D6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N6" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>65</v>
       </c>
       <c r="D7" t="s">
         <v>66</v>
       </c>
       <c r="E7" t="s">
         <v>67</v>
       </c>
       <c r="F7" t="s">
         <v>68</v>
       </c>
       <c r="G7" t="s">
         <v>69</v>
       </c>
       <c r="H7" t="s">
@@ -3261,292 +3360,292 @@
       <c r="I14" t="s">
         <v>148</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>149</v>
       </c>
       <c r="L14" t="s">
         <v>150</v>
       </c>
       <c r="M14" t="s">
         <v>151</v>
       </c>
       <c r="N14" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="D15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E15" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="F15" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="G15" t="s">
-        <v>146</v>
+        <v>157</v>
       </c>
       <c r="H15" t="s">
-        <v>147</v>
+        <v>158</v>
       </c>
       <c r="I15" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="L15" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="M15" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="N15" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>142</v>
+        <v>164</v>
       </c>
       <c r="D16" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="E16" t="s">
-        <v>144</v>
+        <v>166</v>
       </c>
       <c r="F16" t="s">
-        <v>145</v>
+        <v>167</v>
       </c>
       <c r="G16" t="s">
-        <v>146</v>
+        <v>168</v>
       </c>
       <c r="H16" t="s">
-        <v>147</v>
+        <v>169</v>
       </c>
       <c r="I16" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="L16" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="M16" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="N16" t="s">
-        <v>152</v>
+        <v>174</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>142</v>
+        <v>175</v>
       </c>
       <c r="D17" t="s">
-        <v>153</v>
+        <v>176</v>
       </c>
       <c r="E17" t="s">
-        <v>144</v>
+        <v>177</v>
       </c>
       <c r="F17" t="s">
-        <v>145</v>
+        <v>178</v>
       </c>
       <c r="G17" t="s">
-        <v>146</v>
+        <v>179</v>
       </c>
       <c r="H17" t="s">
-        <v>147</v>
+        <v>180</v>
       </c>
       <c r="I17" t="s">
-        <v>161</v>
+        <v>181</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>162</v>
+        <v>182</v>
       </c>
       <c r="L17" t="s">
-        <v>156</v>
+        <v>183</v>
       </c>
       <c r="M17" t="s">
-        <v>163</v>
+        <v>184</v>
       </c>
       <c r="N17" t="s">
-        <v>152</v>
+        <v>185</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="D18" t="s">
-        <v>165</v>
+        <v>186</v>
       </c>
       <c r="E18" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="F18" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="G18" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="H18" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
       <c r="I18" t="s">
-        <v>170</v>
+        <v>187</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>171</v>
+        <v>188</v>
       </c>
       <c r="L18" t="s">
-        <v>172</v>
+        <v>189</v>
       </c>
       <c r="M18" t="s">
-        <v>173</v>
+        <v>190</v>
       </c>
       <c r="N18" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>175</v>
       </c>
       <c r="D19" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="E19" t="s">
         <v>177</v>
       </c>
       <c r="F19" t="s">
         <v>178</v>
       </c>
       <c r="G19" t="s">
         <v>179</v>
       </c>
       <c r="H19" t="s">
         <v>180</v>
       </c>
       <c r="I19" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="L19" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="M19" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="N19" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
+        <v>175</v>
+      </c>
+      <c r="D20" t="s">
         <v>186</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="F20" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="G20" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="H20" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="I20" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="L20" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="M20" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="N20" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>197</v>
       </c>
       <c r="D21" t="s">
         <v>198</v>
       </c>
       <c r="E21" t="s">
         <v>199</v>
       </c>
       <c r="F21" t="s">
         <v>200</v>
       </c>
       <c r="G21" t="s">
         <v>201</v>
       </c>
       <c r="H21" t="s">
@@ -3723,208 +3822,208 @@
       <c r="I25" t="s">
         <v>247</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
         <v>248</v>
       </c>
       <c r="L25" t="s">
         <v>249</v>
       </c>
       <c r="M25" t="s">
         <v>250</v>
       </c>
       <c r="N25" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>65</v>
+        <v>252</v>
       </c>
       <c r="D26" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E26" t="s">
-        <v>67</v>
+        <v>254</v>
       </c>
       <c r="F26" t="s">
-        <v>68</v>
+        <v>255</v>
       </c>
       <c r="G26" t="s">
-        <v>69</v>
+        <v>256</v>
       </c>
       <c r="H26" t="s">
-        <v>70</v>
+        <v>257</v>
       </c>
       <c r="I26" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="L26" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="M26" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="N26" t="s">
-        <v>75</v>
+        <v>262</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="D27" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="E27" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="F27" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G27" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="H27" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="I27" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="L27" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="M27" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="N27" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="D28" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="E28" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="F28" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="G28" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="H28" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="I28" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="L28" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="M28" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="N28" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>279</v>
+        <v>98</v>
       </c>
       <c r="D29" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="E29" t="s">
-        <v>281</v>
+        <v>100</v>
       </c>
       <c r="F29" t="s">
-        <v>282</v>
+        <v>101</v>
       </c>
       <c r="G29" t="s">
-        <v>283</v>
+        <v>102</v>
       </c>
       <c r="H29" t="s">
-        <v>284</v>
+        <v>103</v>
       </c>
       <c r="I29" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="L29" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="M29" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="N29" t="s">
-        <v>289</v>
+        <v>108</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>290</v>
       </c>
       <c r="D30" t="s">
         <v>291</v>
       </c>
       <c r="E30" t="s">
         <v>292</v>
       </c>
       <c r="F30" t="s">
         <v>293</v>
       </c>
       <c r="G30" t="s">
         <v>294</v>
       </c>
       <c r="H30" t="s">
@@ -4065,186 +4164,186 @@
       </c>
       <c r="L33" t="s">
         <v>331</v>
       </c>
       <c r="M33" t="s">
         <v>332</v>
       </c>
       <c r="N33" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>334</v>
       </c>
       <c r="D34" t="s">
         <v>335</v>
       </c>
       <c r="E34" t="s">
-        <v>122</v>
+        <v>336</v>
       </c>
       <c r="F34" t="s">
-        <v>123</v>
+        <v>337</v>
       </c>
       <c r="G34" t="s">
-        <v>124</v>
+        <v>338</v>
       </c>
       <c r="H34" t="s">
-        <v>125</v>
+        <v>339</v>
       </c>
       <c r="I34" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="L34" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="M34" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="N34" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="D35" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="E35" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="F35" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="G35" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="H35" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="I35" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="L35" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="M35" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="N35" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="D36" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E36" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F36" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="G36" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="H36" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="I36" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="L36" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="M36" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="N36" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="D37" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="E37" t="s">
-        <v>365</v>
+        <v>155</v>
       </c>
       <c r="F37" t="s">
-        <v>366</v>
+        <v>156</v>
       </c>
       <c r="G37" t="s">
-        <v>367</v>
+        <v>157</v>
       </c>
       <c r="H37" t="s">
-        <v>368</v>
+        <v>158</v>
       </c>
       <c r="I37" t="s">
         <v>369</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
         <v>370</v>
       </c>
       <c r="L37" t="s">
         <v>371</v>
       </c>
       <c r="M37" t="s">
         <v>372</v>
       </c>
       <c r="N37" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
@@ -4272,331 +4371,331 @@
       <c r="J38"/>
       <c r="K38" t="s">
         <v>381</v>
       </c>
       <c r="L38" t="s">
         <v>382</v>
       </c>
       <c r="M38" t="s">
         <v>383</v>
       </c>
       <c r="N38" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>385</v>
       </c>
       <c r="D39" t="s">
-        <v>375</v>
+        <v>386</v>
       </c>
       <c r="E39" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="F39" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="G39" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="H39" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="I39" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="L39" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="M39" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="N39" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D40" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E40" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F40" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="G40" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="H40" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="I40" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="L40" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="M40" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="N40" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D41" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="E41" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="F41" t="s">
-        <v>90</v>
+        <v>410</v>
       </c>
       <c r="G41" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="H41" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="I41" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="L41" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="M41" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="N41" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>341</v>
+        <v>418</v>
       </c>
       <c r="D42" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
       <c r="E42" t="s">
-        <v>343</v>
+        <v>419</v>
       </c>
       <c r="F42" t="s">
-        <v>344</v>
+        <v>420</v>
       </c>
       <c r="G42" t="s">
-        <v>345</v>
+        <v>421</v>
       </c>
       <c r="H42" t="s">
-        <v>346</v>
+        <v>422</v>
       </c>
       <c r="I42" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="L42" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="M42" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="N42" t="s">
-        <v>351</v>
+        <v>427</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="D43" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="E43" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="F43" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="G43" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
       <c r="H43" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
       <c r="I43" t="s">
-        <v>427</v>
+        <v>434</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
-        <v>428</v>
+        <v>435</v>
       </c>
       <c r="L43" t="s">
-        <v>429</v>
+        <v>436</v>
       </c>
       <c r="M43" t="s">
-        <v>430</v>
+        <v>437</v>
       </c>
       <c r="N43" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>432</v>
+        <v>439</v>
       </c>
       <c r="D44" t="s">
-        <v>433</v>
+        <v>440</v>
       </c>
       <c r="E44" t="s">
-        <v>434</v>
+        <v>441</v>
       </c>
       <c r="F44" t="s">
-        <v>435</v>
+        <v>123</v>
       </c>
       <c r="G44" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="H44" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="I44" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="L44" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="M44" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="N44" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>443</v>
+        <v>374</v>
       </c>
       <c r="D45" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="E45" t="s">
-        <v>445</v>
+        <v>376</v>
       </c>
       <c r="F45" t="s">
-        <v>446</v>
+        <v>377</v>
       </c>
       <c r="G45" t="s">
-        <v>447</v>
+        <v>378</v>
       </c>
       <c r="H45" t="s">
-        <v>448</v>
+        <v>379</v>
       </c>
       <c r="I45" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="L45" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="M45" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="N45" t="s">
-        <v>453</v>
+        <v>384</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
         <v>454</v>
       </c>
       <c r="D46" t="s">
         <v>455</v>
       </c>
       <c r="E46" t="s">
         <v>456</v>
       </c>
       <c r="F46" t="s">
         <v>457</v>
       </c>
       <c r="G46" t="s">
         <v>458</v>
       </c>
       <c r="H46" t="s">
@@ -4689,544 +4788,544 @@
       <c r="I48" t="s">
         <v>482</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
         <v>483</v>
       </c>
       <c r="L48" t="s">
         <v>484</v>
       </c>
       <c r="M48" t="s">
         <v>485</v>
       </c>
       <c r="N48" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>476</v>
+        <v>487</v>
       </c>
       <c r="D49" t="s">
-        <v>477</v>
+        <v>488</v>
       </c>
       <c r="E49" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="F49" t="s">
-        <v>479</v>
+        <v>490</v>
       </c>
       <c r="G49" t="s">
-        <v>480</v>
+        <v>491</v>
       </c>
       <c r="H49" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="I49" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="L49" t="s">
-        <v>484</v>
+        <v>495</v>
       </c>
       <c r="M49" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="N49" t="s">
-        <v>486</v>
+        <v>497</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>476</v>
+        <v>498</v>
       </c>
       <c r="D50" t="s">
-        <v>477</v>
+        <v>499</v>
       </c>
       <c r="E50" t="s">
-        <v>487</v>
+        <v>500</v>
       </c>
       <c r="F50" t="s">
-        <v>479</v>
+        <v>501</v>
       </c>
       <c r="G50" t="s">
-        <v>480</v>
+        <v>502</v>
       </c>
       <c r="H50" t="s">
-        <v>488</v>
+        <v>503</v>
       </c>
       <c r="I50" t="s">
-        <v>492</v>
+        <v>504</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
-        <v>493</v>
+        <v>505</v>
       </c>
       <c r="L50" t="s">
-        <v>484</v>
+        <v>506</v>
       </c>
       <c r="M50" t="s">
-        <v>494</v>
+        <v>507</v>
       </c>
       <c r="N50" t="s">
-        <v>486</v>
+        <v>508</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>341</v>
+        <v>509</v>
       </c>
       <c r="D51" t="s">
-        <v>495</v>
+        <v>510</v>
       </c>
       <c r="E51" t="s">
-        <v>343</v>
+        <v>511</v>
       </c>
       <c r="F51" t="s">
-        <v>344</v>
+        <v>512</v>
       </c>
       <c r="G51" t="s">
-        <v>345</v>
+        <v>513</v>
       </c>
       <c r="H51" t="s">
-        <v>346</v>
+        <v>514</v>
       </c>
       <c r="I51" t="s">
-        <v>496</v>
+        <v>515</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
-        <v>497</v>
+        <v>516</v>
       </c>
       <c r="L51" t="s">
-        <v>498</v>
+        <v>517</v>
       </c>
       <c r="M51" t="s">
-        <v>499</v>
+        <v>518</v>
       </c>
       <c r="N51" t="s">
-        <v>351</v>
+        <v>519</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>341</v>
+        <v>509</v>
       </c>
       <c r="D52" t="s">
-        <v>495</v>
+        <v>510</v>
       </c>
       <c r="E52" t="s">
-        <v>343</v>
+        <v>520</v>
       </c>
       <c r="F52" t="s">
-        <v>344</v>
+        <v>512</v>
       </c>
       <c r="G52" t="s">
-        <v>345</v>
+        <v>513</v>
       </c>
       <c r="H52" t="s">
-        <v>346</v>
+        <v>521</v>
       </c>
       <c r="I52" t="s">
-        <v>500</v>
+        <v>522</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
-        <v>501</v>
+        <v>523</v>
       </c>
       <c r="L52" t="s">
-        <v>498</v>
+        <v>517</v>
       </c>
       <c r="M52" t="s">
-        <v>502</v>
+        <v>524</v>
       </c>
       <c r="N52" t="s">
-        <v>351</v>
+        <v>519</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>341</v>
+        <v>509</v>
       </c>
       <c r="D53" t="s">
-        <v>495</v>
+        <v>510</v>
       </c>
       <c r="E53" t="s">
-        <v>343</v>
+        <v>520</v>
       </c>
       <c r="F53" t="s">
-        <v>344</v>
+        <v>512</v>
       </c>
       <c r="G53" t="s">
-        <v>345</v>
+        <v>513</v>
       </c>
       <c r="H53" t="s">
-        <v>346</v>
+        <v>521</v>
       </c>
       <c r="I53" t="s">
-        <v>503</v>
+        <v>525</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
-        <v>504</v>
+        <v>526</v>
       </c>
       <c r="L53" t="s">
-        <v>498</v>
+        <v>517</v>
       </c>
       <c r="M53" t="s">
-        <v>505</v>
+        <v>527</v>
       </c>
       <c r="N53" t="s">
-        <v>351</v>
+        <v>519</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>506</v>
+        <v>374</v>
       </c>
       <c r="D54" t="s">
-        <v>507</v>
+        <v>528</v>
       </c>
       <c r="E54" t="s">
-        <v>508</v>
+        <v>376</v>
       </c>
       <c r="F54" t="s">
-        <v>509</v>
+        <v>377</v>
       </c>
       <c r="G54" t="s">
-        <v>510</v>
+        <v>378</v>
       </c>
       <c r="H54" t="s">
-        <v>511</v>
+        <v>379</v>
       </c>
       <c r="I54" t="s">
-        <v>512</v>
+        <v>529</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
-        <v>513</v>
+        <v>530</v>
       </c>
       <c r="L54" t="s">
-        <v>514</v>
+        <v>531</v>
       </c>
       <c r="M54" t="s">
-        <v>515</v>
+        <v>532</v>
       </c>
       <c r="N54" t="s">
-        <v>516</v>
+        <v>384</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>421</v>
+        <v>374</v>
       </c>
       <c r="D55" t="s">
-        <v>517</v>
+        <v>528</v>
       </c>
       <c r="E55" t="s">
-        <v>423</v>
+        <v>376</v>
       </c>
       <c r="F55" t="s">
-        <v>424</v>
+        <v>377</v>
       </c>
       <c r="G55" t="s">
-        <v>425</v>
+        <v>378</v>
       </c>
       <c r="H55" t="s">
-        <v>426</v>
+        <v>379</v>
       </c>
       <c r="I55" t="s">
-        <v>518</v>
+        <v>533</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
-        <v>519</v>
+        <v>534</v>
       </c>
       <c r="L55" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="M55" t="s">
-        <v>521</v>
+        <v>535</v>
       </c>
       <c r="N55" t="s">
-        <v>431</v>
+        <v>384</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>432</v>
+        <v>374</v>
       </c>
       <c r="D56" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E56" t="s">
-        <v>434</v>
+        <v>376</v>
       </c>
       <c r="F56" t="s">
-        <v>435</v>
+        <v>377</v>
       </c>
       <c r="G56" t="s">
-        <v>436</v>
+        <v>378</v>
       </c>
       <c r="H56" t="s">
-        <v>437</v>
+        <v>379</v>
       </c>
       <c r="I56" t="s">
-        <v>523</v>
+        <v>536</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>524</v>
+        <v>537</v>
       </c>
       <c r="L56" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="M56" t="s">
-        <v>526</v>
+        <v>538</v>
       </c>
       <c r="N56" t="s">
-        <v>442</v>
+        <v>384</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>341</v>
+        <v>539</v>
       </c>
       <c r="D57" t="s">
-        <v>527</v>
+        <v>540</v>
       </c>
       <c r="E57" t="s">
-        <v>343</v>
+        <v>541</v>
       </c>
       <c r="F57" t="s">
-        <v>344</v>
+        <v>542</v>
       </c>
       <c r="G57" t="s">
-        <v>345</v>
+        <v>543</v>
       </c>
       <c r="H57" t="s">
-        <v>346</v>
+        <v>544</v>
       </c>
       <c r="I57" t="s">
-        <v>528</v>
+        <v>545</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>529</v>
+        <v>546</v>
       </c>
       <c r="L57" t="s">
-        <v>530</v>
+        <v>547</v>
       </c>
       <c r="M57" t="s">
-        <v>531</v>
+        <v>548</v>
       </c>
       <c r="N57" t="s">
-        <v>351</v>
+        <v>549</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>532</v>
+        <v>454</v>
       </c>
       <c r="D58" t="s">
-        <v>533</v>
+        <v>550</v>
       </c>
       <c r="E58" t="s">
-        <v>534</v>
+        <v>456</v>
       </c>
       <c r="F58" t="s">
-        <v>535</v>
+        <v>457</v>
       </c>
       <c r="G58" t="s">
-        <v>536</v>
+        <v>458</v>
       </c>
       <c r="H58" t="s">
-        <v>537</v>
+        <v>459</v>
       </c>
       <c r="I58" t="s">
-        <v>538</v>
+        <v>551</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>539</v>
+        <v>552</v>
       </c>
       <c r="L58" t="s">
-        <v>540</v>
+        <v>553</v>
       </c>
       <c r="M58" t="s">
-        <v>541</v>
+        <v>554</v>
       </c>
       <c r="N58" t="s">
-        <v>542</v>
+        <v>464</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>543</v>
+        <v>465</v>
       </c>
       <c r="D59" t="s">
-        <v>544</v>
+        <v>555</v>
       </c>
       <c r="E59" t="s">
-        <v>545</v>
+        <v>467</v>
       </c>
       <c r="F59" t="s">
-        <v>546</v>
+        <v>468</v>
       </c>
       <c r="G59" t="s">
-        <v>547</v>
+        <v>469</v>
       </c>
       <c r="H59" t="s">
-        <v>548</v>
+        <v>470</v>
       </c>
       <c r="I59" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
       <c r="L59" t="s">
-        <v>551</v>
+        <v>558</v>
       </c>
       <c r="M59" t="s">
-        <v>552</v>
+        <v>559</v>
       </c>
       <c r="N59" t="s">
-        <v>553</v>
+        <v>475</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>554</v>
+        <v>374</v>
       </c>
       <c r="D60" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="E60" t="s">
-        <v>556</v>
+        <v>376</v>
       </c>
       <c r="F60" t="s">
-        <v>557</v>
+        <v>377</v>
       </c>
       <c r="G60" t="s">
-        <v>558</v>
+        <v>378</v>
       </c>
       <c r="H60" t="s">
-        <v>559</v>
+        <v>379</v>
       </c>
       <c r="I60" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="L60" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="M60" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="N60" t="s">
-        <v>564</v>
+        <v>384</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
         <v>565</v>
       </c>
       <c r="D61" t="s">
         <v>566</v>
       </c>
       <c r="E61" t="s">
         <v>567</v>
       </c>
       <c r="F61" t="s">
         <v>568</v>
       </c>
       <c r="G61" t="s">
         <v>569</v>
       </c>
       <c r="H61" t="s">
@@ -5319,516 +5418,516 @@
       <c r="I63" t="s">
         <v>593</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
         <v>594</v>
       </c>
       <c r="L63" t="s">
         <v>595</v>
       </c>
       <c r="M63" t="s">
         <v>596</v>
       </c>
       <c r="N63" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>506</v>
+        <v>598</v>
       </c>
       <c r="D64" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E64" t="s">
-        <v>508</v>
+        <v>600</v>
       </c>
       <c r="F64" t="s">
-        <v>509</v>
+        <v>601</v>
       </c>
       <c r="G64" t="s">
-        <v>510</v>
+        <v>602</v>
       </c>
       <c r="H64" t="s">
-        <v>511</v>
+        <v>603</v>
       </c>
       <c r="I64" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="L64" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="M64" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="N64" t="s">
-        <v>516</v>
+        <v>608</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="D65" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="E65" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="F65" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="G65" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="H65" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="I65" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="L65" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="M65" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="N65" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>506</v>
+        <v>620</v>
       </c>
       <c r="D66" t="s">
-        <v>614</v>
+        <v>621</v>
       </c>
       <c r="E66" t="s">
-        <v>508</v>
+        <v>622</v>
       </c>
       <c r="F66" t="s">
-        <v>509</v>
+        <v>623</v>
       </c>
       <c r="G66" t="s">
-        <v>510</v>
+        <v>624</v>
       </c>
       <c r="H66" t="s">
-        <v>615</v>
+        <v>625</v>
       </c>
       <c r="I66" t="s">
-        <v>616</v>
+        <v>626</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>617</v>
+        <v>627</v>
       </c>
       <c r="L66" t="s">
-        <v>618</v>
+        <v>628</v>
       </c>
       <c r="M66" t="s">
-        <v>619</v>
+        <v>629</v>
       </c>
       <c r="N66" t="s">
-        <v>516</v>
+        <v>630</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>506</v>
+        <v>539</v>
       </c>
       <c r="D67" t="s">
-        <v>620</v>
+        <v>631</v>
       </c>
       <c r="E67" t="s">
-        <v>508</v>
+        <v>541</v>
       </c>
       <c r="F67" t="s">
-        <v>509</v>
+        <v>542</v>
       </c>
       <c r="G67" t="s">
-        <v>510</v>
+        <v>543</v>
       </c>
       <c r="H67" t="s">
-        <v>511</v>
+        <v>544</v>
       </c>
       <c r="I67" t="s">
-        <v>621</v>
+        <v>632</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>622</v>
+        <v>633</v>
       </c>
       <c r="L67" t="s">
-        <v>623</v>
+        <v>634</v>
       </c>
       <c r="M67" t="s">
-        <v>624</v>
+        <v>635</v>
       </c>
       <c r="N67" t="s">
-        <v>516</v>
+        <v>549</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>175</v>
+        <v>636</v>
       </c>
       <c r="D68" t="s">
-        <v>625</v>
+        <v>637</v>
       </c>
       <c r="E68" t="s">
-        <v>626</v>
+        <v>638</v>
       </c>
       <c r="F68" t="s">
-        <v>509</v>
+        <v>639</v>
       </c>
       <c r="G68" t="s">
-        <v>627</v>
+        <v>640</v>
       </c>
       <c r="H68" t="s">
-        <v>628</v>
+        <v>641</v>
       </c>
       <c r="I68" t="s">
-        <v>629</v>
+        <v>642</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>630</v>
+        <v>643</v>
       </c>
       <c r="L68" t="s">
-        <v>631</v>
+        <v>644</v>
       </c>
       <c r="M68" t="s">
-        <v>632</v>
+        <v>645</v>
       </c>
       <c r="N68" t="s">
-        <v>185</v>
+        <v>646</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>587</v>
+        <v>539</v>
       </c>
       <c r="D69" t="s">
-        <v>633</v>
+        <v>647</v>
       </c>
       <c r="E69" t="s">
-        <v>589</v>
+        <v>541</v>
       </c>
       <c r="F69" t="s">
-        <v>590</v>
+        <v>542</v>
       </c>
       <c r="G69" t="s">
-        <v>591</v>
+        <v>543</v>
       </c>
       <c r="H69" t="s">
-        <v>592</v>
+        <v>648</v>
       </c>
       <c r="I69" t="s">
-        <v>634</v>
+        <v>649</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>635</v>
+        <v>650</v>
       </c>
       <c r="L69" t="s">
-        <v>636</v>
+        <v>651</v>
       </c>
       <c r="M69" t="s">
-        <v>637</v>
+        <v>652</v>
       </c>
       <c r="N69" t="s">
-        <v>597</v>
+        <v>549</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>506</v>
+        <v>539</v>
       </c>
       <c r="D70" t="s">
-        <v>638</v>
+        <v>653</v>
       </c>
       <c r="E70" t="s">
-        <v>508</v>
+        <v>541</v>
       </c>
       <c r="F70" t="s">
-        <v>509</v>
+        <v>542</v>
       </c>
       <c r="G70" t="s">
-        <v>510</v>
+        <v>543</v>
       </c>
       <c r="H70" t="s">
-        <v>511</v>
+        <v>544</v>
       </c>
       <c r="I70" t="s">
-        <v>639</v>
+        <v>654</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>640</v>
+        <v>655</v>
       </c>
       <c r="L70" t="s">
-        <v>641</v>
+        <v>656</v>
       </c>
       <c r="M70" t="s">
-        <v>642</v>
+        <v>657</v>
       </c>
       <c r="N70" t="s">
-        <v>516</v>
+        <v>549</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>643</v>
+        <v>208</v>
       </c>
       <c r="D71" t="s">
-        <v>644</v>
+        <v>658</v>
       </c>
       <c r="E71" t="s">
-        <v>645</v>
+        <v>659</v>
       </c>
       <c r="F71" t="s">
-        <v>646</v>
+        <v>542</v>
       </c>
       <c r="G71" t="s">
-        <v>647</v>
+        <v>660</v>
       </c>
       <c r="H71" t="s">
-        <v>648</v>
+        <v>661</v>
       </c>
       <c r="I71" t="s">
-        <v>649</v>
+        <v>662</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>650</v>
+        <v>663</v>
       </c>
       <c r="L71" t="s">
-        <v>651</v>
+        <v>664</v>
       </c>
       <c r="M71" t="s">
-        <v>652</v>
+        <v>665</v>
       </c>
       <c r="N71" t="s">
-        <v>653</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>654</v>
+        <v>620</v>
       </c>
       <c r="D72" t="s">
-        <v>644</v>
+        <v>666</v>
       </c>
       <c r="E72" t="s">
-        <v>655</v>
+        <v>622</v>
       </c>
       <c r="F72" t="s">
-        <v>656</v>
+        <v>623</v>
       </c>
       <c r="G72" t="s">
-        <v>657</v>
+        <v>624</v>
       </c>
       <c r="H72" t="s">
-        <v>658</v>
+        <v>625</v>
       </c>
       <c r="I72" t="s">
-        <v>659</v>
+        <v>667</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>660</v>
+        <v>668</v>
       </c>
       <c r="L72" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
       <c r="M72" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="N72" t="s">
-        <v>663</v>
+        <v>630</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>664</v>
+        <v>539</v>
       </c>
       <c r="D73" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="E73" t="s">
-        <v>666</v>
+        <v>541</v>
       </c>
       <c r="F73" t="s">
-        <v>667</v>
+        <v>542</v>
       </c>
       <c r="G73" t="s">
-        <v>668</v>
+        <v>543</v>
       </c>
       <c r="H73" t="s">
-        <v>669</v>
+        <v>544</v>
       </c>
       <c r="I73" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="L73" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="M73" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="N73" t="s">
-        <v>674</v>
+        <v>549</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="D74" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E74" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F74" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="G74" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="H74" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="I74" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="L74" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="M74" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="N74" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D75" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
       <c r="E75" t="s">
         <v>688</v>
       </c>
       <c r="F75" t="s">
         <v>689</v>
       </c>
       <c r="G75" t="s">
         <v>690</v>
       </c>
       <c r="H75" t="s">
         <v>691</v>
       </c>
       <c r="I75" t="s">
         <v>692</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
         <v>693</v>
       </c>
       <c r="L75" t="s">
         <v>694</v>
       </c>
       <c r="M75" t="s">
         <v>695</v>
@@ -5991,250 +6090,250 @@
       <c r="I79" t="s">
         <v>736</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
         <v>737</v>
       </c>
       <c r="L79" t="s">
         <v>738</v>
       </c>
       <c r="M79" t="s">
         <v>739</v>
       </c>
       <c r="N79" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>654</v>
+        <v>741</v>
       </c>
       <c r="D80" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="E80" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F80" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="G80" t="s">
-        <v>657</v>
+        <v>745</v>
       </c>
       <c r="H80" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="I80" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="L80" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="M80" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="N80" t="s">
-        <v>663</v>
+        <v>751</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>654</v>
+        <v>752</v>
       </c>
       <c r="D81" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="E81" t="s">
-        <v>742</v>
+        <v>754</v>
       </c>
       <c r="F81" t="s">
-        <v>743</v>
+        <v>755</v>
       </c>
       <c r="G81" t="s">
-        <v>657</v>
+        <v>756</v>
       </c>
       <c r="H81" t="s">
-        <v>744</v>
+        <v>757</v>
       </c>
       <c r="I81" t="s">
-        <v>750</v>
+        <v>758</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>751</v>
+        <v>759</v>
       </c>
       <c r="L81" t="s">
-        <v>752</v>
+        <v>760</v>
       </c>
       <c r="M81" t="s">
-        <v>753</v>
+        <v>761</v>
       </c>
       <c r="N81" t="s">
-        <v>663</v>
+        <v>762</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>754</v>
+        <v>763</v>
       </c>
       <c r="D82" t="s">
-        <v>755</v>
+        <v>764</v>
       </c>
       <c r="E82" t="s">
-        <v>756</v>
+        <v>765</v>
       </c>
       <c r="F82" t="s">
-        <v>757</v>
+        <v>766</v>
       </c>
       <c r="G82" t="s">
-        <v>758</v>
+        <v>767</v>
       </c>
       <c r="H82" t="s">
-        <v>759</v>
+        <v>768</v>
       </c>
       <c r="I82" t="s">
-        <v>760</v>
+        <v>769</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
-        <v>761</v>
+        <v>770</v>
       </c>
       <c r="L82" t="s">
-        <v>762</v>
+        <v>771</v>
       </c>
       <c r="M82" t="s">
-        <v>763</v>
+        <v>772</v>
       </c>
       <c r="N82" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>765</v>
+        <v>687</v>
       </c>
       <c r="D83" t="s">
-        <v>766</v>
+        <v>774</v>
       </c>
       <c r="E83" t="s">
-        <v>767</v>
+        <v>775</v>
       </c>
       <c r="F83" t="s">
-        <v>768</v>
+        <v>776</v>
       </c>
       <c r="G83" t="s">
-        <v>769</v>
+        <v>690</v>
       </c>
       <c r="H83" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="I83" t="s">
-        <v>771</v>
+        <v>778</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="L83" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="M83" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="N83" t="s">
-        <v>775</v>
+        <v>696</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
+        <v>687</v>
+      </c>
+      <c r="D84" t="s">
+        <v>782</v>
+      </c>
+      <c r="E84" t="s">
+        <v>775</v>
+      </c>
+      <c r="F84" t="s">
         <v>776</v>
       </c>
-      <c r="D84" t="s">
+      <c r="G84" t="s">
+        <v>690</v>
+      </c>
+      <c r="H84" t="s">
         <v>777</v>
       </c>
-      <c r="E84" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I84" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="L84" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="M84" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="N84" t="s">
-        <v>786</v>
+        <v>696</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
         <v>787</v>
       </c>
       <c r="D85" t="s">
         <v>788</v>
       </c>
       <c r="E85" t="s">
         <v>789</v>
       </c>
       <c r="F85" t="s">
         <v>790</v>
       </c>
       <c r="G85" t="s">
         <v>791</v>
       </c>
       <c r="H85" t="s">
@@ -6441,120 +6540,246 @@
       <c r="E90" t="s">
         <v>844</v>
       </c>
       <c r="F90" t="s">
         <v>845</v>
       </c>
       <c r="G90" t="s">
         <v>846</v>
       </c>
       <c r="H90" t="s">
         <v>847</v>
       </c>
       <c r="I90" t="s">
         <v>848</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
         <v>849</v>
       </c>
       <c r="L90" t="s">
         <v>850</v>
       </c>
       <c r="M90" t="s">
         <v>851</v>
       </c>
-      <c r="N90"/>
+      <c r="N90" t="s">
+        <v>852</v>
+      </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D91" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="E91" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F91" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="G91" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="H91" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="I91" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="L91" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="M91" t="s">
-        <v>861</v>
-[...1 lines deleted...]
-      <c r="N91"/>
+        <v>862</v>
+      </c>
+      <c r="N91" t="s">
+        <v>863</v>
+      </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>842</v>
+        <v>864</v>
       </c>
       <c r="D92" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="E92" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-      <c r="G92"/>
+        <v>866</v>
+      </c>
+      <c r="F92" t="s">
+        <v>867</v>
+      </c>
+      <c r="G92" t="s">
+        <v>868</v>
+      </c>
       <c r="H92" t="s">
-        <v>863</v>
+        <v>869</v>
       </c>
       <c r="I92" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
-        <v>865</v>
+        <v>871</v>
       </c>
       <c r="L92" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="M92" t="s">
-        <v>867</v>
-[...1 lines deleted...]
-      <c r="N92"/>
+        <v>873</v>
+      </c>
+      <c r="N92" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>14</v>
+      </c>
+      <c r="B93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C93" t="s">
+        <v>875</v>
+      </c>
+      <c r="D93" t="s">
+        <v>876</v>
+      </c>
+      <c r="E93" t="s">
+        <v>877</v>
+      </c>
+      <c r="F93" t="s">
+        <v>878</v>
+      </c>
+      <c r="G93" t="s">
+        <v>879</v>
+      </c>
+      <c r="H93" t="s">
+        <v>880</v>
+      </c>
+      <c r="I93" t="s">
+        <v>881</v>
+      </c>
+      <c r="J93"/>
+      <c r="K93" t="s">
+        <v>882</v>
+      </c>
+      <c r="L93" t="s">
+        <v>883</v>
+      </c>
+      <c r="M93" t="s">
+        <v>884</v>
+      </c>
+      <c r="N93"/>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>14</v>
+      </c>
+      <c r="B94" t="s">
+        <v>15</v>
+      </c>
+      <c r="C94" t="s">
+        <v>885</v>
+      </c>
+      <c r="D94" t="s">
+        <v>886</v>
+      </c>
+      <c r="E94" t="s">
+        <v>887</v>
+      </c>
+      <c r="F94" t="s">
+        <v>888</v>
+      </c>
+      <c r="G94" t="s">
+        <v>889</v>
+      </c>
+      <c r="H94" t="s">
+        <v>890</v>
+      </c>
+      <c r="I94" t="s">
+        <v>891</v>
+      </c>
+      <c r="J94"/>
+      <c r="K94" t="s">
+        <v>892</v>
+      </c>
+      <c r="L94" t="s">
+        <v>893</v>
+      </c>
+      <c r="M94" t="s">
+        <v>894</v>
+      </c>
+      <c r="N94"/>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>14</v>
+      </c>
+      <c r="B95" t="s">
+        <v>15</v>
+      </c>
+      <c r="C95" t="s">
+        <v>875</v>
+      </c>
+      <c r="D95" t="s">
+        <v>895</v>
+      </c>
+      <c r="E95" t="s">
+        <v>896</v>
+      </c>
+      <c r="F95"/>
+      <c r="G95"/>
+      <c r="H95" t="s">
+        <v>896</v>
+      </c>
+      <c r="I95" t="s">
+        <v>897</v>
+      </c>
+      <c r="J95"/>
+      <c r="K95" t="s">
+        <v>898</v>
+      </c>
+      <c r="L95" t="s">
+        <v>899</v>
+      </c>
+      <c r="M95" t="s">
+        <v>900</v>
+      </c>
+      <c r="N95"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>