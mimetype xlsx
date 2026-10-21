--- v1 (2026-08-13)
+++ v2 (2026-10-21)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1231" uniqueCount="901">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1244" uniqueCount="912">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
+  </si>
+  <si>
+    <t>St-347/2026</t>
+  </si>
+  <si>
+    <t>Prijedlog od 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.; Prilog</t>
+  </si>
+  <si>
+    <t>Develop Dynamic d.o.o. Pula</t>
+  </si>
+  <si>
+    <t>Piranesijev prilaz - Via Gianbattista Piranesi 30, 52100 Pula, Hrvatska</t>
+  </si>
+  <si>
+    <t>46460187349</t>
+  </si>
+  <si>
+    <t>Develop Dynamic d.o.o. Pula 46460187349</t>
+  </si>
+  <si>
+    <t>18.09.2026. 08:35:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/119721be-6ccc-4a0e-a2bd-30f8295e7578</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-347_2026-1-1 - 001.3. Punomoć - IF.pdf; Prilog St-347_2026-1-2 - 001.4. Potvrda FINA 15.09.2026..pdf; Prilog St-347_2026-1-3 - 001.5. Prometna dozvola.pdf; Prilog St-347_2026-1-4 - 001.6. Računi kupaca - otvoreni.pdf; Prilog St-347_2026-1-5 - 001.7. Potvrda o stanju na računu 03.09.2026..pdf; Prilog St-347_2026-1-6 - 001.8. Računi dobavljača - otvoreni.pdf; Prilog St-347_2026-1-7 - 001.9. Računi dobavljača (PPO i dobra EU).pdf; Prilog St-347_2026-1-8 - 001.10. Bruto bilanca 31.12.2025..pdf; Prilog St-347_2026-1-9 - 001.11. Bruto bilanca 31.08.2026..pdf; Prilog St-347_2026-1-10 - 001.12. Prijedlog za ovrhu OLEO DORATO.pdf; Prilog St-347_2026-1-11 - 001.13. Prijedlog za ovrhu MUNIDAKOMERC.pdf; Prilog St-347_2026-1-12 - 001.14. Prijedlog za ovrhu ISTRA BETON.pdf; Prilog St-347_2026-1-13 - 001.15. Prijedlog za ovrhu BAČAC ISKOPI d.o.o..pdf; Prilog St-347_2026-1-14 - 001.16. Prijedlog za ovrhu INTERIOR N. j.d.o.o..pdf; Prilog St-347_2026-1-15 - 001.17. Prijedlog za ovrhu BETON TOMIŠIĆ d.o.o..pdf; Prilog St-347_2026-1-16 - 001.18. Prijedlog za ovrhu TEH IN ISTRA d.o.o..pdf; Prilog St-347_2026-1-17 - 001.19. Prijedlog za ovrhu AUTO SERVIS VIŠKOVIĆ.pdf; Prilog St-347_2026-1-18 - 001.20. Prijedlog za ovrhu AUTO STAKLA ISTRA d.o.o..pdf; Prilog St-347_2026-1-19 - 001.21. Prijedlog za ovrhu MC PLUS d.o.o..pdf; Prilog St-347_2026-1-20 - 001.22. Prijedlog za ovrhu PULA PARKING d.o.o..pdf; Prilog St-347_2026-1-21 - 001.23. Izjava o broju zaposlenih.pdf; Prilog St-347_2026-1-22 - 001.24. Potvrda o uplati.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/119721be-6ccc-4a0e-a2bd-30f8295e7578/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=347&amp;godina=2026</t>
   </si>
   <si>
     <t>St-212/2026</t>
   </si>
   <si>
     <t>Podnesak od 14.07.2026.; Podnesak od 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog</t>
   </si>
   <si>
     <t>ZIGANTE VINOGRADI d.o.o. u stečaju, KOSTANJICA</t>
   </si>
   <si>
     <t>Sveti Stjepan - San Stefano 57, 52429 Kostanjica, Hrvatska</t>
   </si>
   <si>
     <t>48001223132</t>
   </si>
   <si>
     <t>ZIGANTE VINOGRADI d.o.o. u stečaju, KOSTANJICA 48001223132</t>
   </si>
   <si>
     <t>20.07.2026. 09:59:00</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f25c31e1-f113-4283-9a21-ef03e9a78420</t>
   </si>
@@ -2756,51 +2789,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N95"/>
+  <dimension ref="A1:N96"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2982,124 +3015,124 @@
       <c r="I5" t="s">
         <v>55</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>56</v>
       </c>
       <c r="L5" t="s">
         <v>57</v>
       </c>
       <c r="M5" t="s">
         <v>58</v>
       </c>
       <c r="N5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="D6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E6" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="F6" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="G6" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="H6" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="I6" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L6" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M6" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="N6" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E7" t="s">
+        <v>62</v>
+      </c>
+      <c r="F7" t="s">
+        <v>63</v>
+      </c>
+      <c r="G7" t="s">
+        <v>64</v>
+      </c>
+      <c r="H7" t="s">
         <v>65</v>
       </c>
-      <c r="D7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N7" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>76</v>
       </c>
       <c r="D8" t="s">
         <v>77</v>
       </c>
       <c r="E8" t="s">
         <v>78</v>
       </c>
       <c r="F8" t="s">
         <v>79</v>
       </c>
       <c r="G8" t="s">
         <v>80</v>
       </c>
       <c r="H8" t="s">
@@ -3486,208 +3519,208 @@
       <c r="I17" t="s">
         <v>181</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
         <v>182</v>
       </c>
       <c r="L17" t="s">
         <v>183</v>
       </c>
       <c r="M17" t="s">
         <v>184</v>
       </c>
       <c r="N17" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="D18" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E18" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="F18" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
       <c r="G18" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="H18" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="I18" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="L18" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="M18" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="N18" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="D19" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="E19" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="F19" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
       <c r="G19" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="H19" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="I19" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="L19" t="s">
-        <v>189</v>
+        <v>200</v>
       </c>
       <c r="M19" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="N19" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="D20" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="E20" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="F20" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
       <c r="G20" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="H20" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="I20" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="L20" t="s">
-        <v>189</v>
+        <v>200</v>
       </c>
       <c r="M20" t="s">
+        <v>204</v>
+      </c>
+      <c r="N20" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
+        <v>186</v>
+      </c>
+      <c r="D21" t="s">
         <v>197</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="F21" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
       <c r="G21" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="H21" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="I21" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="L21" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="M21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="N21" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>208</v>
       </c>
       <c r="D22" t="s">
         <v>209</v>
       </c>
       <c r="E22" t="s">
         <v>210</v>
       </c>
       <c r="F22" t="s">
         <v>211</v>
       </c>
       <c r="G22" t="s">
         <v>212</v>
       </c>
       <c r="H22" t="s">
@@ -3948,124 +3981,124 @@
       <c r="I28" t="s">
         <v>280</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
         <v>281</v>
       </c>
       <c r="L28" t="s">
         <v>282</v>
       </c>
       <c r="M28" t="s">
         <v>283</v>
       </c>
       <c r="N28" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>98</v>
+        <v>285</v>
       </c>
       <c r="D29" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E29" t="s">
-        <v>100</v>
+        <v>287</v>
       </c>
       <c r="F29" t="s">
-        <v>101</v>
+        <v>288</v>
       </c>
       <c r="G29" t="s">
-        <v>102</v>
+        <v>289</v>
       </c>
       <c r="H29" t="s">
-        <v>103</v>
+        <v>290</v>
       </c>
       <c r="I29" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="L29" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="M29" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="N29" t="s">
-        <v>108</v>
+        <v>295</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>290</v>
+        <v>109</v>
       </c>
       <c r="D30" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="E30" t="s">
-        <v>292</v>
+        <v>111</v>
       </c>
       <c r="F30" t="s">
-        <v>293</v>
+        <v>112</v>
       </c>
       <c r="G30" t="s">
-        <v>294</v>
+        <v>113</v>
       </c>
       <c r="H30" t="s">
-        <v>295</v>
+        <v>114</v>
       </c>
       <c r="I30" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="L30" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="M30" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="N30" t="s">
-        <v>300</v>
+        <v>119</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>301</v>
       </c>
       <c r="D31" t="s">
         <v>302</v>
       </c>
       <c r="E31" t="s">
         <v>303</v>
       </c>
       <c r="F31" t="s">
         <v>304</v>
       </c>
       <c r="G31" t="s">
         <v>305</v>
       </c>
       <c r="H31" t="s">
@@ -4290,102 +4323,102 @@
       </c>
       <c r="L36" t="s">
         <v>364</v>
       </c>
       <c r="M36" t="s">
         <v>365</v>
       </c>
       <c r="N36" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
         <v>367</v>
       </c>
       <c r="D37" t="s">
         <v>368</v>
       </c>
       <c r="E37" t="s">
-        <v>155</v>
+        <v>369</v>
       </c>
       <c r="F37" t="s">
-        <v>156</v>
+        <v>370</v>
       </c>
       <c r="G37" t="s">
-        <v>157</v>
+        <v>371</v>
       </c>
       <c r="H37" t="s">
-        <v>158</v>
+        <v>372</v>
       </c>
       <c r="I37" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="L37" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="M37" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="N37" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="D38" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="E38" t="s">
-        <v>376</v>
+        <v>166</v>
       </c>
       <c r="F38" t="s">
-        <v>377</v>
+        <v>167</v>
       </c>
       <c r="G38" t="s">
-        <v>378</v>
+        <v>168</v>
       </c>
       <c r="H38" t="s">
-        <v>379</v>
+        <v>169</v>
       </c>
       <c r="I38" t="s">
         <v>380</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
         <v>381</v>
       </c>
       <c r="L38" t="s">
         <v>382</v>
       </c>
       <c r="M38" t="s">
         <v>383</v>
       </c>
       <c r="N38" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
@@ -4497,247 +4530,247 @@
       <c r="J41"/>
       <c r="K41" t="s">
         <v>414</v>
       </c>
       <c r="L41" t="s">
         <v>415</v>
       </c>
       <c r="M41" t="s">
         <v>416</v>
       </c>
       <c r="N41" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
         <v>418</v>
       </c>
       <c r="D42" t="s">
-        <v>408</v>
+        <v>419</v>
       </c>
       <c r="E42" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="F42" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="G42" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="H42" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="I42" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="L42" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="M42" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="N42" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D43" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
       <c r="E43" t="s">
         <v>430</v>
       </c>
       <c r="F43" t="s">
         <v>431</v>
       </c>
       <c r="G43" t="s">
         <v>432</v>
       </c>
       <c r="H43" t="s">
         <v>433</v>
       </c>
       <c r="I43" t="s">
         <v>434</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
         <v>435</v>
       </c>
       <c r="L43" t="s">
         <v>436</v>
       </c>
       <c r="M43" t="s">
         <v>437</v>
       </c>
       <c r="N43" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
         <v>439</v>
       </c>
       <c r="D44" t="s">
         <v>440</v>
       </c>
       <c r="E44" t="s">
         <v>441</v>
       </c>
       <c r="F44" t="s">
-        <v>123</v>
+        <v>442</v>
       </c>
       <c r="G44" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="H44" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="I44" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="L44" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="M44" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="N44" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>374</v>
+        <v>450</v>
       </c>
       <c r="D45" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="E45" t="s">
-        <v>376</v>
+        <v>452</v>
       </c>
       <c r="F45" t="s">
-        <v>377</v>
+        <v>134</v>
       </c>
       <c r="G45" t="s">
-        <v>378</v>
+        <v>453</v>
       </c>
       <c r="H45" t="s">
-        <v>379</v>
+        <v>454</v>
       </c>
       <c r="I45" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="L45" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="M45" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="N45" t="s">
-        <v>384</v>
+        <v>459</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>454</v>
+        <v>385</v>
       </c>
       <c r="D46" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="E46" t="s">
-        <v>456</v>
+        <v>387</v>
       </c>
       <c r="F46" t="s">
-        <v>457</v>
+        <v>388</v>
       </c>
       <c r="G46" t="s">
-        <v>458</v>
+        <v>389</v>
       </c>
       <c r="H46" t="s">
-        <v>459</v>
+        <v>390</v>
       </c>
       <c r="I46" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="L46" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="M46" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="N46" t="s">
-        <v>464</v>
+        <v>395</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
         <v>465</v>
       </c>
       <c r="D47" t="s">
         <v>466</v>
       </c>
       <c r="E47" t="s">
         <v>467</v>
       </c>
       <c r="F47" t="s">
         <v>468</v>
       </c>
       <c r="G47" t="s">
         <v>469</v>
       </c>
       <c r="H47" t="s">
@@ -4914,460 +4947,460 @@
       <c r="I51" t="s">
         <v>515</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
         <v>516</v>
       </c>
       <c r="L51" t="s">
         <v>517</v>
       </c>
       <c r="M51" t="s">
         <v>518</v>
       </c>
       <c r="N51" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>509</v>
+        <v>520</v>
       </c>
       <c r="D52" t="s">
-        <v>510</v>
+        <v>521</v>
       </c>
       <c r="E52" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="F52" t="s">
-        <v>512</v>
+        <v>523</v>
       </c>
       <c r="G52" t="s">
-        <v>513</v>
+        <v>524</v>
       </c>
       <c r="H52" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="I52" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="L52" t="s">
-        <v>517</v>
+        <v>528</v>
       </c>
       <c r="M52" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="N52" t="s">
-        <v>519</v>
+        <v>530</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>509</v>
+        <v>520</v>
       </c>
       <c r="D53" t="s">
-        <v>510</v>
+        <v>521</v>
       </c>
       <c r="E53" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="F53" t="s">
-        <v>512</v>
+        <v>523</v>
       </c>
       <c r="G53" t="s">
-        <v>513</v>
+        <v>524</v>
       </c>
       <c r="H53" t="s">
-        <v>521</v>
+        <v>532</v>
       </c>
       <c r="I53" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="L53" t="s">
-        <v>517</v>
+        <v>528</v>
       </c>
       <c r="M53" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="N53" t="s">
-        <v>519</v>
+        <v>530</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>374</v>
+        <v>520</v>
       </c>
       <c r="D54" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
       <c r="E54" t="s">
-        <v>376</v>
+        <v>531</v>
       </c>
       <c r="F54" t="s">
-        <v>377</v>
+        <v>523</v>
       </c>
       <c r="G54" t="s">
-        <v>378</v>
+        <v>524</v>
       </c>
       <c r="H54" t="s">
-        <v>379</v>
+        <v>532</v>
       </c>
       <c r="I54" t="s">
-        <v>529</v>
+        <v>536</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
+        <v>537</v>
+      </c>
+      <c r="L54" t="s">
+        <v>528</v>
+      </c>
+      <c r="M54" t="s">
+        <v>538</v>
+      </c>
+      <c r="N54" t="s">
         <v>530</v>
-      </c>
-[...7 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>374</v>
+        <v>385</v>
       </c>
       <c r="D55" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
       <c r="E55" t="s">
-        <v>376</v>
+        <v>387</v>
       </c>
       <c r="F55" t="s">
-        <v>377</v>
+        <v>388</v>
       </c>
       <c r="G55" t="s">
-        <v>378</v>
+        <v>389</v>
       </c>
       <c r="H55" t="s">
-        <v>379</v>
+        <v>390</v>
       </c>
       <c r="I55" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="L55" t="s">
-        <v>531</v>
+        <v>542</v>
       </c>
       <c r="M55" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="N55" t="s">
-        <v>384</v>
+        <v>395</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>374</v>
+        <v>385</v>
       </c>
       <c r="D56" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
       <c r="E56" t="s">
-        <v>376</v>
+        <v>387</v>
       </c>
       <c r="F56" t="s">
-        <v>377</v>
+        <v>388</v>
       </c>
       <c r="G56" t="s">
-        <v>378</v>
+        <v>389</v>
       </c>
       <c r="H56" t="s">
-        <v>379</v>
+        <v>390</v>
       </c>
       <c r="I56" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
       <c r="L56" t="s">
-        <v>531</v>
+        <v>542</v>
       </c>
       <c r="M56" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="N56" t="s">
-        <v>384</v>
+        <v>395</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
+        <v>385</v>
+      </c>
+      <c r="D57" t="s">
         <v>539</v>
       </c>
-      <c r="D57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" t="s">
-        <v>541</v>
+        <v>387</v>
       </c>
       <c r="F57" t="s">
-        <v>542</v>
+        <v>388</v>
       </c>
       <c r="G57" t="s">
-        <v>543</v>
+        <v>389</v>
       </c>
       <c r="H57" t="s">
-        <v>544</v>
+        <v>390</v>
       </c>
       <c r="I57" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="L57" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="M57" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="N57" t="s">
-        <v>549</v>
+        <v>395</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>454</v>
+        <v>550</v>
       </c>
       <c r="D58" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="E58" t="s">
-        <v>456</v>
+        <v>552</v>
       </c>
       <c r="F58" t="s">
-        <v>457</v>
+        <v>553</v>
       </c>
       <c r="G58" t="s">
-        <v>458</v>
+        <v>554</v>
       </c>
       <c r="H58" t="s">
-        <v>459</v>
+        <v>555</v>
       </c>
       <c r="I58" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="L58" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="M58" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="N58" t="s">
-        <v>464</v>
+        <v>560</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
         <v>465</v>
       </c>
       <c r="D59" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="E59" t="s">
         <v>467</v>
       </c>
       <c r="F59" t="s">
         <v>468</v>
       </c>
       <c r="G59" t="s">
         <v>469</v>
       </c>
       <c r="H59" t="s">
         <v>470</v>
       </c>
       <c r="I59" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="L59" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="M59" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="N59" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>374</v>
+        <v>476</v>
       </c>
       <c r="D60" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="E60" t="s">
-        <v>376</v>
+        <v>478</v>
       </c>
       <c r="F60" t="s">
-        <v>377</v>
+        <v>479</v>
       </c>
       <c r="G60" t="s">
-        <v>378</v>
+        <v>480</v>
       </c>
       <c r="H60" t="s">
-        <v>379</v>
+        <v>481</v>
       </c>
       <c r="I60" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="L60" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="M60" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="N60" t="s">
-        <v>384</v>
+        <v>486</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>565</v>
+        <v>385</v>
       </c>
       <c r="D61" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="E61" t="s">
-        <v>567</v>
+        <v>387</v>
       </c>
       <c r="F61" t="s">
-        <v>568</v>
+        <v>388</v>
       </c>
       <c r="G61" t="s">
-        <v>569</v>
+        <v>389</v>
       </c>
       <c r="H61" t="s">
-        <v>570</v>
+        <v>390</v>
       </c>
       <c r="I61" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="L61" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="M61" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="N61" t="s">
-        <v>575</v>
+        <v>395</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
         <v>576</v>
       </c>
       <c r="D62" t="s">
         <v>577</v>
       </c>
       <c r="E62" t="s">
         <v>578</v>
       </c>
       <c r="F62" t="s">
         <v>579</v>
       </c>
       <c r="G62" t="s">
         <v>580</v>
       </c>
       <c r="H62" t="s">
@@ -5544,432 +5577,432 @@
       <c r="I66" t="s">
         <v>626</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
         <v>627</v>
       </c>
       <c r="L66" t="s">
         <v>628</v>
       </c>
       <c r="M66" t="s">
         <v>629</v>
       </c>
       <c r="N66" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>539</v>
+        <v>631</v>
       </c>
       <c r="D67" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E67" t="s">
-        <v>541</v>
+        <v>633</v>
       </c>
       <c r="F67" t="s">
-        <v>542</v>
+        <v>634</v>
       </c>
       <c r="G67" t="s">
-        <v>543</v>
+        <v>635</v>
       </c>
       <c r="H67" t="s">
-        <v>544</v>
+        <v>636</v>
       </c>
       <c r="I67" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="L67" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="M67" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="N67" t="s">
-        <v>549</v>
+        <v>641</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>636</v>
+        <v>550</v>
       </c>
       <c r="D68" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="E68" t="s">
-        <v>638</v>
+        <v>552</v>
       </c>
       <c r="F68" t="s">
-        <v>639</v>
+        <v>553</v>
       </c>
       <c r="G68" t="s">
-        <v>640</v>
+        <v>554</v>
       </c>
       <c r="H68" t="s">
-        <v>641</v>
+        <v>555</v>
       </c>
       <c r="I68" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="L68" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="M68" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="N68" t="s">
-        <v>646</v>
+        <v>560</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>539</v>
+        <v>647</v>
       </c>
       <c r="D69" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="E69" t="s">
-        <v>541</v>
+        <v>649</v>
       </c>
       <c r="F69" t="s">
-        <v>542</v>
+        <v>650</v>
       </c>
       <c r="G69" t="s">
-        <v>543</v>
+        <v>651</v>
       </c>
       <c r="H69" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="I69" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="L69" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="M69" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="N69" t="s">
-        <v>549</v>
+        <v>657</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>539</v>
+        <v>550</v>
       </c>
       <c r="D70" t="s">
-        <v>653</v>
+        <v>658</v>
       </c>
       <c r="E70" t="s">
-        <v>541</v>
+        <v>552</v>
       </c>
       <c r="F70" t="s">
-        <v>542</v>
+        <v>553</v>
       </c>
       <c r="G70" t="s">
-        <v>543</v>
+        <v>554</v>
       </c>
       <c r="H70" t="s">
-        <v>544</v>
+        <v>659</v>
       </c>
       <c r="I70" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
       <c r="L70" t="s">
-        <v>656</v>
+        <v>662</v>
       </c>
       <c r="M70" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="N70" t="s">
-        <v>549</v>
+        <v>560</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>208</v>
+        <v>550</v>
       </c>
       <c r="D71" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
       <c r="E71" t="s">
-        <v>659</v>
+        <v>552</v>
       </c>
       <c r="F71" t="s">
-        <v>542</v>
+        <v>553</v>
       </c>
       <c r="G71" t="s">
-        <v>660</v>
+        <v>554</v>
       </c>
       <c r="H71" t="s">
-        <v>661</v>
+        <v>555</v>
       </c>
       <c r="I71" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="L71" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="M71" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="N71" t="s">
-        <v>218</v>
+        <v>560</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>620</v>
+        <v>219</v>
       </c>
       <c r="D72" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="E72" t="s">
-        <v>622</v>
+        <v>670</v>
       </c>
       <c r="F72" t="s">
-        <v>623</v>
+        <v>553</v>
       </c>
       <c r="G72" t="s">
-        <v>624</v>
+        <v>671</v>
       </c>
       <c r="H72" t="s">
-        <v>625</v>
+        <v>672</v>
       </c>
       <c r="I72" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
       <c r="L72" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
       <c r="M72" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
       <c r="N72" t="s">
-        <v>630</v>
+        <v>229</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>539</v>
+        <v>631</v>
       </c>
       <c r="D73" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="E73" t="s">
-        <v>541</v>
+        <v>633</v>
       </c>
       <c r="F73" t="s">
-        <v>542</v>
+        <v>634</v>
       </c>
       <c r="G73" t="s">
-        <v>543</v>
+        <v>635</v>
       </c>
       <c r="H73" t="s">
-        <v>544</v>
+        <v>636</v>
       </c>
       <c r="I73" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="L73" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="M73" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
       <c r="N73" t="s">
-        <v>549</v>
+        <v>641</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>676</v>
+        <v>550</v>
       </c>
       <c r="D74" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="E74" t="s">
-        <v>678</v>
+        <v>552</v>
       </c>
       <c r="F74" t="s">
-        <v>679</v>
+        <v>553</v>
       </c>
       <c r="G74" t="s">
-        <v>680</v>
+        <v>554</v>
       </c>
       <c r="H74" t="s">
-        <v>681</v>
+        <v>555</v>
       </c>
       <c r="I74" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="L74" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="M74" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="N74" t="s">
-        <v>686</v>
+        <v>560</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
         <v>687</v>
       </c>
       <c r="D75" t="s">
-        <v>677</v>
+        <v>688</v>
       </c>
       <c r="E75" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F75" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="G75" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="H75" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="I75" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="L75" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="M75" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="N75" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D76" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="E76" t="s">
         <v>699</v>
       </c>
       <c r="F76" t="s">
         <v>700</v>
       </c>
       <c r="G76" t="s">
         <v>701</v>
       </c>
       <c r="H76" t="s">
         <v>702</v>
       </c>
       <c r="I76" t="s">
         <v>703</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
         <v>704</v>
       </c>
       <c r="L76" t="s">
         <v>705</v>
       </c>
       <c r="M76" t="s">
         <v>706</v>
@@ -6216,166 +6249,166 @@
       <c r="I82" t="s">
         <v>769</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
         <v>770</v>
       </c>
       <c r="L82" t="s">
         <v>771</v>
       </c>
       <c r="M82" t="s">
         <v>772</v>
       </c>
       <c r="N82" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>687</v>
+        <v>774</v>
       </c>
       <c r="D83" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="E83" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="F83" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="G83" t="s">
-        <v>690</v>
+        <v>778</v>
       </c>
       <c r="H83" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="I83" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="L83" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="M83" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="N83" t="s">
-        <v>696</v>
+        <v>784</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>687</v>
+        <v>698</v>
       </c>
       <c r="D84" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="E84" t="s">
-        <v>775</v>
+        <v>786</v>
       </c>
       <c r="F84" t="s">
-        <v>776</v>
+        <v>787</v>
       </c>
       <c r="G84" t="s">
-        <v>690</v>
+        <v>701</v>
       </c>
       <c r="H84" t="s">
-        <v>777</v>
+        <v>788</v>
       </c>
       <c r="I84" t="s">
-        <v>783</v>
+        <v>789</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>784</v>
+        <v>790</v>
       </c>
       <c r="L84" t="s">
-        <v>785</v>
+        <v>791</v>
       </c>
       <c r="M84" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="N84" t="s">
-        <v>696</v>
+        <v>707</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
+        <v>698</v>
+      </c>
+      <c r="D85" t="s">
+        <v>793</v>
+      </c>
+      <c r="E85" t="s">
+        <v>786</v>
+      </c>
+      <c r="F85" t="s">
         <v>787</v>
       </c>
-      <c r="D85" t="s">
+      <c r="G85" t="s">
+        <v>701</v>
+      </c>
+      <c r="H85" t="s">
         <v>788</v>
       </c>
-      <c r="E85" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I85" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="L85" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="M85" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="N85" t="s">
-        <v>797</v>
+        <v>707</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
         <v>798</v>
       </c>
       <c r="D86" t="s">
         <v>799</v>
       </c>
       <c r="E86" t="s">
         <v>800</v>
       </c>
       <c r="F86" t="s">
         <v>801</v>
       </c>
       <c r="G86" t="s">
         <v>802</v>
       </c>
       <c r="H86" t="s">
@@ -6666,120 +6699,162 @@
       <c r="E93" t="s">
         <v>877</v>
       </c>
       <c r="F93" t="s">
         <v>878</v>
       </c>
       <c r="G93" t="s">
         <v>879</v>
       </c>
       <c r="H93" t="s">
         <v>880</v>
       </c>
       <c r="I93" t="s">
         <v>881</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
         <v>882</v>
       </c>
       <c r="L93" t="s">
         <v>883</v>
       </c>
       <c r="M93" t="s">
         <v>884</v>
       </c>
-      <c r="N93"/>
+      <c r="N93" t="s">
+        <v>885</v>
+      </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="D94" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="E94" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="F94" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="G94" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="H94" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="I94" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="L94" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="M94" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="N94"/>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>875</v>
+        <v>896</v>
       </c>
       <c r="D95" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="E95" t="s">
-        <v>896</v>
-[...2 lines deleted...]
-      <c r="G95"/>
+        <v>898</v>
+      </c>
+      <c r="F95" t="s">
+        <v>899</v>
+      </c>
+      <c r="G95" t="s">
+        <v>900</v>
+      </c>
       <c r="H95" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
       <c r="I95" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="L95" t="s">
-        <v>899</v>
+        <v>904</v>
       </c>
       <c r="M95" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
       <c r="N95"/>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>14</v>
+      </c>
+      <c r="B96" t="s">
+        <v>15</v>
+      </c>
+      <c r="C96" t="s">
+        <v>886</v>
+      </c>
+      <c r="D96" t="s">
+        <v>906</v>
+      </c>
+      <c r="E96" t="s">
+        <v>907</v>
+      </c>
+      <c r="F96"/>
+      <c r="G96"/>
+      <c r="H96" t="s">
+        <v>907</v>
+      </c>
+      <c r="I96" t="s">
+        <v>908</v>
+      </c>
+      <c r="J96"/>
+      <c r="K96" t="s">
+        <v>909</v>
+      </c>
+      <c r="L96" t="s">
+        <v>910</v>
+      </c>
+      <c r="M96" t="s">
+        <v>911</v>
+      </c>
+      <c r="N96"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>