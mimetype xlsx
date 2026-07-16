--- v0 (2026-05-23)
+++ v1 (2026-07-16)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,126 +59,171 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-188/2026</t>
   </si>
   <si>
+    <t>Rješenje od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>FAKAT GRADNJA d.o.o. PULA</t>
+  </si>
+  <si>
+    <t>Zadarska ulica - Via Zara 8, 52100 Pula, Hrvatska</t>
+  </si>
+  <si>
+    <t>30913523522</t>
+  </si>
+  <si>
+    <t>FAKAT GRADNJA d.o.o. PULA 30913523522</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:41:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0f73e1a-9393-45ce-916b-13045485890e</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0f73e1a-9393-45ce-916b-13045485890e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=188&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 05.06.2026.; Prilog od: 05.06.2026.; Prijedlog od 05.06.2026.; Prilog od: 05.06.2026.; Prilog od: 05.06.2026.; Prilog od: 05.06.2026.; Prilog od: 05.06.2026.; Prilog od: 05.06.2026.; Prilog od: 05.06.2026.; Prilog od: 05.06.2026.; Prilog od: 05.06.2026.</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:22:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47f92fce-3af7-4c51-817e-e710cbfdcb42</t>
+  </si>
+  <si>
+    <t>Prijedlog.pdf P155P; Prilog St-188_2026-5-1 - 1. O01 Prijedlog dužnika za otvaranje predstečajnoga postupka (čl. 16. SZ) - Fakat gradnja d.o.o..pdf; Prilog St-188_2026-5-2 - Popis imovine i obveza -Fakat gradnja d.o.o. dostavljeno  e potpis.pdf; Prilog St-188_2026-5-3 - 5.izjava o broju zaposlenih - fakat gradnja doo.pdf; Prilog St-188_2026-5-4 - gfi-excel_Fakat_gradnja_31.3.2026.xls; Prilog St-188_2026-5-5 - GFI-Biljeske_30913523522-31.3.2026.pdf; Prilog St-188_2026-5-6 - Potvrda o danima neprekidne blokade i očevidnik insol..pdf; Prilog St-188_2026-5-7 - punomoć za zastupanje - fakat gradnja  d.o.o. - pročišćeni za potpis (3).pdf; Prilog St-188_2026-5-8 - Dokaz o uplati predujma-Fakat gradnja.pdf; Podnesak.pdf P75P; Prilog St-188_2026-6-1 - Dokaz o uplati predujma-Fakat gradnja.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47f92fce-3af7-4c51-817e-e710cbfdcb42/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijedlog od 11.05.2026.; Prilog od: 11.05.2026.; Prilog od: 11.05.2026.; Prilog od: 11.05.2026.; Prilog od: 11.05.2026.</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:21:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc109403-6f7d-4726-b2fd-81d1d2bf77c0</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-188_2026-1-1 - 1. O01 Prijedlog dužnika za otvaranje predstečajnoga postupka (čl. 16. SZ) - Fakat Gradnja d.o.o..pdf; Prilog St-188_2026-1-2 - izjava o broju zaposlenih -fakat gradnja d.o.o. za slanje.pdf; Prilog St-188_2026-1-3 - Ocevidnik_neizvrsenih_osnova_za_placanje_sa_specifikacijom (2).pdf; Prilog St-188_2026-1-4 - obavijest vjerovnicima- fakat gradnja doo za slanje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc109403-6f7d-4726-b2fd-81d1d2bf77c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 19.05.2026.</t>
   </si>
   <si>
-    <t>FAKAT GRADNJA d.o.o. PULA</t>
-[...10 lines deleted...]
-  <si>
     <t>19.05.2026. 12:18:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a5325513-4cb0-4f0e-8c3d-796e4fa8f6d9</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a5325513-4cb0-4f0e-8c3d-796e4fa8f6d9/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=188&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -226,42 +271,168 @@
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>