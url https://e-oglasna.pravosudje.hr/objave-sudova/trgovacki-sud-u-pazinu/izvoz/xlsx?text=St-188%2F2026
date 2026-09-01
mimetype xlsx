--- v1 (2026-07-16)
+++ v2 (2026-09-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,138 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-188/2026</t>
   </si>
   <si>
+    <t>Obavijest Financijske agencije da dužnik nije dostavio očitovanje o prijavljenim tražbinama</t>
+  </si>
+  <si>
+    <t>FAKAT GRADNJA d.o.o. PULA</t>
+  </si>
+  <si>
+    <t>Zadarska ulica - Via Zara 8, 52100 Pula, Hrvatska</t>
+  </si>
+  <si>
+    <t>30913523522</t>
+  </si>
+  <si>
+    <t>FAKAT GRADNJA d.o.o. PULA 30913523522</t>
+  </si>
+  <si>
+    <t>27.08.2026. 13:59:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9562e9d5-90fc-4082-a5ac-589987374edd</t>
+  </si>
+  <si>
+    <t>Obavijest Financijske agencije da dužnik nije dostavio očitovanje o prijavljenim tražbinama.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9562e9d5-90fc-4082-a5ac-589987374edd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=188&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Očitovanje povjerenika o prijavljenim tražbinama u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>27.08.2026. 13:51:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a06c3ce-88d5-4be4-bac8-b9c2e49f6693</t>
+  </si>
+  <si>
+    <t>Očitovanje povjerenika o prijavljenim tražbinama u predstečajnom postupku.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a06c3ce-88d5-4be4-bac8-b9c2e49f6693/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 21.07.2026.; Prilog od: 21.07.2026.</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:36:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a5e9a30-2dcc-4d7c-9f86-2ec5c75bf071</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog St-188_2026-11-1 - Prijava tražbine vjerovnika u predstečajnom postupku _AMUS.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a5e9a30-2dcc-4d7c-9f86-2ec5c75bf071/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih tražbina u predstečajnom postupku uz prijave tražbina vjerovnika</t>
+  </si>
+  <si>
+    <t>16.07.2026. 13:04:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d391b95b-129e-4961-b2ea-f89d5268f04d</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih tražbina, FAKAT GRADNJA.xlsx; Prijava tražbine - A1 HRVATSKA.pdf; Prijava tražbine - AMUS.pdf; Prijava tražbine - FINA.pdf; Prijava tražbine - PLIMA II.pdf; Prijava tražbine - PLIMA.pdf; Prijava tražbine - POTOČNIK ROBERT.pdf; Prijava tražbine - PULA HERCULANEA.pdf; Prijava tražbine - RH MIN. FIN. PU PAZIN.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d391b95b-129e-4961-b2ea-f89d5268f04d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 12.06.2026.</t>
   </si>
   <si>
-    <t>FAKAT GRADNJA d.o.o. PULA</t>
-[...10 lines deleted...]
-  <si>
     <t>12.06.2026. 09:41:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b0f73e1a-9393-45ce-916b-13045485890e</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b0f73e1a-9393-45ce-916b-13045485890e/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=188&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 05.06.2026.; Prilog od: 05.06.2026.; Prijedlog od 05.06.2026.; Prilog od: 05.06.2026.; Prilog od: 05.06.2026.; Prilog od: 05.06.2026.; Prilog od: 05.06.2026.; Prilog od: 05.06.2026.; Prilog od: 05.06.2026.; Prilog od: 05.06.2026.; Prilog od: 05.06.2026.</t>
   </si>
   <si>
     <t>12.06.2026. 09:22:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/47f92fce-3af7-4c51-817e-e710cbfdcb42</t>
   </si>
   <si>
     <t>Prijedlog.pdf P155P; Prilog St-188_2026-5-1 - 1. O01 Prijedlog dužnika za otvaranje predstečajnoga postupka (čl. 16. SZ) - Fakat gradnja d.o.o..pdf; Prilog St-188_2026-5-2 - Popis imovine i obveza -Fakat gradnja d.o.o. dostavljeno  e potpis.pdf; Prilog St-188_2026-5-3 - 5.izjava o broju zaposlenih - fakat gradnja doo.pdf; Prilog St-188_2026-5-4 - gfi-excel_Fakat_gradnja_31.3.2026.xls; Prilog St-188_2026-5-5 - GFI-Biljeske_30913523522-31.3.2026.pdf; Prilog St-188_2026-5-6 - Potvrda o danima neprekidne blokade i očevidnik insol..pdf; Prilog St-188_2026-5-7 - punomoć za zastupanje - fakat gradnja  d.o.o. - pročišćeni za potpis (3).pdf; Prilog St-188_2026-5-8 - Dokaz o uplati predujma-Fakat gradnja.pdf; Podnesak.pdf P75P; Prilog St-188_2026-6-1 - Dokaz o uplati predujma-Fakat gradnja.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/47f92fce-3af7-4c51-817e-e710cbfdcb42/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 11.05.2026.; Prilog od: 11.05.2026.; Prilog od: 11.05.2026.; Prilog od: 11.05.2026.; Prilog od: 11.05.2026.</t>
   </si>
   <si>
     <t>12.06.2026. 09:21:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bc109403-6f7d-4726-b2fd-81d1d2bf77c0</t>
   </si>
@@ -179,51 +239,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -397,42 +457,210 @@
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>