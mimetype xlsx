--- v2 (2026-09-01)
+++ v3 (2026-10-21)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="87">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,153 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-188/2026</t>
   </si>
   <si>
+    <t>Rješenje od 19.10.2026.</t>
+  </si>
+  <si>
+    <t>FAKAT GRADNJA d.o.o. PULA</t>
+  </si>
+  <si>
+    <t>Zadarska ulica - Via Zara 8, 52100 Pula, Hrvatska</t>
+  </si>
+  <si>
+    <t>30913523522</t>
+  </si>
+  <si>
+    <t>FAKAT GRADNJA d.o.o. PULA 30913523522</t>
+  </si>
+  <si>
+    <t>20.10.2026. 10:04:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5da012d7-0350-4285-bb31-a81bf73e081b</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5da012d7-0350-4285-bb31-a81bf73e081b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=188&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Žalba od 22.09.2026.</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:15:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00efd091-46bb-42d3-b407-603ca2324353</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00efd091-46bb-42d3-b407-603ca2324353/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tablica osporenih tražbina u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>24.09.2026. 12:10:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35bdda7b-cf76-427c-9940-0d0aa047e28b</t>
+  </si>
+  <si>
+    <t>Tablica osporenih tražbina, FAKAT GRADNJA.xlsx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35bdda7b-cf76-427c-9940-0d0aa047e28b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:11:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0358ae9d-2eff-4ad6-aa3a-3a27fecf1bee</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi predstečajnog postupka.pdf O878O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0358ae9d-2eff-4ad6-aa3a-3a27fecf1bee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 18.08.2026.; Prilog od: 18.08.2026.; Prilog od: 18.08.2026.</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:03:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f75ab931-82c5-4d52-818c-88bb9be82361</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-188_2026-13-1 - S-DO-181_2026-6-1.pdf; Prilog St-188_2026-13-2 - S-DO-181_2026-6-2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f75ab931-82c5-4d52-818c-88bb9be82361/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Obavijest Financijske agencije da dužnik nije dostavio očitovanje o prijavljenim tražbinama</t>
   </si>
   <si>
-    <t>FAKAT GRADNJA d.o.o. PULA</t>
-[...10 lines deleted...]
-  <si>
     <t>27.08.2026. 13:59:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9562e9d5-90fc-4082-a5ac-589987374edd</t>
   </si>
   <si>
     <t>Obavijest Financijske agencije da dužnik nije dostavio očitovanje o prijavljenim tražbinama.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9562e9d5-90fc-4082-a5ac-589987374edd/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=188&amp;godina=2026</t>
   </si>
   <si>
     <t>Očitovanje povjerenika o prijavljenim tražbinama u predstečajnom postupku</t>
   </si>
   <si>
     <t>27.08.2026. 13:51:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6a06c3ce-88d5-4be4-bac8-b9c2e49f6693</t>
   </si>
   <si>
     <t>Očitovanje povjerenika o prijavljenim tražbinama u predstečajnom postupku.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6a06c3ce-88d5-4be4-bac8-b9c2e49f6693/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Dopis od 21.07.2026.; Prilog od: 21.07.2026.</t>
   </si>
   <si>
     <t>23.07.2026. 11:36:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4a5e9a30-2dcc-4d7c-9f86-2ec5c75bf071</t>
   </si>
@@ -239,51 +314,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -622,45 +697,255 @@
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>59</v>
       </c>
       <c r="L9" t="s">
         <v>60</v>
       </c>
       <c r="M9" t="s">
         <v>61</v>
       </c>
       <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>