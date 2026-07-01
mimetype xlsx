--- v0 (2026-05-15)
+++ v1 (2026-07-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-189/2026</t>
   </si>
   <si>
+    <t>Rješenje od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>BAETIS RAJKOVIĆ d.o.o., ROŠINI</t>
+  </si>
+  <si>
+    <t>Barbići 23B, 52446 Rošini, Hrvatska</t>
+  </si>
+  <si>
+    <t>11038016080</t>
+  </si>
+  <si>
+    <t>BAETIS RAJKOVIĆ d.o.o., ROŠINI 11038016080</t>
+  </si>
+  <si>
+    <t>03.06.2026. 09:49:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d55bcbfc-c1a0-49c5-9d21-7e03aabdcd42</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d55bcbfc-c1a0-49c5-9d21-7e03aabdcd42/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=189&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:41:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d25b4de7-8142-461d-9c73-c647564d2866</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-189_2026-5-1 - BILJEŠKE-31-03-2026 B.pdf; Prilog St-189_2026-5-2 - 7 Izjava o broju zaposlenih.pdf; Prilog St-189_2026-5-3 - Konto kartice pozajmice.pdf; Prilog St-189_2026-5-4 - PKK.pdf; Prilog St-189_2026-5-5 - Konto kartice dobavljači.pdf; Prilog St-189_2026-5-6 - Konto kartice Kupci.pdf; Prilog St-189_2026-5-7 - Očevidnik 2505.pdf; Prilog St-189_2026-5-8 - Prometna dozvola.pdf; Prilog St-189_2026-5-9 - Potvrda blokada racuna.pdf; Prilog St-189_2026-5-10 - Popis dugotrajne imovine  31.03.2026.pdf; Prilog St-189_2026-5-11 - Ugovor o pozajmici.pdf; Prilog St-189_2026-5-12 - GFI-POD602..pdf; Prilog St-189_2026-5-13 - Ocevidnik 1.pdf; Prilog St-189_2026-5-14 - Ugovor Agram leasing.pdf; Prilog St-189_2026-5-15 - Ugovor kredit RBA.pdf; Prilog St-189_2026-5-16 - Ugovor o kreditu Erste.pdf; Prilog St-189_2026-5-17 - Uplata.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d25b4de7-8142-461d-9c73-c647564d2866/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 14.05.2026.</t>
   </si>
   <si>
-    <t>BAETIS RAJKOVIĆ d.o.o., ROŠINI</t>
-[...10 lines deleted...]
-  <si>
     <t>14.05.2026. 14:03:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dbe24e89-c112-4ea7-8d35-2e99800984e7</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dbe24e89-c112-4ea7-8d35-2e99800984e7/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=189&amp;godina=2026</t>
   </si>
   <si>
     <t>Prijedlog od 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.</t>
   </si>
   <si>
     <t>14.05.2026. 09:59:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/83cbfca0-cd7f-49b9-b973-46efb55325e2</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-189_2026-1-1 - Uplata.pdf; Prilog St-189_2026-1-2 - blokada racuna.pdf; Prilog St-189_2026-1-3 - punomoć 1.pdf; Prilog St-189_2026-1-4 - ocevidnik 1.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/83cbfca0-cd7f-49b9-b973-46efb55325e2/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -149,51 +179,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -283,42 +313,126 @@
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>