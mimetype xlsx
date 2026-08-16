--- v1 (2026-07-01)
+++ v2 (2026-08-16)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-189/2026</t>
   </si>
   <si>
+    <t>Tablica prijavljenih tražbina u predstečajnom postupku uz prijave tražbina vjerovnika</t>
+  </si>
+  <si>
+    <t>BAETIS RAJKOVIĆ d.o.o., ROŠINI</t>
+  </si>
+  <si>
+    <t>Barbići 23B, 52446 Rošini, Hrvatska</t>
+  </si>
+  <si>
+    <t>11038016080</t>
+  </si>
+  <si>
+    <t>BAETIS RAJKOVIĆ d.o.o., ROŠINI 11038016080</t>
+  </si>
+  <si>
+    <t>06.07.2026. 13:15:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adf5df4b-c2dd-487e-9667-6c84294f2792</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih tražbina, BEATIS RAJKOVIĆ.xlsx; Prijava tražbine - RAJKOVIĆ ANĐELA.pdf; Prijava tražbine - HT.pdf; Prijava tražbine - ERSTE BANKA.pdf; Prijava tražbine - USLUGA POREČ.pdf; Prijava tražbine - GARDENIJA ŠURAN.pdf; Prijava tražbine - RH MIN. FIN. PU PAZIN.pdf; Prijava tražbine - RBA.pdf; Prijava tražbine - HRT.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adf5df4b-c2dd-487e-9667-6c84294f2792/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=189&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Rješenje od 03.06.2026.</t>
   </si>
   <si>
-    <t>BAETIS RAJKOVIĆ d.o.o., ROŠINI</t>
-[...10 lines deleted...]
-  <si>
     <t>03.06.2026. 09:49:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d55bcbfc-c1a0-49c5-9d21-7e03aabdcd42</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d55bcbfc-c1a0-49c5-9d21-7e03aabdcd42/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=189&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.</t>
   </si>
   <si>
     <t>27.05.2026. 12:41:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d25b4de7-8142-461d-9c73-c647564d2866</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-189_2026-5-1 - BILJEŠKE-31-03-2026 B.pdf; Prilog St-189_2026-5-2 - 7 Izjava o broju zaposlenih.pdf; Prilog St-189_2026-5-3 - Konto kartice pozajmice.pdf; Prilog St-189_2026-5-4 - PKK.pdf; Prilog St-189_2026-5-5 - Konto kartice dobavljači.pdf; Prilog St-189_2026-5-6 - Konto kartice Kupci.pdf; Prilog St-189_2026-5-7 - Očevidnik 2505.pdf; Prilog St-189_2026-5-8 - Prometna dozvola.pdf; Prilog St-189_2026-5-9 - Potvrda blokada racuna.pdf; Prilog St-189_2026-5-10 - Popis dugotrajne imovine  31.03.2026.pdf; Prilog St-189_2026-5-11 - Ugovor o pozajmici.pdf; Prilog St-189_2026-5-12 - GFI-POD602..pdf; Prilog St-189_2026-5-13 - Ocevidnik 1.pdf; Prilog St-189_2026-5-14 - Ugovor Agram leasing.pdf; Prilog St-189_2026-5-15 - Ugovor kredit RBA.pdf; Prilog St-189_2026-5-16 - Ugovor o kreditu Erste.pdf; Prilog St-189_2026-5-17 - Uplata.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d25b4de7-8142-461d-9c73-c647564d2866/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 14.05.2026.</t>
   </si>
   <si>
     <t>14.05.2026. 14:03:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dbe24e89-c112-4ea7-8d35-2e99800984e7</t>
   </si>
@@ -179,51 +194,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -397,42 +412,84 @@
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>