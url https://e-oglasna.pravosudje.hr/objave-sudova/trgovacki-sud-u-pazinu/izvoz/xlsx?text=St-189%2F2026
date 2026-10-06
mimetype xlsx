--- v2 (2026-08-16)
+++ v3 (2026-10-06)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="89">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,204 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-189/2026</t>
   </si>
   <si>
+    <t>Rješenje od 25.09.2026.</t>
+  </si>
+  <si>
+    <t>BAETIS RAJKOVIĆ d.o.o., ROŠINI</t>
+  </si>
+  <si>
+    <t>Barbići 23B, 52446 Rošini, Hrvatska</t>
+  </si>
+  <si>
+    <t>11038016080</t>
+  </si>
+  <si>
+    <t>BAETIS RAJKOVIĆ d.o.o., ROŠINI 11038016080</t>
+  </si>
+  <si>
+    <t>25.09.2026. 14:34:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ae2d598-46b9-4ca9-8a17-cc0711ddb797</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ae2d598-46b9-4ca9-8a17-cc0711ddb797/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=189&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Tablica stečajnog suca od 25.09.2026.</t>
+  </si>
+  <si>
+    <t>25.09.2026. 13:37:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7397149e-9388-4d3b-b021-044199095685</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7397149e-9388-4d3b-b021-044199095685/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zapisnik od 25.09.2026.</t>
+  </si>
+  <si>
+    <t>25.09.2026. 12:51:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/993a9009-befc-4c3d-a172-0264578ca874</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 25.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/993a9009-befc-4c3d-a172-0264578ca874/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>21.09.2026. 13:21:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7f4b3ad-1018-4312-93c0-9cfd5eba37bd</t>
+  </si>
+  <si>
+    <t>Rješenje - produljen sudski rok.pdf O142O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7f4b3ad-1018-4312-93c0-9cfd5eba37bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 15.09.2026.</t>
+  </si>
+  <si>
+    <t>15.09.2026. 15:24:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc3e18f6-9b17-467c-b27d-2d874c1ed5f3</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc3e18f6-9b17-467c-b27d-2d874c1ed5f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>15.09.2026. 15:23:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9840a5c-486e-4ae2-8adc-85abe230b52a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9840a5c-486e-4ae2-8adc-85abe230b52a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tablica osporenih tražbina u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>14.09.2026. 13:09:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a030f04-7948-43ac-bad4-f53c93bf8791</t>
+  </si>
+  <si>
+    <t>Tablica osporenih tražbina, BEATIS RAJKOVIĆ.xlsx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a030f04-7948-43ac-bad4-f53c93bf8791/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:53:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b01d57c-7e83-4fb3-848d-459c0ea202d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b01d57c-7e83-4fb3-848d-459c0ea202d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Očitovanje povjerenika i dužnika o prijavljenim tražbinama u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:05:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd00e909-2036-4667-96d3-fa24af95cfbf</t>
+  </si>
+  <si>
+    <t>Očitovanje povjerenika o prijavljenim tražbinama u predstečajnom postupku.pdf; Očitovanje dužnika o prijavljenim tražbinama u predstečajnom postupku.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd00e909-2036-4667-96d3-fa24af95cfbf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Tablica prijavljenih tražbina u predstečajnom postupku uz prijave tražbina vjerovnika</t>
   </si>
   <si>
-    <t>BAETIS RAJKOVIĆ d.o.o., ROŠINI</t>
-[...10 lines deleted...]
-  <si>
     <t>06.07.2026. 13:15:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/adf5df4b-c2dd-487e-9667-6c84294f2792</t>
   </si>
   <si>
     <t>Tablica prijavljenih tražbina, BEATIS RAJKOVIĆ.xlsx; Prijava tražbine - RAJKOVIĆ ANĐELA.pdf; Prijava tražbine - HT.pdf; Prijava tražbine - ERSTE BANKA.pdf; Prijava tražbine - USLUGA POREČ.pdf; Prijava tražbine - GARDENIJA ŠURAN.pdf; Prijava tražbine - RH MIN. FIN. PU PAZIN.pdf; Prijava tražbine - RBA.pdf; Prijava tražbine - HRT.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/adf5df4b-c2dd-487e-9667-6c84294f2792/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=189&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 03.06.2026.</t>
   </si>
   <si>
     <t>03.06.2026. 09:49:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d55bcbfc-c1a0-49c5-9d21-7e03aabdcd42</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d55bcbfc-c1a0-49c5-9d21-7e03aabdcd42/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.</t>
   </si>
   <si>
     <t>27.05.2026. 12:41:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d25b4de7-8142-461d-9c73-c647564d2866</t>
   </si>
@@ -194,51 +320,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -451,45 +577,423 @@
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" t="s">
         <v>46</v>
       </c>
       <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>42</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
+        <v>45</v>
+      </c>
+      <c r="M7" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>50</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>55</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" t="s">
+        <v>45</v>
+      </c>
+      <c r="M9" t="s">
+        <v>58</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>60</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" t="s">
+        <v>62</v>
+      </c>
+      <c r="M10" t="s">
+        <v>63</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>64</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>65</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" t="s">
+        <v>67</v>
+      </c>
+      <c r="M11" t="s">
+        <v>68</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>69</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>70</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" t="s">
+        <v>72</v>
+      </c>
+      <c r="M12" t="s">
+        <v>73</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>79</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>80</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>81</v>
+      </c>
+      <c r="L14" t="s">
+        <v>82</v>
+      </c>
+      <c r="M14" t="s">
+        <v>83</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>84</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>85</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>86</v>
+      </c>
+      <c r="L15" t="s">
+        <v>87</v>
+      </c>
+      <c r="M15" t="s">
+        <v>88</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>