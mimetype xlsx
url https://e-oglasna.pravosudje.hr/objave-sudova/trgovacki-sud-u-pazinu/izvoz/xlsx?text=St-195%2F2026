--- v0 (2026-05-23)
+++ v1 (2026-09-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="54">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,144 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-195/2026</t>
   </si>
   <si>
+    <t>Rješenje od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>REKA BUILDING d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>Put za Paleru 23, 52204 Ližnjan, Hrvatska</t>
+  </si>
+  <si>
+    <t>98783157830</t>
+  </si>
+  <si>
+    <t>REKA BUILDING d.o.o. u stečaju 98783157830</t>
+  </si>
+  <si>
+    <t>31.07.2026. 10:54:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8be65ed-4919-4d56-a74f-1d5f64c255d0</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8be65ed-4919-4d56-a74f-1d5f64c255d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=195&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:29:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6598d36-18c0-48ef-b523-14e64acf5afd</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6598d36-18c0-48ef-b523-14e64acf5afd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>REKA BUILDING d.o.o., LIŽNJAN</t>
+  </si>
+  <si>
+    <t>REKA BUILDING d.o.o., LIŽNJAN 98783157830</t>
+  </si>
+  <si>
+    <t>17.07.2026. 15:02:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8b0b4b6-65ec-49f3-98d1-cdd69be72b80</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8b0b4b6-65ec-49f3-98d1-cdd69be72b80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zapisnik od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>17.07.2026. 09:37:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5bc4554-88c8-4c42-898d-ea7821f55e06</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 17.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5bc4554-88c8-4c42-898d-ea7821f55e06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 19.05.2026.</t>
   </si>
   <si>
-    <t>REKA BUILDING d.o.o., LIŽNJAN</t>
-[...10 lines deleted...]
-  <si>
     <t>19.05.2026. 14:50:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b4720a6a-5c6a-4d93-8dce-98cf85759e72</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b4720a6a-5c6a-4d93-8dce-98cf85759e72/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=195&amp;godina=2026</t>
   </si>
   <si>
     <t>Prijedlog od 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.</t>
   </si>
   <si>
     <t>19.05.2026. 13:21:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/afad41ee-8df3-4c8a-9fad-f118cdba0638</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka (čl. 110 SZ-a).pdf P609P; Prilog St-195_2026-1-1 - Podnesak.pdf; Prilog St-195_2026-1-2 - Podaci iz RGFI-a.pdf; Prilog St-195_2026-1-3 - Ostali podaci o imovini.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/afad41ee-8df3-4c8a-9fad-f118cdba0638/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -149,51 +215,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -283,42 +349,210 @@
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>33</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>34</v>
+      </c>
+      <c r="I5" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>34</v>
+      </c>
+      <c r="I6" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>49</v>
+      </c>
+      <c r="E7" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>34</v>
+      </c>
+      <c r="I7" t="s">
+        <v>50</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>