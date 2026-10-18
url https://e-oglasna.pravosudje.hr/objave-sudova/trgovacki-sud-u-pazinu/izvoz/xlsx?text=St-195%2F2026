--- v1 (2026-09-01)
+++ v2 (2026-10-18)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="82">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,162 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-195/2026</t>
   </si>
   <si>
+    <t>Zapisnik od 16.10.2026.</t>
+  </si>
+  <si>
+    <t>REKA BUILDING d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>Put za Paleru 23, 52204 Ližnjan, Hrvatska</t>
+  </si>
+  <si>
+    <t>98783157830</t>
+  </si>
+  <si>
+    <t>REKA BUILDING d.o.o. u stečaju 98783157830</t>
+  </si>
+  <si>
+    <t>16.10.2026. 13:46:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a537af8b-e259-4022-a61c-185ce534b072</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 16.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a537af8b-e259-4022-a61c-185ce534b072/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=195&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>16.10.2026. 13:46:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b893d97-3c9f-4805-a4c0-addfe2a496f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b893d97-3c9f-4805-a4c0-addfe2a496f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 08.10.2026.; Prilog od: 08.10.2026.; Prilog od: 08.10.2026.</t>
+  </si>
+  <si>
+    <t>08.10.2026. 10:22:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/127ba96f-ff0b-492a-aa09-1f0382c972f8</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-195_2026-20-1 - dopunjeno REKA BUILDING doo u stečaju - Tablice za  ispitno ročište - popis imovine i obveza.pdf; Prilog St-195_2026-20-2 - dopunjeno REKA BUILDING doo u stečaju - Tablice za ispitno ročište - predračun troškova.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/127ba96f-ff0b-492a-aa09-1f0382c972f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 02.10.2026.; Prilog od: 02.10.2026.; Prilog od: 02.10.2026.; Prilog od: 02.10.2026.; Prilog od: 02.10.2026.; Prilog od: 02.10.2026.; Prilog od: 02.10.2026.; Prilog od: 02.10.2026.; Prilog od: 02.10.2026.</t>
+  </si>
+  <si>
+    <t>08.10.2026. 10:21:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c58c6604-80fe-403f-acae-0ff8ccafdb02</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-195_2026-19-1 - REKA BUILDING doo u stečaju - Tablice za ispitno ročište - I. viši isplatni red.pdf; Prilog St-195_2026-19-2 - REKA BUILDING doo u stečaju - Tablice za ispitno ročište - II. viši isplatni red.pdf; Prilog St-195_2026-19-3 - REKA BUILDING doo u stečaju - Tablice za ispitno ročište - razlučni vjerovnici.pdf; Prilog St-195_2026-19-4 - REKA BUILDING doo u stečaju - Tablice za ispitno ročište - izlučni vjerovnici.pdf; Prilog St-195_2026-19-5 - REKA BUILDING doo u stečaju - Tablice za ispitno ročište - popis vjerovnika.pdf; Prilog St-195_2026-19-6 - REKA BUILDING doo u stečaju - Tablice za ispitno ročište - popis predmeta stečajne mase.pdf; Prilog St-195_2026-19-7 - REKA BUILDING doo u stečaju - Tablice za ispitno ročište - pregled imovine i obveza.pdf; Prilog St-195_2026-19-8 - REKA BUILDING doo u stečaju - Tablice za ispitno ročište - predračun troškova.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c58c6604-80fe-403f-acae-0ff8ccafdb02/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 02.10.2026.; Prilog od: 02.10.2026.; Prilog od: 02.10.2026.; Prilog od: 02.10.2026.; Prilog od: 02.10.2026.; Prilog od: 02.10.2026.; Prilog od: 02.10.2026.; Prilog od: 02.10.2026.; Prilog od: 02.10.2026.; Prilog od: 02.10.2026.; Prilog od: 02.10.2026.; Prilog od: 02.10.2026.; Prilog od: 02.10.2026.; Prilog od: 02.10.2026.; Prilog od: 02.10.2026.</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:32:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6db565e4-29a6-4849-9457-f04cdac666d1</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-195_2026-18-1 - Prilog 1 - REKA BUILDING - Obavijest o razvrstavanju poslovnog subjekta.pdf; Prilog St-195_2026-18-2 - Prilog 2 - REKA BUILDING - Izvadak iz registra stvarnih vlasnika.pdf; Prilog St-195_2026-18-3 - Prilog 3 - REKA BUILDING - Podaci iz HRCZ _dostavljaju se.pdf; Prilog St-195_2026-18-4 - Prilog 4 - REKA BUILDING - Podaci iz MMPI.pdf; Prilog St-195_2026-18-5 - Prilog 5 - REKA BUILDING - Obavijest o poslovnim udjelima.pdf; Prilog St-195_2026-18-6 - Prilog 6 - REKA BUILDING d.o.o. u stečaju - poslovni udjeli.pdf; Prilog St-195_2026-18-7 - Prilog 7 - REKA BUILDING - SKDD.pdf; Prilog St-195_2026-18-8 - Prilog 8 - REKA BUILDING - Obavijest HZMO - radnici.pdf; Prilog St-195_2026-18-9 - Prilog 9 - REKA BUILDING - Uvjerenje o vlasništvu vozila.pdf; Prilog St-195_2026-18-10 - Prilog 10 - REKA BUILDING - Bruto bilanca.pdf; Prilog St-195_2026-18-11 - Prilog 11 - REKA BUILDING - Popis imovine i obveza -Fakat gradnja d.o.o. dostavljeno  e potpis.pdf; Prilog St-195_2026-18-12 - Prilog 12 - REKA BUILDING - Asim Reka - Odluka o otkazu.pdf; Prilog St-195_2026-18-13 - Prilog 13 - REKA BUILDING - Šernaza Reka - Odluka o otkazu.pdf; Prilog St-195_2026-18-14 - Prilog 14 - REKA BUILDING - fotografije vozila.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6db565e4-29a6-4849-9457-f04cdac666d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 12.08.2026.</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:37:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fca4774-6aac-464b-98d1-d113088e5cdc</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fca4774-6aac-464b-98d1-d113088e5cdc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 31.07.2026.</t>
   </si>
   <si>
-    <t>REKA BUILDING d.o.o. u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>31.07.2026. 10:54:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a8be65ed-4919-4d56-a74f-1d5f64c255d0</t>
   </si>
   <si>
     <t>Rješenje - ispravak rješenja.pdf O167O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a8be65ed-4919-4d56-a74f-1d5f64c255d0/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=195&amp;godina=2026</t>
   </si>
   <si>
     <t>Zaključak od 22.07.2026.</t>
   </si>
   <si>
     <t>22.07.2026. 13:29:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e6598d36-18c0-48ef-b523-14e64acf5afd</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e6598d36-18c0-48ef-b523-14e64acf5afd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 17.07.2026.</t>
   </si>
   <si>
     <t>REKA BUILDING d.o.o., LIŽNJAN</t>
   </si>
   <si>
     <t>REKA BUILDING d.o.o., LIŽNJAN 98783157830</t>
   </si>
@@ -215,51 +299,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -318,241 +402,493 @@
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
+        <v>24</v>
+      </c>
+      <c r="M3" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="L4" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="M4" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E5" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="L5" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="M5" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="L6" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="M6" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>50</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>51</v>
       </c>
-      <c r="L7" t="s">
+      <c r="J8"/>
+      <c r="K8" t="s">
         <v>52</v>
       </c>
-      <c r="M7" t="s">
+      <c r="L8" t="s">
         <v>53</v>
       </c>
-      <c r="N7" t="s">
+      <c r="M8" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>55</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" t="s">
+        <v>59</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>62</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>61</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>62</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" t="s">
+        <v>61</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>62</v>
+      </c>
+      <c r="I12" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>61</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>