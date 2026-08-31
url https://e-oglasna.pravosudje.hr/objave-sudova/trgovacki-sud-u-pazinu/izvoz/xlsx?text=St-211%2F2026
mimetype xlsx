--- v0 (2026-05-31)
+++ v1 (2026-08-31)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,138 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-211/2026</t>
   </si>
   <si>
+    <t>Rješenje od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>MUJKIĆ d.o.o., ROVINJ</t>
+  </si>
+  <si>
+    <t>Ulica 43. istarske divizije - Via della 43. a divisione istriana, 52210 Rovinj, Hrvatska</t>
+  </si>
+  <si>
+    <t>21279060538</t>
+  </si>
+  <si>
+    <t>MUJKIĆ d.o.o., ROVINJ 21279060538</t>
+  </si>
+  <si>
+    <t>31.07.2026. 10:56:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab7391ae-7aad-4d4c-b854-a4a93a989913</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab7391ae-7aad-4d4c-b854-a4a93a989913/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=211&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:29:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bc11fc2-bca1-428d-8a28-4146d6c2649b</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bc11fc2-bca1-428d-8a28-4146d6c2649b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:01:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e253e4af-ec46-4069-bf09-d18445a2dad0</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e253e4af-ec46-4069-bf09-d18445a2dad0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zapisnik od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:37:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0a7417f-a64d-49b2-b708-3182b2467d50</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 21.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0a7417f-a64d-49b2-b708-3182b2467d50/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 27.05.2026.</t>
   </si>
   <si>
-    <t>MUJKIĆ d.o.o., ROVINJ</t>
-[...10 lines deleted...]
-  <si>
     <t>27.05.2026. 13:58:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a55a2d76-56f7-4e15-802a-5bed5ef760c4</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a55a2d76-56f7-4e15-802a-5bed5ef760c4/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=211&amp;godina=2026</t>
   </si>
   <si>
     <t>Prijedlog od 25.05.2026.; Prilog od: 25.05.2026.; Prilog od: 25.05.2026.; Prilog od: 25.05.2026.</t>
   </si>
   <si>
     <t>27.05.2026. 08:40:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e71f6e0d-1379-45fc-ae92-56420645c6bc</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka (čl. 110 SZ-a).pdf P609P; Prilog St-211_2026-1-1 - Podnesak.pdf; Prilog St-211_2026-1-2 - Podaci iz RGFI-a.pdf; Prilog St-211_2026-1-3 - Ostali podaci o imovini.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e71f6e0d-1379-45fc-ae92-56420645c6bc/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -149,51 +209,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -283,42 +343,210 @@
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>