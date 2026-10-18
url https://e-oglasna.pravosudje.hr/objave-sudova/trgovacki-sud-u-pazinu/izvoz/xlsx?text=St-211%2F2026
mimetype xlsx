--- v1 (2026-08-31)
+++ v2 (2026-10-18)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="99">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,219 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-211/2026</t>
   </si>
   <si>
+    <t>Podnesak od 15.10.2026.</t>
+  </si>
+  <si>
+    <t>MUJKIĆ d.o.o., ROVINJ</t>
+  </si>
+  <si>
+    <t>Ulica 43. istarske divizije - Via della 43. a divisione istriana, 52210 Rovinj, Hrvatska</t>
+  </si>
+  <si>
+    <t>21279060538</t>
+  </si>
+  <si>
+    <t>MUJKIĆ d.o.o., ROVINJ 21279060538</t>
+  </si>
+  <si>
+    <t>16.10.2026. 13:39:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/371a2375-ecf0-4085-8e71-31ddb4f0dc97</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/371a2375-ecf0-4085-8e71-31ddb4f0dc97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=211&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 06.10.2026.</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:37:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8855f4b9-70af-47dd-a579-552d95e0598d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8855f4b9-70af-47dd-a579-552d95e0598d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:37:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69502934-5eae-40e9-b51f-31ff3ee4cc2f</t>
+  </si>
+  <si>
+    <t>Pregled imovine i obveza.pdf P78P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69502934-5eae-40e9-b51f-31ff3ee4cc2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:36:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ad0c986-4b7e-4a0b-829f-a6e7a64811c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ad0c986-4b7e-4a0b-829f-a6e7a64811c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:35:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0775e24c-9451-47b4-9c3b-eb52512947d3</t>
+  </si>
+  <si>
+    <t>Popis vjerovnika.pdf P55P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0775e24c-9451-47b4-9c3b-eb52512947d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:34:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d2e7e50-8517-41ca-8527-4c7a1474e378</t>
+  </si>
+  <si>
+    <t>Popis predmeta stečajne mase.pdf P76P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d2e7e50-8517-41ca-8527-4c7a1474e378/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:33:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb87b7af-a411-4c99-9664-fd1a271536d3</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-211_2026-24-1 - Tablica razlučnih prava MUJKIĆ.pdf; Prilog St-211_2026-24-2 - Tablica izlučnih prava MUJKIĆ.pdf; Prilog St-211_2026-24-3 - Prijave tražbina radnika - I. VIŠI ISPL. RED.pdf; Prilog St-211_2026-24-4 - Prijava tražbine RH, MIN. FINANCIJA, POREZNA UP. - I. VIŠI ISPL. RED.pdf; Prilog St-211_2026-24-5 - 1 Prijava tražbine ZAGREBAČKA BANKA d.d..pdf; Prilog St-211_2026-24-6 - 2 Prijava tražbine ERSTE &amp; STEIERMARKISCHE BANK d.d..pdf; Prilog St-211_2026-24-7 - 3 Prijava tražbine LD GRADNJA ROVINJ j.d.o.o..pdf; Prilog St-211_2026-24-8 - 4 Prijava tražbine odv. Josip Pintarić.pdf; Prilog St-211_2026-24-9 - 5 Prijava tražbine PLIMA d.o.o..pdf; Prilog St-211_2026-24-10 - 6 Prijava tražbine FINA.pdf; Prilog St-211_2026-24-11 - 7 Prijava tražbine HRVATSKI TELEKOM d.d..pdf; Prilog St-211_2026-24-12 - 8 Prijava tražbine A1 HRVATSKA d.o.o..pdf; Prilog St-211_2026-24-13 - 9 Prijava tražbine obrt HEKIĆ.pdf; Prilog St-211_2026-24-14 - 10 Prijava tražbine VALSAVIE ESTATE d.o.o..pdf; Prilog St-211_2026-24-15 - 11 Prijava tražbine ADDIKO BANK d.d..pdf; Prilog St-211_2026-24-16 - 12 Prijava tražbine GRATIS d.o.o..pdf; Prilog St-211_2026-24-17 - 13 Prijava tražbine obrt ŠABIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb87b7af-a411-4c99-9664-fd1a271536d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:33:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3e193e4-b6ec-4cd1-b0bb-66f151e1167d</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-211_2026-23-1 - IVECO DAILY 35C13D PU 2783-F.pdf; Prilog St-211_2026-23-2 - IVECO DAILY PU 137-UO.pdf; Prilog St-211_2026-23-3 - MERCEDES ATEGO PU 856-VU.pdf; Prilog St-211_2026-23-4 - CITROEN BERLINGO PU 399-OE.pdf; Prilog St-211_2026-23-5 - OPEL MOVANO PU 6783-D.pdf; Prilog St-211_2026-23-6 - PUTZMEISTER PU 6437-F.pdf; Prilog St-211_2026-23-7 - FORD TRANSIT 2.2 TDCI PU 4230-B.pdf; Prilog St-211_2026-23-8 - VOLKWAGEN TRANSPORTER PU 3757-F.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3e193e4-b6ec-4cd1-b0bb-66f151e1167d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:28:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff81e1d5-a821-4bbf-abf9-5b1de36112ea</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff81e1d5-a821-4bbf-abf9-5b1de36112ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 25.09.2026.</t>
+  </si>
+  <si>
+    <t>25.09.2026. 14:41:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a4a157f-7b24-4f44-b9d3-4e7f046f6747</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a4a157f-7b24-4f44-b9d3-4e7f046f6747/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>11.09.2026. 13:20:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/666f0753-aa05-4d66-ac0a-d23f49de9200</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/666f0753-aa05-4d66-ac0a-d23f49de9200/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 31.07.2026.</t>
   </si>
   <si>
-    <t>MUJKIĆ d.o.o., ROVINJ</t>
-[...10 lines deleted...]
-  <si>
     <t>31.07.2026. 10:56:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab7391ae-7aad-4d4c-b854-a4a93a989913</t>
   </si>
   <si>
     <t>Rješenje - ispravak rješenja.pdf O167O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab7391ae-7aad-4d4c-b854-a4a93a989913/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=211&amp;godina=2026</t>
   </si>
   <si>
     <t>Zaključak od 24.07.2026.</t>
   </si>
   <si>
     <t>24.07.2026. 10:29:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3bc11fc2-bca1-428d-8a28-4146d6c2649b</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3bc11fc2-bca1-428d-8a28-4146d6c2649b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 21.07.2026.</t>
   </si>
   <si>
     <t>21.07.2026. 12:01:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e253e4af-ec46-4069-bf09-d18445a2dad0</t>
   </si>
@@ -209,51 +350,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -334,219 +475,681 @@
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
+        <v>24</v>
+      </c>
+      <c r="M3" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M4" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="L5" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="M5" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="L6" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="M6" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>43</v>
+      </c>
+      <c r="L7" t="s">
+        <v>44</v>
+      </c>
+      <c r="M7" t="s">
+        <v>45</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>46</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>47</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>48</v>
+      </c>
+      <c r="L8" t="s">
         <v>49</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M8" t="s">
         <v>50</v>
       </c>
-      <c r="M7" t="s">
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
         <v>51</v>
       </c>
-      <c r="N7" t="s">
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>52</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>53</v>
+      </c>
+      <c r="L9" t="s">
+        <v>54</v>
+      </c>
+      <c r="M9" t="s">
+        <v>55</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>57</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>58</v>
+      </c>
+      <c r="L10" t="s">
+        <v>59</v>
+      </c>
+      <c r="M10" t="s">
+        <v>60</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>61</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>62</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" t="s">
+        <v>24</v>
+      </c>
+      <c r="M11" t="s">
+        <v>64</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>65</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>66</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>67</v>
+      </c>
+      <c r="L12" t="s">
+        <v>24</v>
+      </c>
+      <c r="M12" t="s">
+        <v>68</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>69</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>71</v>
+      </c>
+      <c r="L13" t="s">
+        <v>72</v>
+      </c>
+      <c r="M13" t="s">
+        <v>73</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>74</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>75</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>76</v>
+      </c>
+      <c r="L14" t="s">
+        <v>77</v>
+      </c>
+      <c r="M14" t="s">
+        <v>78</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>79</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>80</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>81</v>
+      </c>
+      <c r="L15" t="s">
+        <v>82</v>
+      </c>
+      <c r="M15" t="s">
+        <v>83</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>84</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>85</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>86</v>
+      </c>
+      <c r="L16" t="s">
+        <v>87</v>
+      </c>
+      <c r="M16" t="s">
+        <v>88</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>89</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>90</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>91</v>
+      </c>
+      <c r="L17" t="s">
+        <v>92</v>
+      </c>
+      <c r="M17" t="s">
+        <v>93</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>94</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>95</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>96</v>
+      </c>
+      <c r="L18" t="s">
+        <v>97</v>
+      </c>
+      <c r="M18" t="s">
+        <v>98</v>
+      </c>
+      <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>