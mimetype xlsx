--- v0 (2026-05-15)
+++ v1 (2026-07-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="89">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,164 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-239/2025</t>
   </si>
   <si>
+    <t>Rješenje od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>QUANTUM CREST d.o.o., PULA</t>
+  </si>
+  <si>
+    <t>Kavrerski put - Strada Cavrer 19, 52100 Pula, Hrvatska</t>
+  </si>
+  <si>
+    <t>94895213667</t>
+  </si>
+  <si>
+    <t>QUANTUM CREST d.o.o., PULA 94895213667</t>
+  </si>
+  <si>
+    <t>25.06.2026. 13:58:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f50507a-4223-4ac4-bfa3-f3ff42ff4ce8</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f50507a-4223-4ac4-bfa3-f3ff42ff4ce8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=239&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Odluka od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>25.06.2026. 13:57:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f384ba3e-e3cc-411c-b6af-e336d81f4093</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f384ba3e-e3cc-411c-b6af-e336d81f4093/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zapisnik od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>24.06.2026. 12:34:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d16429b5-40a1-426c-bb1e-0fe85d5c4f87</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 24.06.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d16429b5-40a1-426c-bb1e-0fe85d5c4f87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>24.06.2026. 12:32:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cbd74a3-f1cd-4652-a6d5-306773442c8e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cbd74a3-f1cd-4652-a6d5-306773442c8e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.</t>
+  </si>
+  <si>
+    <t>23.06.2026. 10:30:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29fbada0-133a-4947-b998-e443b50f9697</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-239_2025-47-1 - QUANTUM CREST d.o.o. - ST-468 - TS PZ St-239-2025 - pregled imovine i obveza (dp).pdf; Prilog St-239_2025-47-2 - QUANTUM CREST d.o.o. - ST-468 - TS PZ St-239-2025 - popis vjerovnika (dp).pdf; Prilog St-239_2025-47-3 - QUANTUM CREST d.o.o. - ST-468 - TS PZ St-239-2025 - popis predmeta stečajne mase (dp).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29fbada0-133a-4947-b998-e443b50f9697/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>19.06.2026. 13:58:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/242acb3c-6ca3-43fa-8f9f-fa9980ce4d1f</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/242acb3c-6ca3-43fa-8f9f-fa9980ce4d1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 20.03.2026.</t>
   </si>
   <si>
-    <t>QUANTUM CREST d.o.o., PULA</t>
-[...10 lines deleted...]
-  <si>
     <t>23.03.2026. 09:35:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/be598d5a-be41-43b3-bf42-b6295e519ce3</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/be598d5a-be41-43b3-bf42-b6295e519ce3/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=239&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 10.03.2026.</t>
   </si>
   <si>
     <t>12.03.2026. 09:24:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/192b26c4-e9fc-4c64-8100-743377853e04</t>
   </si>
   <si>
     <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/192b26c4-e9fc-4c64-8100-743377853e04/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Žalba od 01.12.2025.; Prilog od: 01.12.2025.; Prilog od: 01.12.2025.; Prilog od: 01.12.2025.; Prilog od: 01.12.2025.; Prilog od: 01.12.2025.; Prilog od: 01.12.2025.; Prilog od: 01.12.2025.; Prilog od: 01.12.2025.</t>
   </si>
   <si>
     <t>01.12.2025. 10:44:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1176e2e7-6f8f-48de-a4ff-e01b8d0e2406</t>
   </si>
   <si>
     <t>Žalba.pdf P227P; Prilog St-239_2025-34-1 - Prilog 1. - Power of Attorney Quantum.pdf; Prilog St-239_2025-34-2 - Prilog 2. - zahtjev za uvid u spis.pdf; Prilog St-239_2025-34-3 - Prilog 3. - Rješenje o ovrsi od 03.06.2025..pdf; Prilog St-239_2025-34-4 - Prilog 4. - Rješenje od 22.11.2024..pdf; Prilog St-239_2025-34-5 - Prilog 5. - Rješenje o ovrsi od 28.01.2025..pdf; Prilog St-239_2025-34-6 - Prilog 6. - Rješenje od 31.10.2023..pdf; Prilog St-239_2025-34-7 - Prilog 7. - Zapisnik Klasa UP-I-471-02-22-01-119.pdf; Prilog St-239_2025-34-8 - Prilog 8. - Prigovor od 23.09.2024..pdf</t>
@@ -171,53 +255,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/eae36e71-515f-4b01-b3c4-32eac9a05c33/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 08.09.2025.; Odluka od 08.09.2025.</t>
   </si>
   <si>
     <t>09.09.2025. 09:01:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5c8ba049-ab06-4145-bb4e-468e17a71c51</t>
   </si>
   <si>
     <t>Zapisnik s ročišta radi izjašnjenja o prijedlogu za otvaranje stečajnog postupka.pdf O358O; Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5c8ba049-ab06-4145-bb4e-468e17a71c51/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 08.09.2025.</t>
   </si>
   <si>
     <t>08.09.2025. 10:35:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8036fbee-d326-4ba5-a3e0-d87819bdaada</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8036fbee-d326-4ba5-a3e0-d87819bdaada/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 09.07.2025.</t>
   </si>
   <si>
     <t>11.07.2025. 09:02:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0e139140-806f-4667-8aba-58e216031724</t>
   </si>
   <si>
     <t>Rješenje o pokretanju prethodnog postupka nakon obustave skraćenog stečajnog postupka.pdf O1000000010O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0e139140-806f-4667-8aba-58e216031724/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -239,51 +320,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -426,241 +507,493 @@
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
+        <v>35</v>
+      </c>
+      <c r="M5" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" t="s">
         <v>59</v>
       </c>
-      <c r="L9" t="s">
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
         <v>60</v>
       </c>
-      <c r="M9" t="s">
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
         <v>61</v>
       </c>
-      <c r="N9" t="s">
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>66</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" t="s">
+        <v>78</v>
+      </c>
+      <c r="M13" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>81</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" t="s">
+        <v>48</v>
+      </c>
+      <c r="M14" t="s">
+        <v>83</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>84</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>85</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>86</v>
+      </c>
+      <c r="L15" t="s">
+        <v>87</v>
+      </c>
+      <c r="M15" t="s">
+        <v>88</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>