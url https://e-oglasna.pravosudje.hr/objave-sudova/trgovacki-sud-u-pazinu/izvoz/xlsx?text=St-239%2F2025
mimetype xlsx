--- v1 (2026-07-01)
+++ v2 (2026-10-03)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="98">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,110 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-239/2025</t>
   </si>
   <si>
+    <t>Zaključak od 07.09.2026.</t>
+  </si>
+  <si>
+    <t>QUANTUM CREST d.o.o., PULA</t>
+  </si>
+  <si>
+    <t>Kavrerski put - Strada Cavrer 19, 52100 Pula, Hrvatska</t>
+  </si>
+  <si>
+    <t>94895213667</t>
+  </si>
+  <si>
+    <t>QUANTUM CREST d.o.o., PULA 94895213667</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:37:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/389fc811-aa47-40a4-bbf5-f90419f5d6f3</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/389fc811-aa47-40a4-bbf5-f90419f5d6f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=239&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>02.09.2026. 10:35:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4eb54281-333b-4069-8518-cb910881b2b8</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4eb54281-333b-4069-8518-cb910881b2b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 24.06.2026.</t>
   </si>
   <si>
-    <t>QUANTUM CREST d.o.o., PULA</t>
-[...10 lines deleted...]
-  <si>
     <t>25.06.2026. 13:58:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9f50507a-4223-4ac4-bfa3-f3ff42ff4ce8</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9f50507a-4223-4ac4-bfa3-f3ff42ff4ce8/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=239&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Odluka od 24.06.2026.</t>
   </si>
   <si>
     <t>25.06.2026. 13:57:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f384ba3e-e3cc-411c-b6af-e336d81f4093</t>
   </si>
   <si>
     <t>Ostalo.pdf O68O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f384ba3e-e3cc-411c-b6af-e336d81f4093/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zapisnik od 24.06.2026.</t>
   </si>
   <si>
     <t>24.06.2026. 12:34:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d16429b5-40a1-426c-bb1e-0fe85d5c4f87</t>
   </si>
   <si>
     <t>Zapisnik sa sudske radnje od 24.06.2026.docx</t>
@@ -150,53 +180,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/4cbd74a3-f1cd-4652-a6d5-306773442c8e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.</t>
   </si>
   <si>
     <t>23.06.2026. 10:30:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/29fbada0-133a-4947-b998-e443b50f9697</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-239_2025-47-1 - QUANTUM CREST d.o.o. - ST-468 - TS PZ St-239-2025 - pregled imovine i obveza (dp).pdf; Prilog St-239_2025-47-2 - QUANTUM CREST d.o.o. - ST-468 - TS PZ St-239-2025 - popis vjerovnika (dp).pdf; Prilog St-239_2025-47-3 - QUANTUM CREST d.o.o. - ST-468 - TS PZ St-239-2025 - popis predmeta stečajne mase (dp).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/29fbada0-133a-4947-b998-e443b50f9697/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 16.06.2026.</t>
   </si>
   <si>
     <t>19.06.2026. 13:58:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/242acb3c-6ca3-43fa-8f9f-fa9980ce4d1f</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/242acb3c-6ca3-43fa-8f9f-fa9980ce4d1f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 20.03.2026.</t>
   </si>
   <si>
     <t>23.03.2026. 09:35:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/be598d5a-be41-43b3-bf42-b6295e519ce3</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/be598d5a-be41-43b3-bf42-b6295e519ce3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 10.03.2026.</t>
   </si>
   <si>
     <t>12.03.2026. 09:24:42</t>
   </si>
@@ -320,51 +347,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -507,157 +534,157 @@
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L7" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="M7" t="s">
         <v>49</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
@@ -697,303 +724,387 @@
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>55</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>56</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>57</v>
       </c>
       <c r="L9" t="s">
+        <v>30</v>
+      </c>
+      <c r="M9" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
         <v>60</v>
-      </c>
-[...13 lines deleted...]
-        <v>61</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" t="s">
         <v>62</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>64</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
         <v>65</v>
-      </c>
-[...13 lines deleted...]
-        <v>66</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" t="s">
         <v>67</v>
       </c>
-      <c r="L11" t="s">
+      <c r="M11" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
+        <v>69</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
         <v>70</v>
-      </c>
-[...13 lines deleted...]
-        <v>71</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" t="s">
         <v>72</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
         <v>75</v>
-      </c>
-[...13 lines deleted...]
-        <v>76</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" t="s">
         <v>77</v>
       </c>
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
+        <v>79</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>81</v>
+      </c>
+      <c r="L14" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="M14" t="s">
         <v>83</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>84</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>85</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>86</v>
       </c>
       <c r="L15" t="s">
         <v>87</v>
       </c>
       <c r="M15" t="s">
         <v>88</v>
       </c>
       <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>89</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>90</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>91</v>
+      </c>
+      <c r="L16" t="s">
+        <v>30</v>
+      </c>
+      <c r="M16" t="s">
+        <v>92</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>93</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>94</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>95</v>
+      </c>
+      <c r="L17" t="s">
+        <v>96</v>
+      </c>
+      <c r="M17" t="s">
+        <v>97</v>
+      </c>
+      <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>