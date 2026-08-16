--- v0 (2026-07-01)
+++ v1 (2026-08-16)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,126 +59,201 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-241/2026</t>
   </si>
   <si>
+    <t>Rješenje od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>AVANGARD SHIPYARDS d.d., PULA</t>
+  </si>
+  <si>
+    <t>Ulica sv. Polikarpa - Via San Policarpo 8, 52100 Pula, Hrvatska</t>
+  </si>
+  <si>
+    <t>52305384992</t>
+  </si>
+  <si>
+    <t>AVANGARD SHIPYARDS d.d., PULA 52305384992</t>
+  </si>
+  <si>
+    <t>20.07.2026. 09:48:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64467926-1d9e-4fab-bce1-7a6fcc466110</t>
+  </si>
+  <si>
+    <t>Rješenje - razrješenje stečajnog upravitelja.pdf O288O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64467926-1d9e-4fab-bce1-7a6fcc466110/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=241&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>14.07.2026. 09:22:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b462bc80-ff3c-421e-a66e-de89279c19cd</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b462bc80-ff3c-421e-a66e-de89279c19cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>10.07.2026. 10:35:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18231101-39fb-451e-8131-47b47c4a398b</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18231101-39fb-451e-8131-47b47c4a398b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.</t>
+  </si>
+  <si>
+    <t>10.07.2026. 09:52:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07aec8de-00ee-4426-b236-905a6eba0c7c</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-241_2026-3-1 - Bilanca.pdf; Prilog St-241_2026-3-2 - Mjesečni troškovi.pdf; Prilog St-241_2026-3-3 - Obaveze prema dobavljačima.pdf; Prilog St-241_2026-3-4 - Rezerve.pdf; Prilog St-241_2026-3-5 - Ugovor o prijeboju.pdf; Prilog St-241_2026-3-6 - Ugovor o zajmu 10.07..pdf; Prilog St-241_2026-3-7 - Ugovor o zajmu 25.06..pdf; Prilog St-241_2026-3-8 - Ugovor o zajmu 28.01..pdf; Prilog St-241_2026-3-9 - Ugovor o zajmu 31.05..pdf; Prilog St-241_2026-3-10 - Ugovor o zajmu 31.08..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07aec8de-00ee-4426-b236-905a6eba0c7c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijedlog od 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog</t>
+  </si>
+  <si>
+    <t>10.07.2026. 09:51:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a570f06-8741-41fe-a45b-287774a6fbe6</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje stečajnog postupka.pdf P115P; Prilog St-241_2026-1-1 - (nije u PDF formatu) AS BALANCE - ESTIMATE on 06.2026.xlsx; Prilog St-241_2026-1-2 - (nije u PDF formatu) Avangard Shipyards MJESEČNI TROŠOKOVI.xlsx; Prilog St-241_2026-1-3 - Alcor-AS_Loan 10.07.2020.pdf; Prilog St-241_2026-1-4 - Alcor-AS_Loan 31.08.2018 agreement pier.pdf; Prilog St-241_2026-1-5 - (nije u PDF formatu) AHG-AS.xlsx; Prilog St-241_2026-1-6 - Estry-As Loan 20.02.2026.pdf; Prilog St-241_2026-1-7 - Estry-AS_Loan 08.10.2025 350.000 &amp;Loan request 115.000_signed....pdf; Prilog St-241_2026-1-8 - Estry-AS_Loan 28.01.2025.pdf; Prilog St-241_2026-1-9 - Estry-AS_Loan agreement 31.05.2024.pdf; Prilog St-241_2026-1-10 - (nije u PDF formatu) Računi za plaćanje.xlsx; Prilog St-241_2026-1-11 - Zaposlenici.pdf; Prilog St-241_2026-1-12 - (nije u PDF formatu) OSA - AVANGARD SHIPYARDS DD 31052026.xls; Prilog St-241_2026-1-13 - raw materials + tools 16062026.pdf; Prilog St-241_2026-1-14 - SKMBT_C22025062409410.pdf; Prilog St-241_2026-1-15 - Popis sporova.pdf; Prilog St-241_2026-1-16 - Podnesak TS RI P-128-2021-73 od 08.05.2026. - Presuda - odbijena žalba - potvrđena presuda 1. st.pdf; Prilog St-241_2026-1-17 - Odluka TS RI P-128-2021-66 od 23.05.2025. - Presuda.pdf; Prilog St-241_2026-1-18 - Punomoć 230623 PoA insolvency.pdf; Prilog St-241_2026-1-19 - (nije u PDF formatu) Stanje računa na dan podnošenja prijedloga AS bank account 23062026 (002).jpg; Prilog St-241_2026-1-20 - Setoff agreement 19062026.pdf; Prilog St-241_2026-1-21 - Prilog uz pristojbu.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a570f06-8741-41fe-a45b-287774a6fbe6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 30.06.2026.</t>
   </si>
   <si>
-    <t>AVANGARD SHIPYARDS d.d., PULA</t>
-[...10 lines deleted...]
-  <si>
     <t>30.06.2026. 10:44:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c8aeb2c9-8cc8-45fa-9158-ed415b904125</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c8aeb2c9-8cc8-45fa-9158-ed415b904125/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=241&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -226,42 +301,252 @@
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>