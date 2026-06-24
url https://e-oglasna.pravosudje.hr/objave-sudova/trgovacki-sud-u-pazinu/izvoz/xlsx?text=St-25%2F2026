--- v0 (2026-05-10)
+++ v1 (2026-06-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="82">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-25/2026</t>
   </si>
   <si>
+    <t>Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Zaključak od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>LUKA LOGISTICS d.o.o., MILANEZI</t>
+  </si>
+  <si>
+    <t>Milanezi 1A, 52463 Milanezi, Hrvatska</t>
+  </si>
+  <si>
+    <t>07368284895</t>
+  </si>
+  <si>
+    <t>LUKA LOGISTICS d.o.o., MILANEZI 07368284895</t>
+  </si>
+  <si>
+    <t>08.06.2026. 13:04:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22bbefe1-71b2-4dbb-8bdb-0cbafa8469c9</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-25_2026-57-1 - cvh.pdf; Prilog St-25_2026-57-2 - Rješenje o otvaranju predstečajnog postupka.pdf; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22bbefe1-71b2-4dbb-8bdb-0cbafa8469c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=25&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Odluka od 06.05.2026.; Podnesak od 05.05.2026.</t>
   </si>
   <si>
-    <t>LUKA LOGISTICS d.o.o., MILANEZI</t>
-[...10 lines deleted...]
-  <si>
     <t>06.05.2026. 12:47:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0628ae27-3ddc-4771-a3f8-e170d6722741</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Ostalo.pdf O68O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0628ae27-3ddc-4771-a3f8-e170d6722741/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=25&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 29.04.2026.</t>
   </si>
   <si>
     <t>30.04.2026. 09:01:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0ee0d75b-d9e9-41da-bd86-59fcca358256</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0ee0d75b-d9e9-41da-bd86-59fcca358256/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Odluka od 29.04.2026.</t>
   </si>
   <si>
     <t>30.04.2026. 09:00:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c7d06ba5-1784-4505-9f10-89d5ad9641d7</t>
   </si>
@@ -284,51 +299,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -793,45 +808,87 @@
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>74</v>
       </c>
       <c r="L12" t="s">
         <v>75</v>
       </c>
       <c r="M12" t="s">
         <v>76</v>
       </c>
       <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>