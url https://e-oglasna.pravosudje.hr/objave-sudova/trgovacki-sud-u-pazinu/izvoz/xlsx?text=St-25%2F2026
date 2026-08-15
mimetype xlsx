--- v1 (2026-06-24)
+++ v2 (2026-08-15)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="87">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-25/2026</t>
   </si>
   <si>
+    <t>Podnesak od 29.07.2026.; Prilog od: 29.07.2026.; Prilog od: 29.07.2026.; Prilog od: 29.07.2026.; Prilog od: 29.07.2026.; Prilog od: 29.07.2026.; Prilog od: 29.07.2026.; Prilog od: 29.07.2026.; Prilog od: 29.07.2026.; Prilog od: 29.07.2026.; Prilog od: 29.07.2026.; Prilog od: 29.07.2026.</t>
+  </si>
+  <si>
+    <t>LUKA LOGISTICS d.o.o., MILANEZI</t>
+  </si>
+  <si>
+    <t>Milanezi 1A, 52463 Milanezi, Hrvatska</t>
+  </si>
+  <si>
+    <t>07368284895</t>
+  </si>
+  <si>
+    <t>LUKA LOGISTICS d.o.o., MILANEZI 07368284895</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:58:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c577f02-02f2-4d51-acc9-5af18769e21b</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-25_2026-59-1 - Rješenje kojim se potvrđuje plan restrukturiranja (čl.61.a st.2.).pdf; Prilog St-25_2026-59-2 - Sudačka mreža.pdf-luka 3.pdf; Prilog St-25_2026-59-3 - Sudačka mreža.pdf-luka 1.pdf; Prilog St-25_2026-59-4 - Sudačka mreža.pdf-luka 2.pdf; Prilog St-25_2026-59-5 - Sudačka mreža.pdf-luka 4.pdf; Prilog St-25_2026-59-6 - oglasi_compressed.pdf; Prilog St-25_2026-59-7 - računi-sve.pdf; Prilog St-25_2026-59-8 - Ugovor o otvaranju računa- 13 radnička potr..pdf; Prilog St-25_2026-59-9 - Podnesak TS PZ P-110-2026-1 od 26.05.2026. - Tužba.pdf; Prilog St-25_2026-59-10 - odgovor na tužbu2 _potpisano.docx.pdf; Prilog St-25_2026-59-11 - Izvod_1-8 2026_merged.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c577f02-02f2-4d51-acc9-5af18769e21b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=25&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Zaključak od 08.06.2026.</t>
   </si>
   <si>
-    <t>LUKA LOGISTICS d.o.o., MILANEZI</t>
-[...10 lines deleted...]
-  <si>
     <t>08.06.2026. 13:04:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22bbefe1-71b2-4dbb-8bdb-0cbafa8469c9</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-25_2026-57-1 - cvh.pdf; Prilog St-25_2026-57-2 - Rješenje o otvaranju predstečajnog postupka.pdf; Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22bbefe1-71b2-4dbb-8bdb-0cbafa8469c9/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=25&amp;godina=2026</t>
   </si>
   <si>
     <t>Odluka od 06.05.2026.; Podnesak od 05.05.2026.</t>
   </si>
   <si>
     <t>06.05.2026. 12:47:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0628ae27-3ddc-4771-a3f8-e170d6722741</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Ostalo.pdf O68O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0628ae27-3ddc-4771-a3f8-e170d6722741/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 29.04.2026.</t>
   </si>
   <si>
     <t>30.04.2026. 09:01:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0ee0d75b-d9e9-41da-bd86-59fcca358256</t>
   </si>
@@ -299,51 +314,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -850,45 +865,87 @@
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>79</v>
       </c>
       <c r="L13" t="s">
         <v>80</v>
       </c>
       <c r="M13" t="s">
         <v>81</v>
       </c>
       <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>