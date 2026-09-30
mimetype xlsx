--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="97">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-25/2026</t>
   </si>
   <si>
+    <t>Podnesak od 07.09.2026.; Podnesak od 07.09.2026.; Odluka od 07.09.2026.; Podnesak od 03.09.2026.</t>
+  </si>
+  <si>
+    <t>LUKA LOGISTICS d.o.o., MILANEZI</t>
+  </si>
+  <si>
+    <t>Milanezi 1A, 52463 Milanezi, Hrvatska</t>
+  </si>
+  <si>
+    <t>07368284895</t>
+  </si>
+  <si>
+    <t>LUKA LOGISTICS d.o.o., MILANEZI 07368284895</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:34:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46d2195b-b8b8-4587-aaf2-9a7e83901cf4</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Podnesak.pdf P75P; Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46d2195b-b8b8-4587-aaf2-9a7e83901cf4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=25&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.</t>
+  </si>
+  <si>
+    <t>25.08.2026. 13:29:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/614d2d03-96ed-450b-a206-e0e6af90eb1e</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-25_2026-60-1 - LUKA LOGISTICS d.o.o. u st - Potvrda o plaćanju.pdf; Prilog St-25_2026-60-2 - LUKA LOGISTICS d.o.o. u stečaju rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/614d2d03-96ed-450b-a206-e0e6af90eb1e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 29.07.2026.; Prilog od: 29.07.2026.; Prilog od: 29.07.2026.; Prilog od: 29.07.2026.; Prilog od: 29.07.2026.; Prilog od: 29.07.2026.; Prilog od: 29.07.2026.; Prilog od: 29.07.2026.; Prilog od: 29.07.2026.; Prilog od: 29.07.2026.; Prilog od: 29.07.2026.; Prilog od: 29.07.2026.</t>
   </si>
   <si>
-    <t>LUKA LOGISTICS d.o.o., MILANEZI</t>
-[...10 lines deleted...]
-  <si>
     <t>29.07.2026. 13:58:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0c577f02-02f2-4d51-acc9-5af18769e21b</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-25_2026-59-1 - Rješenje kojim se potvrđuje plan restrukturiranja (čl.61.a st.2.).pdf; Prilog St-25_2026-59-2 - Sudačka mreža.pdf-luka 3.pdf; Prilog St-25_2026-59-3 - Sudačka mreža.pdf-luka 1.pdf; Prilog St-25_2026-59-4 - Sudačka mreža.pdf-luka 2.pdf; Prilog St-25_2026-59-5 - Sudačka mreža.pdf-luka 4.pdf; Prilog St-25_2026-59-6 - oglasi_compressed.pdf; Prilog St-25_2026-59-7 - računi-sve.pdf; Prilog St-25_2026-59-8 - Ugovor o otvaranju računa- 13 radnička potr..pdf; Prilog St-25_2026-59-9 - Podnesak TS PZ P-110-2026-1 od 26.05.2026. - Tužba.pdf; Prilog St-25_2026-59-10 - odgovor na tužbu2 _potpisano.docx.pdf; Prilog St-25_2026-59-11 - Izvod_1-8 2026_merged.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0c577f02-02f2-4d51-acc9-5af18769e21b/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=25&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Zaključak od 08.06.2026.</t>
   </si>
   <si>
     <t>08.06.2026. 13:04:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22bbefe1-71b2-4dbb-8bdb-0cbafa8469c9</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-25_2026-57-1 - cvh.pdf; Prilog St-25_2026-57-2 - Rješenje o otvaranju predstečajnog postupka.pdf; Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22bbefe1-71b2-4dbb-8bdb-0cbafa8469c9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Odluka od 06.05.2026.; Podnesak od 05.05.2026.</t>
   </si>
   <si>
     <t>06.05.2026. 12:47:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0628ae27-3ddc-4771-a3f8-e170d6722741</t>
   </si>
@@ -314,51 +344,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -907,45 +937,129 @@
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>83</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>84</v>
       </c>
       <c r="L14" t="s">
         <v>85</v>
       </c>
       <c r="M14" t="s">
         <v>86</v>
       </c>
       <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>87</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>88</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>92</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>