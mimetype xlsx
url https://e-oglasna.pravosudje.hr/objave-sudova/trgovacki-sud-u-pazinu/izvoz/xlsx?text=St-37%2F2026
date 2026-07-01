--- v0 (2026-05-17)
+++ v1 (2026-07-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="101">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,92 +59,149 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-37/2026</t>
   </si>
   <si>
+    <t>Rješenje od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>IN PUNCTO d.o.o. PULA</t>
+  </si>
+  <si>
+    <t>Facchinettijeva ul. - Via Antonio Facchinetti 7, 52100 Pula, Hrvatska</t>
+  </si>
+  <si>
+    <t>88803773617</t>
+  </si>
+  <si>
+    <t>IN PUNCTO d.o.o. PULA 88803773617</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:28:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c09b4b3-e26a-4649-98f0-5a98ded5e440</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c09b4b3-e26a-4649-98f0-5a98ded5e440/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=37&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Odluka od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:12:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00039eb8-2d66-4333-9f88-11b9b0c7ad6e</t>
+  </si>
+  <si>
+    <t>Zapisnik s ročišta radi izjašnjenja o prijedlogu za otvaranje stečajnog postupka.pdf O358O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00039eb8-2d66-4333-9f88-11b9b0c7ad6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 12.06.2026.; Podnesak od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>12.06.2026. 08:16:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c86ca58-eb1f-4e3b-9049-303623aa6b74</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c86ca58-eb1f-4e3b-9049-303623aa6b74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.</t>
+  </si>
+  <si>
+    <t>08.06.2026. 08:53:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd5673dc-2f0f-4648-92ff-92713c33a930</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-37_2026-25-1 - IN PUNCTO D.O.O. - DOPIS PRIVREMENOG STEČAJNOG UPRAVITELJA ZA TD VIRKONT D.O.O. PULA OD 20.05.2025.G.pdf; Prilog St-37_2026-25-2 - IN PUNCTO D.O.O. - MAIL KORESPONDENCIJA SA DRUŠTVOM VIRKONT D.O.O. PULA.pdf; Prilog St-37_2026-25-3 - IN PUNCTO D.O.O. - MAIL KORESPONDENCIJA SA KNJIGOVODSTVENI OBRT AMAZONA.pdf; Prilog St-37_2026-25-4 - Stanje dugotrajne imovine po kontima nabave.pdf; Prilog St-37_2026-25-5 - Konto kartice (8).pdf; Prilog St-37_2026-25-6 - Kartice partnera2510.pdf; Prilog St-37_2026-25-7 - Kartice partnera1150.pdf; Prilog St-37_2026-25-8 - PDV_88803773617_20251201-20251231.pdf; Prilog St-37_2026-25-9 - Obrazac I-RA.pdf; Prilog St-37_2026-25-10 - Konto kartice (9).pdf; Prilog St-37_2026-25-11 - 5-2025-00005 SARA DILBER.pdf; Prilog St-37_2026-25-12 - 5-2025-00007 ELVIRA BANOVIĆ.pdf; Prilog St-37_2026-25-13 - 5-2025-00006 IVAN DILBER.pdf; Prilog St-37_2026-25-14 - 5-2025-00003 FALANGA ISTRA (2).pdf; Prilog St-37_2026-25-15 - 5-2025-00004 IVAN DILBER (2).pdf; Prilog St-37_2026-25-16 - Brutto bilanca (1).pdf; Prilog St-37_2026-25-17 - IN PUNCTO D.O.O. - POTVRDA POSTAJE PROMETNE POLICIJE PULA OD 21.11.2025.GODINE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd5673dc-2f0f-4648-92ff-92713c33a930/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 11.05.2026.</t>
   </si>
   <si>
-    <t>IN PUNCTO d.o.o. PULA</t>
-[...10 lines deleted...]
-  <si>
     <t>12.05.2026. 09:35:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a4c4f5f-eb99-457a-be35-d6056729a99a</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a4c4f5f-eb99-457a-be35-d6056729a99a/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=37&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Odluka od 05.05.2026.</t>
   </si>
   <si>
     <t>05.05.2026. 14:21:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/db6da86b-e606-4c63-b4d4-1b98e67ba01d</t>
   </si>
   <si>
-    <t>Zapisnik s ročišta radi izjašnjenja o prijedlogu za otvaranje stečajnog postupka.pdf O358O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/db6da86b-e606-4c63-b4d4-1b98e67ba01d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.</t>
   </si>
   <si>
     <t>04.05.2026. 10:24:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2c10adae-c415-4edf-a412-cda6b1233376</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-37_2026-20-1 - IN PUNCTO D.O.O. - POTVRDA O BLOKADI RAČUNA I NOVČANIH SREDSTAVA OVRŠENIKA.pdf; Prilog St-37_2026-20-2 - IN PUNCTO D.O.O. - OČEVIDNIK NEIZVRŠENIH OSNOVA ZA PLAĆANJE BEZ SPECIFIKACIJE NAPLATE.pdf; Prilog St-37_2026-20-3 - IN PUNCTO D.O.O. - POTVRDA OPĆINSKOG SUDA U PULI ZEMLJIŠNOKNJIŽNI ODJEL OD 24.04.2026.GODINE.pdf; Prilog St-37_2026-20-4 - IN PUNCTO D.O.O. - UVJERENJE O VLASNIŠTVU VOZILA.pdf; Prilog St-37_2026-20-5 - IN PUNCTO D.O.O. - GODIŠNJI FINANCIJSKI IZVJEŠTAJ ZA 2024.GODINU.pdf; Prilog St-37_2026-20-6 - IN PUNCTO D.O.O. - MAIL KORESPONDENCIJA SA ZA Z.Z. MAURO DODIĆ.pdf; Prilog St-37_2026-20-7 - IN PUNCTO D.O.O. - DOPIS PRIVREMENOG STEČAJNOG UPRAVITELJA ZA Z.Z. MAURO DODIĆ.pdf; Prilog St-37_2026-20-8 - IN PUNCTO D.O.O. - OČITOVANJE Z.Z. DUŽNIKA MAURA DODIĆA OD 27.04.2026.GODINE.pdf; Prilog St-37_2026-20-9 - IZVJEŠTAJ O PREGLEDU CNC stroja (2).pdf; Prilog St-37_2026-20-10 - 5-2025-00003 FALANGA ISTRA (1).pdf; Prilog St-37_2026-20-11 - 5-2025-00004 IVAN DILBER (1).pdf; Prilog St-37_2026-20-12 - POTVRDA ZA MERCEDES SPRINTER DA NIJE TEHNIČKI ISPRAVAN.pdf; Prilog St-37_2026-20-13 - IN PUNCTO D.O.O. - DOPIS PRIVREMENOG STEČAJNOG UPRAVITELJA ZA Z.Z. MAURO DODIĆ OD 27.04.2026.GODINE.pdf; Prilog St-37_2026-20-14 - IN PUNCTO D.O.O. - OČITOVANJE Z.Z. DUŽNIKA MAURA DODIĆA OD 30.04.2026.GODINE.pdf; Prilog St-37_2026-20-15 - Ugovor o pozajmici Elvira Banović (1).pdf; Prilog St-37_2026-20-16 - IN PUNCTO D.O.O. - POTVRDA HZMO-A.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2c10adae-c415-4edf-a412-cda6b1233376/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 01.04.2026.</t>
   </si>
   <si>
     <t>01.04.2026. 09:23:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ddeb054e-c199-47b2-b87e-f8aad05528be</t>
@@ -156,53 +213,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/ddeb054e-c199-47b2-b87e-f8aad05528be/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 31.03.2026.; Prilog od: 31.03.2026.</t>
   </si>
   <si>
     <t>01.04.2026. 09:17:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7a7a0c69-9046-4310-b39a-f89cee4b466d</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-37_2026-16-1 - Potvrda uručenja - P-3151-2024 OS ST - otprema od 08.12.2025. - Ante Gabelica - ULOGA_ Punomoćnik tu.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7a7a0c69-9046-4310-b39a-f89cee4b466d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 25.03.2026.</t>
   </si>
   <si>
     <t>25.03.2026. 12:54:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/326b366d-192c-4c65-b568-cb19aee401f4</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/326b366d-192c-4c65-b568-cb19aee401f4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>25.03.2026. 11:49:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/02569b4c-36b8-48b2-9fa7-831b97d2adfb</t>
   </si>
   <si>
     <t>Rješenje o imenovanju privremenog stečajnog upravitelja.pdf O1000000070O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/02569b4c-36b8-48b2-9fa7-831b97d2adfb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 24.03.2026.; Prilog od: 24.03.2026.; Prilog od: 24.03.2026.; Prilog od: 24.03.2026.</t>
   </si>
   <si>
     <t>25.03.2026. 11:33:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/43776fd5-5c5f-4b41-9b6f-8fe3c9a696dd</t>
   </si>
@@ -302,51 +356,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -595,71 +649,71 @@
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
+        <v>30</v>
+      </c>
+      <c r="M7" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>52</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>53</v>
       </c>
       <c r="L8" t="s">
         <v>54</v>
       </c>
       <c r="M8" t="s">
         <v>55</v>
@@ -721,219 +775,387 @@
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>62</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>63</v>
       </c>
       <c r="L10" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="M10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L11" t="s">
-        <v>68</v>
+        <v>24</v>
       </c>
       <c r="M11" t="s">
         <v>69</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
+        <v>66</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
         <v>70</v>
-      </c>
-[...13 lines deleted...]
-        <v>71</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="M12" t="s">
         <v>73</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L14" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
       <c r="M14" t="s">
         <v>82</v>
       </c>
       <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>83</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>84</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>85</v>
+      </c>
+      <c r="L15" t="s">
+        <v>86</v>
+      </c>
+      <c r="M15" t="s">
+        <v>87</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>88</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>90</v>
+      </c>
+      <c r="L16" t="s">
+        <v>24</v>
+      </c>
+      <c r="M16" t="s">
+        <v>91</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>88</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>92</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>93</v>
+      </c>
+      <c r="L17" t="s">
+        <v>94</v>
+      </c>
+      <c r="M17" t="s">
+        <v>95</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>96</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>97</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>98</v>
+      </c>
+      <c r="L18" t="s">
+        <v>99</v>
+      </c>
+      <c r="M18" t="s">
+        <v>100</v>
+      </c>
+      <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>