--- v1 (2026-07-01)
+++ v2 (2026-08-19)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="114">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,125 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-37/2026</t>
   </si>
   <si>
+    <t>Podnesak od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>IN PUNCTO d.o.o. PULA</t>
+  </si>
+  <si>
+    <t>Facchinettijeva ul. - Via Antonio Facchinetti 7, 52100 Pula, Hrvatska</t>
+  </si>
+  <si>
+    <t>88803773617</t>
+  </si>
+  <si>
+    <t>IN PUNCTO d.o.o. PULA 88803773617</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:20:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d5b650c-4b06-4629-8b15-530caed1dde3</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d5b650c-4b06-4629-8b15-530caed1dde3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=37&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:58:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bbd7cbd-1d7a-4d30-a6a2-4ffc71770ad9</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bbd7cbd-1d7a-4d30-a6a2-4ffc71770ad9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>14.07.2026. 11:47:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/075906cf-4fe2-4471-a2b8-35c2dcb2aacd</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje i zaključenje stečajnog postupka (čl. 132).pdf O890O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/075906cf-4fe2-4471-a2b8-35c2dcb2aacd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 15.06.2026.</t>
   </si>
   <si>
-    <t>IN PUNCTO d.o.o. PULA</t>
-[...10 lines deleted...]
-  <si>
     <t>15.06.2026. 10:28:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2c09b4b3-e26a-4649-98f0-5a98ded5e440</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2c09b4b3-e26a-4649-98f0-5a98ded5e440/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=37&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Odluka od 12.06.2026.</t>
   </si>
   <si>
     <t>12.06.2026. 09:12:54</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00039eb8-2d66-4333-9f88-11b9b0c7ad6e</t>
   </si>
   <si>
     <t>Zapisnik s ročišta radi izjašnjenja o prijedlogu za otvaranje stečajnog postupka.pdf O358O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00039eb8-2d66-4333-9f88-11b9b0c7ad6e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 12.06.2026.; Podnesak od 12.06.2026.</t>
   </si>
   <si>
     <t>12.06.2026. 08:16:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7c86ca58-eb1f-4e3b-9049-303623aa6b74</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Podnesak.pdf P75P</t>
@@ -143,93 +188,87 @@
   <si>
     <t>Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.</t>
   </si>
   <si>
     <t>08.06.2026. 08:53:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cd5673dc-2f0f-4648-92ff-92713c33a930</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-37_2026-25-1 - IN PUNCTO D.O.O. - DOPIS PRIVREMENOG STEČAJNOG UPRAVITELJA ZA TD VIRKONT D.O.O. PULA OD 20.05.2025.G.pdf; Prilog St-37_2026-25-2 - IN PUNCTO D.O.O. - MAIL KORESPONDENCIJA SA DRUŠTVOM VIRKONT D.O.O. PULA.pdf; Prilog St-37_2026-25-3 - IN PUNCTO D.O.O. - MAIL KORESPONDENCIJA SA KNJIGOVODSTVENI OBRT AMAZONA.pdf; Prilog St-37_2026-25-4 - Stanje dugotrajne imovine po kontima nabave.pdf; Prilog St-37_2026-25-5 - Konto kartice (8).pdf; Prilog St-37_2026-25-6 - Kartice partnera2510.pdf; Prilog St-37_2026-25-7 - Kartice partnera1150.pdf; Prilog St-37_2026-25-8 - PDV_88803773617_20251201-20251231.pdf; Prilog St-37_2026-25-9 - Obrazac I-RA.pdf; Prilog St-37_2026-25-10 - Konto kartice (9).pdf; Prilog St-37_2026-25-11 - 5-2025-00005 SARA DILBER.pdf; Prilog St-37_2026-25-12 - 5-2025-00007 ELVIRA BANOVIĆ.pdf; Prilog St-37_2026-25-13 - 5-2025-00006 IVAN DILBER.pdf; Prilog St-37_2026-25-14 - 5-2025-00003 FALANGA ISTRA (2).pdf; Prilog St-37_2026-25-15 - 5-2025-00004 IVAN DILBER (2).pdf; Prilog St-37_2026-25-16 - Brutto bilanca (1).pdf; Prilog St-37_2026-25-17 - IN PUNCTO D.O.O. - POTVRDA POSTAJE PROMETNE POLICIJE PULA OD 21.11.2025.GODINE.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cd5673dc-2f0f-4648-92ff-92713c33a930/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 11.05.2026.</t>
   </si>
   <si>
     <t>12.05.2026. 09:35:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a4c4f5f-eb99-457a-be35-d6056729a99a</t>
   </si>
   <si>
-    <t>Podnesak.pdf P75P</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a4c4f5f-eb99-457a-be35-d6056729a99a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Odluka od 05.05.2026.</t>
   </si>
   <si>
     <t>05.05.2026. 14:21:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/db6da86b-e606-4c63-b4d4-1b98e67ba01d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/db6da86b-e606-4c63-b4d4-1b98e67ba01d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.</t>
   </si>
   <si>
     <t>04.05.2026. 10:24:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2c10adae-c415-4edf-a412-cda6b1233376</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-37_2026-20-1 - IN PUNCTO D.O.O. - POTVRDA O BLOKADI RAČUNA I NOVČANIH SREDSTAVA OVRŠENIKA.pdf; Prilog St-37_2026-20-2 - IN PUNCTO D.O.O. - OČEVIDNIK NEIZVRŠENIH OSNOVA ZA PLAĆANJE BEZ SPECIFIKACIJE NAPLATE.pdf; Prilog St-37_2026-20-3 - IN PUNCTO D.O.O. - POTVRDA OPĆINSKOG SUDA U PULI ZEMLJIŠNOKNJIŽNI ODJEL OD 24.04.2026.GODINE.pdf; Prilog St-37_2026-20-4 - IN PUNCTO D.O.O. - UVJERENJE O VLASNIŠTVU VOZILA.pdf; Prilog St-37_2026-20-5 - IN PUNCTO D.O.O. - GODIŠNJI FINANCIJSKI IZVJEŠTAJ ZA 2024.GODINU.pdf; Prilog St-37_2026-20-6 - IN PUNCTO D.O.O. - MAIL KORESPONDENCIJA SA ZA Z.Z. MAURO DODIĆ.pdf; Prilog St-37_2026-20-7 - IN PUNCTO D.O.O. - DOPIS PRIVREMENOG STEČAJNOG UPRAVITELJA ZA Z.Z. MAURO DODIĆ.pdf; Prilog St-37_2026-20-8 - IN PUNCTO D.O.O. - OČITOVANJE Z.Z. DUŽNIKA MAURA DODIĆA OD 27.04.2026.GODINE.pdf; Prilog St-37_2026-20-9 - IZVJEŠTAJ O PREGLEDU CNC stroja (2).pdf; Prilog St-37_2026-20-10 - 5-2025-00003 FALANGA ISTRA (1).pdf; Prilog St-37_2026-20-11 - 5-2025-00004 IVAN DILBER (1).pdf; Prilog St-37_2026-20-12 - POTVRDA ZA MERCEDES SPRINTER DA NIJE TEHNIČKI ISPRAVAN.pdf; Prilog St-37_2026-20-13 - IN PUNCTO D.O.O. - DOPIS PRIVREMENOG STEČAJNOG UPRAVITELJA ZA Z.Z. MAURO DODIĆ OD 27.04.2026.GODINE.pdf; Prilog St-37_2026-20-14 - IN PUNCTO D.O.O. - OČITOVANJE Z.Z. DUŽNIKA MAURA DODIĆA OD 30.04.2026.GODINE.pdf; Prilog St-37_2026-20-15 - Ugovor o pozajmici Elvira Banović (1).pdf; Prilog St-37_2026-20-16 - IN PUNCTO D.O.O. - POTVRDA HZMO-A.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2c10adae-c415-4edf-a412-cda6b1233376/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 01.04.2026.</t>
   </si>
   <si>
     <t>01.04.2026. 09:23:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ddeb054e-c199-47b2-b87e-f8aad05528be</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ddeb054e-c199-47b2-b87e-f8aad05528be/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 31.03.2026.; Prilog od: 31.03.2026.</t>
   </si>
   <si>
     <t>01.04.2026. 09:17:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7a7a0c69-9046-4310-b39a-f89cee4b466d</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-37_2026-16-1 - Potvrda uručenja - P-3151-2024 OS ST - otprema od 08.12.2025. - Ante Gabelica - ULOGA_ Punomoćnik tu.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7a7a0c69-9046-4310-b39a-f89cee4b466d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 25.03.2026.</t>
   </si>
   <si>
     <t>25.03.2026. 12:54:13</t>
   </si>
@@ -356,51 +395,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -649,261 +688,261 @@
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
       <c r="M9" t="s">
         <v>60</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>62</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>63</v>
       </c>
       <c r="L10" t="s">
+        <v>45</v>
+      </c>
+      <c r="M10" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>67</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M11" t="s">
         <v>69</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L12" t="s">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="M12" t="s">
         <v>73</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>74</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
@@ -943,219 +982,345 @@
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>79</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>80</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>81</v>
       </c>
       <c r="L14" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="M14" t="s">
         <v>82</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
+        <v>79</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
         <v>83</v>
-      </c>
-[...13 lines deleted...]
-        <v>84</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
+        <v>84</v>
+      </c>
+      <c r="L15" t="s">
         <v>85</v>
       </c>
-      <c r="L15" t="s">
+      <c r="M15" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
+        <v>87</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
         <v>88</v>
-      </c>
-[...13 lines deleted...]
-        <v>89</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
+        <v>89</v>
+      </c>
+      <c r="L16" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M16" t="s">
         <v>91</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L17" t="s">
-        <v>94</v>
+        <v>40</v>
       </c>
       <c r="M17" t="s">
         <v>95</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>96</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
         <v>97</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
         <v>98</v>
       </c>
       <c r="L18" t="s">
         <v>99</v>
       </c>
       <c r="M18" t="s">
         <v>100</v>
       </c>
       <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>101</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>102</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>103</v>
+      </c>
+      <c r="L19" t="s">
+        <v>40</v>
+      </c>
+      <c r="M19" t="s">
+        <v>104</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>101</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>105</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>106</v>
+      </c>
+      <c r="L20" t="s">
+        <v>107</v>
+      </c>
+      <c r="M20" t="s">
+        <v>108</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>109</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>110</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>111</v>
+      </c>
+      <c r="L21" t="s">
+        <v>112</v>
+      </c>
+      <c r="M21" t="s">
+        <v>113</v>
+      </c>
+      <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>