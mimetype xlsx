--- v2 (2026-08-19)
+++ v3 (2026-10-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="287" uniqueCount="119">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-37/2026</t>
   </si>
   <si>
+    <t>Rješenje od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>IN PUNCTO d.o.o. PULA</t>
+  </si>
+  <si>
+    <t>Facchinettijeva ul. - Via Antonio Facchinetti 7, 52100 Pula, Hrvatska</t>
+  </si>
+  <si>
+    <t>88803773617</t>
+  </si>
+  <si>
+    <t>IN PUNCTO d.o.o. PULA 88803773617</t>
+  </si>
+  <si>
+    <t>31.08.2026. 08:51:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79299324-b0e9-4d8e-bfa2-6ebf3733cc80</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79299324-b0e9-4d8e-bfa2-6ebf3733cc80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=37&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Podnesak od 24.07.2026.</t>
   </si>
   <si>
-    <t>IN PUNCTO d.o.o. PULA</t>
-[...10 lines deleted...]
-  <si>
     <t>30.07.2026. 10:20:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9d5b650c-4b06-4629-8b15-530caed1dde3</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9d5b650c-4b06-4629-8b15-530caed1dde3/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=37&amp;godina=2026</t>
   </si>
   <si>
     <t>Zaključak od 20.07.2026.</t>
   </si>
   <si>
     <t>20.07.2026. 10:58:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8bbd7cbd-1d7a-4d30-a6a2-4ffc71770ad9</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8bbd7cbd-1d7a-4d30-a6a2-4ffc71770ad9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 14.07.2026.</t>
   </si>
   <si>
     <t>14.07.2026. 11:47:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/075906cf-4fe2-4471-a2b8-35c2dcb2aacd</t>
   </si>
@@ -395,51 +410,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N21"/>
+  <dimension ref="A1:N22"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -772,323 +787,323 @@
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="M9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L10" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="M10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L11" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="M11" t="s">
         <v>69</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>71</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>72</v>
       </c>
       <c r="L12" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="M12" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L13" t="s">
-        <v>77</v>
+        <v>35</v>
       </c>
       <c r="M13" t="s">
         <v>78</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>79</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>80</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>81</v>
       </c>
       <c r="L14" t="s">
-        <v>40</v>
+        <v>82</v>
       </c>
       <c r="M14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L15" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="M15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
         <v>88</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>89</v>
       </c>
       <c r="L16" t="s">
         <v>90</v>
       </c>
       <c r="M16" t="s">
         <v>91</v>
@@ -1108,219 +1123,261 @@
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>92</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
         <v>93</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
         <v>94</v>
       </c>
       <c r="L17" t="s">
-        <v>40</v>
+        <v>95</v>
       </c>
       <c r="M17" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L18" t="s">
-        <v>99</v>
+        <v>45</v>
       </c>
       <c r="M18" t="s">
         <v>100</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
         <v>101</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
         <v>102</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
         <v>103</v>
       </c>
       <c r="L19" t="s">
-        <v>40</v>
+        <v>104</v>
       </c>
       <c r="M19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L20" t="s">
-        <v>107</v>
+        <v>45</v>
       </c>
       <c r="M20" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>21</v>
       </c>
       <c r="I21" t="s">
         <v>110</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
         <v>111</v>
       </c>
       <c r="L21" t="s">
         <v>112</v>
       </c>
       <c r="M21" t="s">
         <v>113</v>
       </c>
       <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>114</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
+        <v>115</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>116</v>
+      </c>
+      <c r="L22" t="s">
+        <v>117</v>
+      </c>
+      <c r="M22" t="s">
+        <v>118</v>
+      </c>
+      <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>