--- v0 (2026-05-10)
+++ v1 (2026-07-02)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="67">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-382/2025</t>
   </si>
   <si>
+    <t>Rješenje od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza BRENER d. o. o. u stečaju, PULA</t>
+  </si>
+  <si>
+    <t>Pješčana uvala 6 ogranak 33, 52100 Pješčana Uvala, Hrvatska</t>
+  </si>
+  <si>
+    <t>02386948739</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza BRENER d. o. o. u stečaju, PULA 02386948739</t>
+  </si>
+  <si>
+    <t>21.05.2026. 15:09:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a99dd07-4ee4-46ea-823f-6d04baa25463</t>
+  </si>
+  <si>
+    <t>Rješenje - zaključen stečajni postupak (čl. 286 SZ-a).pdf O889O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a99dd07-4ee4-46ea-823f-6d04baa25463/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=382&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 21.05.2026.; Prilog od: 21.05.2026.</t>
+  </si>
+  <si>
+    <t>21.05.2026. 14:37:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85f67479-fef0-4387-85a6-855ec2b8c4bc</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-382_2025-94-1 - BRENER - Izvadak s računa o provedenoj diobi.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85f67479-fef0-4387-85a6-855ec2b8c4bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zapisnik od 08.05.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza BRENER d. o. o. u stečaju, PULA</t>
-[...10 lines deleted...]
-  <si>
     <t>08.05.2026. 12:38:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fd018482-e2ee-4dbc-80fe-7867876cd745</t>
   </si>
   <si>
     <t>Zapisnik sa sudske radnje od 08.05.2026.docx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fd018482-e2ee-4dbc-80fe-7867876cd745/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=382&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje od 01.04.2026.</t>
   </si>
   <si>
     <t>01.04.2026. 13:38:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2e542c66-1aaa-48a2-afd1-5d91d6e06f9b</t>
   </si>
   <si>
     <t>Rješenje - određivanje završnog ročišta vjerovnika.pdf O242O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2e542c66-1aaa-48a2-afd1-5d91d6e06f9b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 05.03.2026.</t>
   </si>
   <si>
     <t>06.03.2026. 08:34:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ffa3d9a5-796a-432c-8395-78702b119b06</t>
   </si>
@@ -224,51 +254,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -568,42 +598,126 @@
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>54</v>
       </c>
       <c r="L8" t="s">
         <v>55</v>
       </c>
       <c r="M8" t="s">
         <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>