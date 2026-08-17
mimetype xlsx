--- v1 (2026-07-02)
+++ v2 (2026-08-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="76">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,110 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-382/2025</t>
   </si>
   <si>
+    <t>Zaključak od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza BRENER d. o. o. u stečaju, PULA</t>
+  </si>
+  <si>
+    <t>Pješčana uvala 6 ogranak 33, 52100 Pješčana Uvala, Hrvatska</t>
+  </si>
+  <si>
+    <t>02386948739</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza BRENER d. o. o. u stečaju, PULA 02386948739</t>
+  </si>
+  <si>
+    <t>13.07.2026. 14:31:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eff2c53f-75ff-49fc-a8e2-356e6b4fd98e</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eff2c53f-75ff-49fc-a8e2-356e6b4fd98e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=382&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 10.07.2026.; Prilog od: 10.07.2026.</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:03:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18ac7794-588e-4447-981b-cf046d60adca</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-382_2025-99-1 - BRENER - kartica predmeta Pu St 66 15.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18ac7794-588e-4447-981b-cf046d60adca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 21.05.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza BRENER d. o. o. u stečaju, PULA</t>
-[...10 lines deleted...]
-  <si>
     <t>21.05.2026. 15:09:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7a99dd07-4ee4-46ea-823f-6d04baa25463</t>
   </si>
   <si>
     <t>Rješenje - zaključen stečajni postupak (čl. 286 SZ-a).pdf O889O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7a99dd07-4ee4-46ea-823f-6d04baa25463/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=382&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 21.05.2026.; Prilog od: 21.05.2026.</t>
   </si>
   <si>
     <t>21.05.2026. 14:37:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/85f67479-fef0-4387-85a6-855ec2b8c4bc</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-382_2025-94-1 - BRENER - Izvadak s računa o provedenoj diobi.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/85f67479-fef0-4387-85a6-855ec2b8c4bc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zapisnik od 08.05.2026.</t>
   </si>
   <si>
     <t>08.05.2026. 12:38:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fd018482-e2ee-4dbc-80fe-7867876cd745</t>
   </si>
   <si>
     <t>Zapisnik sa sudske radnje od 08.05.2026.docx</t>
@@ -171,53 +201,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/ffa3d9a5-796a-432c-8395-78702b119b06/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 27.02.2026.; Prilog od: 27.02.2026.</t>
   </si>
   <si>
     <t>27.02.2026. 14:11:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bb1043d6-f419-40a4-9f37-737d0390681c</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-382_2025-88-1 - Diobeni popis tražbina vjerovnika II.višeg ispl.reda kod naknadne diobe (4).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bb1043d6-f419-40a4-9f37-737d0390681c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 13.02.2026.</t>
   </si>
   <si>
     <t>13.02.2026. 10:26:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d08d4097-3a93-44c8-b591-bd96c221f425</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d08d4097-3a93-44c8-b591-bd96c221f425/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 29.12.2025.; Prilog od: 29.12.2025.; Prilog od: 29.12.2025.; Prilog od: 29.12.2025.; Prilog od: 29.12.2025.</t>
   </si>
   <si>
     <t>14.01.2026. 09:02:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/54ae2811-2e95-496f-9d4a-dc405f0894b6</t>
   </si>
   <si>
     <t>Prijedlog.pdf P155P; Prilog St-382_2025-86-1 - Određivanje nagrade - 12-2025..pdf; Prilog St-382_2025-86-2 - Stečajna masa - Brener d.o.o. završni račun 12-2025..pdf; Prilog St-382_2025-86-3 - BRENER - diobeni popis vjerovnika I. višeg isplatnog reda.pdf; Prilog St-382_2025-86-4 - Diobeni popis tražbina vjerovnika II.višeg ispl.reda kod naknadne diobe.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/54ae2811-2e95-496f-9d4a-dc405f0894b6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 24.10.2025.</t>
   </si>
   <si>
     <t>24.10.2025. 11:45:35</t>
   </si>
@@ -254,51 +281,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -673,51 +700,135 @@
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>64</v>
       </c>
       <c r="L10" t="s">
+        <v>24</v>
+      </c>
+      <c r="M10" t="s">
         <v>65</v>
       </c>
-      <c r="M10" t="s">
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
         <v>66</v>
       </c>
-      <c r="N10" t="s">
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>67</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>71</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>72</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>