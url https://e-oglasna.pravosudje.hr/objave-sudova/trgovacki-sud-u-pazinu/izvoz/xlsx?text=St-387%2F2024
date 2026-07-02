--- v0 (2026-05-15)
+++ v1 (2026-07-02)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="141">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-387/2024</t>
   </si>
   <si>
+    <t>Podnesak od 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.</t>
+  </si>
+  <si>
+    <t>FELS FAMILY DRENOVA d.o.o., Ladrovići</t>
+  </si>
+  <si>
+    <t>Ladrovići 24, 52440 Ladrovići, Hrvatska</t>
+  </si>
+  <si>
+    <t>92194439411</t>
+  </si>
+  <si>
+    <t>FELS FAMILY DRENOVA d.o.o., Ladrovići 92194439411</t>
+  </si>
+  <si>
+    <t>02.06.2026. 08:30:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1f914f1-3a27-413d-84d1-1f1649180290</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-387_2024-67-1 - ZK-5308-DRENOVA (2).pdf; Prilog St-387_2024-67-2 - Odluka TS PZ P-212-2025-22 od 25.03.2026. - Zapisnik.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1f914f1-3a27-413d-84d1-1f1649180290/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=387&amp;godina=2024</t>
+  </si>
+  <si>
     <t>Rješenje od 19.03.2026.</t>
   </si>
   <si>
-    <t>FELS FAMILY DRENOVA d.o.o., Ladrovići</t>
-[...10 lines deleted...]
-  <si>
     <t>19.03.2026. 10:04:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/66f67023-49b2-4e9a-95ab-49a22e083829</t>
   </si>
   <si>
     <t>Rješenje - određuje se podnošenje ovjerene punomoći.pdf O128O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/66f67023-49b2-4e9a-95ab-49a22e083829/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=387&amp;godina=2024</t>
   </si>
   <si>
     <t>Podnesak od 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.</t>
   </si>
   <si>
     <t>17.03.2026. 10:18:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/534161d1-8b8c-41b9-bdd1-26647a6ab83d</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-387_2024-60-1 - ZK-2565-DRENOVA.pdf; Prilog St-387_2024-60-2 - Sale_Agreement-16-03-2026-20꞉42.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/534161d1-8b8c-41b9-bdd1-26647a6ab83d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Žalba od 03.03.2026.; Prilog od: 03.03.2026.; Prilog od: 03.03.2026.; Žalba od 02.03.2026.</t>
   </si>
   <si>
     <t>10.03.2026. 12:15:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4bc8bb92-c371-4283-ae55-6de8a01a21f5</t>
   </si>
@@ -461,51 +476,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N24"/>
+  <dimension ref="A1:N25"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -922,93 +937,93 @@
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="M11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" t="s">
-        <v>74</v>
+        <v>55</v>
       </c>
       <c r="M12" t="s">
         <v>75</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>76</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
@@ -1474,45 +1489,87 @@
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
         <v>21</v>
       </c>
       <c r="I24" t="s">
         <v>132</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
         <v>133</v>
       </c>
       <c r="L24" t="s">
         <v>134</v>
       </c>
       <c r="M24" t="s">
         <v>135</v>
       </c>
       <c r="N24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>136</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" t="s">
+        <v>137</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>138</v>
+      </c>
+      <c r="L25" t="s">
+        <v>139</v>
+      </c>
+      <c r="M25" t="s">
+        <v>140</v>
+      </c>
+      <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>