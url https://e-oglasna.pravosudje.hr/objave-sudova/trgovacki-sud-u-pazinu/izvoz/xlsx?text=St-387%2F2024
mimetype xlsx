--- v1 (2026-07-02)
+++ v2 (2026-08-19)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="339" uniqueCount="146">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-387/2024</t>
   </si>
   <si>
+    <t>Rješenje od 03.08.2026.</t>
+  </si>
+  <si>
+    <t>FELS FAMILY DRENOVA d.o.o., Ladrovići</t>
+  </si>
+  <si>
+    <t>Ladrovići 24, 52440 Ladrovići, Hrvatska</t>
+  </si>
+  <si>
+    <t>92194439411</t>
+  </si>
+  <si>
+    <t>FELS FAMILY DRENOVA d.o.o., Ladrovići 92194439411</t>
+  </si>
+  <si>
+    <t>04.08.2026. 08:54:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32f17bd4-27c2-4dae-a630-c4522e04f9e7</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32f17bd4-27c2-4dae-a630-c4522e04f9e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=387&amp;godina=2024</t>
+  </si>
+  <si>
     <t>Podnesak od 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.</t>
   </si>
   <si>
-    <t>FELS FAMILY DRENOVA d.o.o., Ladrovići</t>
-[...10 lines deleted...]
-  <si>
     <t>02.06.2026. 08:30:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e1f914f1-3a27-413d-84d1-1f1649180290</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-387_2024-67-1 - ZK-5308-DRENOVA (2).pdf; Prilog St-387_2024-67-2 - Odluka TS PZ P-212-2025-22 od 25.03.2026. - Zapisnik.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e1f914f1-3a27-413d-84d1-1f1649180290/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=387&amp;godina=2024</t>
   </si>
   <si>
     <t>Rješenje od 19.03.2026.</t>
   </si>
   <si>
     <t>19.03.2026. 10:04:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/66f67023-49b2-4e9a-95ab-49a22e083829</t>
   </si>
   <si>
     <t>Rješenje - određuje se podnošenje ovjerene punomoći.pdf O128O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/66f67023-49b2-4e9a-95ab-49a22e083829/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.</t>
   </si>
   <si>
     <t>17.03.2026. 10:18:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/534161d1-8b8c-41b9-bdd1-26647a6ab83d</t>
   </si>
@@ -476,51 +491,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N25"/>
+  <dimension ref="A1:N26"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -979,93 +994,93 @@
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>74</v>
       </c>
       <c r="L12" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="M12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L13" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="M13" t="s">
         <v>80</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>81</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
@@ -1531,45 +1546,87 @@
         <v>18</v>
       </c>
       <c r="F25" t="s">
         <v>19</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25" t="s">
         <v>21</v>
       </c>
       <c r="I25" t="s">
         <v>137</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
         <v>138</v>
       </c>
       <c r="L25" t="s">
         <v>139</v>
       </c>
       <c r="M25" t="s">
         <v>140</v>
       </c>
       <c r="N25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
+        <v>141</v>
+      </c>
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" t="s">
+        <v>21</v>
+      </c>
+      <c r="I26" t="s">
+        <v>142</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26" t="s">
+        <v>143</v>
+      </c>
+      <c r="L26" t="s">
+        <v>144</v>
+      </c>
+      <c r="M26" t="s">
+        <v>145</v>
+      </c>
+      <c r="N26" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>