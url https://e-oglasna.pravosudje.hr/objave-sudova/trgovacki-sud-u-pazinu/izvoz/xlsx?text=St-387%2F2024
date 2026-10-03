--- v2 (2026-08-19)
+++ v3 (2026-10-03)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="339" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="155">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,110 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-387/2024</t>
   </si>
   <si>
+    <t>Rješenje od 28.09.2026.</t>
+  </si>
+  <si>
+    <t>FELS FAMILY DRENOVA d.o.o., Ladrovići</t>
+  </si>
+  <si>
+    <t>Ladrovići 24, 52440 Ladrovići, Hrvatska</t>
+  </si>
+  <si>
+    <t>92194439411</t>
+  </si>
+  <si>
+    <t>FELS FAMILY DRENOVA d.o.o., Ladrovići 92194439411</t>
+  </si>
+  <si>
+    <t>28.09.2026. 14:22:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b883f0b-6834-421a-b6b2-2545f0fbee90</t>
+  </si>
+  <si>
+    <t>Rješenje - oglašavanje prodaje nevažećom.pdf O244O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b883f0b-6834-421a-b6b2-2545f0fbee90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=387&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:41:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad336d1f-ab56-4afb-aed3-faae53671284</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad336d1f-ab56-4afb-aed3-faae53671284/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 03.08.2026.</t>
   </si>
   <si>
-    <t>FELS FAMILY DRENOVA d.o.o., Ladrovići</t>
-[...10 lines deleted...]
-  <si>
     <t>04.08.2026. 08:54:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/32f17bd4-27c2-4dae-a630-c4522e04f9e7</t>
   </si>
   <si>
     <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/32f17bd4-27c2-4dae-a630-c4522e04f9e7/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=387&amp;godina=2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.</t>
   </si>
   <si>
     <t>02.06.2026. 08:30:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e1f914f1-3a27-413d-84d1-1f1649180290</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-387_2024-67-1 - ZK-5308-DRENOVA (2).pdf; Prilog St-387_2024-67-2 - Odluka TS PZ P-212-2025-22 od 25.03.2026. - Zapisnik.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e1f914f1-3a27-413d-84d1-1f1649180290/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 19.03.2026.</t>
   </si>
   <si>
     <t>19.03.2026. 10:04:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/66f67023-49b2-4e9a-95ab-49a22e083829</t>
   </si>
   <si>
     <t>Rješenje - određuje se podnošenje ovjerene punomoći.pdf O128O</t>
@@ -333,53 +363,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/a1f87c88-216a-4925-9c63-5053d39a3bfe/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Odluka od 29.04.2025.</t>
   </si>
   <si>
     <t>29.04.2025. 12:34:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6caf9db4-0c16-4c3f-84c0-106991faecf6</t>
   </si>
   <si>
     <t>Zapisnik s ispitnog -izvještajnog ročišta.pdf O354O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6caf9db4-0c16-4c3f-84c0-106991faecf6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 28.04.2025.</t>
   </si>
   <si>
     <t>28.04.2025. 14:43:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/886d8447-3970-4aed-b666-642a36417ad5</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/886d8447-3970-4aed-b666-642a36417ad5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 22.04.2025.</t>
   </si>
   <si>
     <t>22.04.2025. 12:57:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/14859bd7-4944-45a4-b2bc-b9035aca9f26</t>
   </si>
   <si>
     <t>Rješenje - prodaja.pdf O281O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/14859bd7-4944-45a4-b2bc-b9035aca9f26/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 15.04.2025.; Prilog od: 15.04.2025.; Prilog od: 15.04.2025.; Prilog od: 15.04.2025.; Prilog od: 15.04.2025.; Prilog od: 15.04.2025.</t>
   </si>
   <si>
     <t>15.04.2025. 12:44:25</t>
   </si>
@@ -491,51 +518,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N26"/>
+  <dimension ref="A1:N28"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1036,135 +1063,135 @@
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>77</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>79</v>
       </c>
       <c r="L13" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="M13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M14" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L15" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="M15" t="s">
         <v>90</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>91</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
@@ -1372,261 +1399,345 @@
         <v>16</v>
       </c>
       <c r="D21" t="s">
         <v>116</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>21</v>
       </c>
       <c r="I21" t="s">
         <v>117</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
         <v>118</v>
       </c>
       <c r="L21" t="s">
+        <v>30</v>
+      </c>
+      <c r="M21" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
+        <v>120</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>122</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
+        <v>122</v>
+      </c>
+      <c r="L22" t="s">
         <v>123</v>
       </c>
-      <c r="L22" t="s">
+      <c r="M22" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
+        <v>125</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
         <v>126</v>
-      </c>
-[...13 lines deleted...]
-        <v>127</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
+        <v>127</v>
+      </c>
+      <c r="L23" t="s">
         <v>128</v>
       </c>
-      <c r="L23" t="s">
+      <c r="M23" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
+        <v>130</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24" t="s">
         <v>131</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
+        <v>132</v>
+      </c>
+      <c r="L24" t="s">
         <v>133</v>
       </c>
-      <c r="L24" t="s">
+      <c r="M24" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
+        <v>135</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" t="s">
         <v>136</v>
-      </c>
-[...13 lines deleted...]
-        <v>137</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
+        <v>137</v>
+      </c>
+      <c r="L25" t="s">
         <v>138</v>
       </c>
-      <c r="L25" t="s">
+      <c r="M25" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
+        <v>140</v>
+      </c>
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" t="s">
+        <v>21</v>
+      </c>
+      <c r="I26" t="s">
         <v>141</v>
-      </c>
-[...13 lines deleted...]
-        <v>142</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
+        <v>142</v>
+      </c>
+      <c r="L26" t="s">
         <v>143</v>
       </c>
-      <c r="L26" t="s">
+      <c r="M26" t="s">
         <v>144</v>
       </c>
-      <c r="M26" t="s">
+      <c r="N26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
         <v>145</v>
       </c>
-      <c r="N26" t="s">
+      <c r="E27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" t="s">
+        <v>21</v>
+      </c>
+      <c r="I27" t="s">
+        <v>146</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27" t="s">
+        <v>147</v>
+      </c>
+      <c r="L27" t="s">
+        <v>148</v>
+      </c>
+      <c r="M27" t="s">
+        <v>149</v>
+      </c>
+      <c r="N27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" t="s">
+        <v>150</v>
+      </c>
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" t="s">
+        <v>21</v>
+      </c>
+      <c r="I28" t="s">
+        <v>151</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28" t="s">
+        <v>152</v>
+      </c>
+      <c r="L28" t="s">
+        <v>153</v>
+      </c>
+      <c r="M28" t="s">
+        <v>154</v>
+      </c>
+      <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>