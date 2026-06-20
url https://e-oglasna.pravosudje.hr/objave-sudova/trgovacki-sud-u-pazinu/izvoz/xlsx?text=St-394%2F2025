--- v0 (2026-04-29)
+++ v1 (2026-06-20)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="140">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,153 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-394/2025</t>
   </si>
   <si>
+    <t>Rješenje od 20.05.2026.; Podnesak od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Crystal Adriatic d.o.o., PULA</t>
+  </si>
+  <si>
+    <t>Palladiova ulica - Via Andrea Palladio 8, 52100 Pula, Hrvatska</t>
+  </si>
+  <si>
+    <t>60795606055</t>
+  </si>
+  <si>
+    <t>Crystal Adriatic d.o.o., PULA 60795606055</t>
+  </si>
+  <si>
+    <t>21.05.2026. 08:44:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbe5198f-0624-4833-811d-3fea95093941</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Rješenje - određivanje nagrade povjereniku.pdf O885O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbe5198f-0624-4833-811d-3fea95093941/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=394&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Odluka od 20.05.2026.; Podnesak od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>21.05.2026. 08:42:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce4564f9-abb8-4489-9bbe-86e1fa7d63b6</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce4564f9-abb8-4489-9bbe-86e1fa7d63b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.05.2026.; Podnesak od 10.04.2026.</t>
+  </si>
+  <si>
+    <t>04.05.2026. 13:32:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa14ae05-d5bb-4349-81a3-6ffb903c44f2</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Rješenje kojim se potvrđuje plan restrukturiranja (čl.61.a st.2.).pdf O1000000221O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa14ae05-d5bb-4349-81a3-6ffb903c44f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Odluka od 29.04.2026.</t>
+  </si>
+  <si>
+    <t>30.04.2026. 08:59:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f525d25-f6e9-42a6-882f-a5217bf5bf4d</t>
+  </si>
+  <si>
+    <t>Zapisnik o glasovanju o planu restrukturiranja.pdf O888O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f525d25-f6e9-42a6-882f-a5217bf5bf4d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zapisnik od 29.04.2026.</t>
+  </si>
+  <si>
+    <t>30.04.2026. 08:56:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be07c404-6d78-46d9-a408-4fddef2e487b</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 29.04.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be07c404-6d78-46d9-a408-4fddef2e487b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Odluka od 13.04.2026.; Podnesak od 10.04.2026.</t>
   </si>
   <si>
-    <t>Crystal Adriatic d.o.o., PULA</t>
-[...10 lines deleted...]
-  <si>
     <t>13.04.2026. 12:16:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ecf77f57-8b44-451c-b840-451fba8ef9dc</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Ostalo.pdf O68O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ecf77f57-8b44-451c-b840-451fba8ef9dc/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=394&amp;godina=2025</t>
   </si>
   <si>
     <t>Zaključak od 08.04.2026.</t>
   </si>
   <si>
     <t>09.04.2026. 08:34:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/12bae618-34bb-4bd9-887b-57396cca77b2</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/12bae618-34bb-4bd9-887b-57396cca77b2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 09.03.2026.</t>
   </si>
   <si>
     <t>10.03.2026. 11:50:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/35fa32c6-1463-4da0-90c9-26b23232f9ce</t>
   </si>
@@ -398,51 +473,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N20"/>
+  <dimension ref="A1:N25"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -607,281 +682,281 @@
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L10" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="M10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>66</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>67</v>
       </c>
       <c r="L11" t="s">
         <v>68</v>
       </c>
       <c r="M11" t="s">
         <v>69</v>
@@ -1243,45 +1318,255 @@
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
         <v>111</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
         <v>112</v>
       </c>
       <c r="L20" t="s">
         <v>113</v>
       </c>
       <c r="M20" t="s">
         <v>114</v>
       </c>
       <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>115</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>116</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>117</v>
+      </c>
+      <c r="L21" t="s">
+        <v>118</v>
+      </c>
+      <c r="M21" t="s">
+        <v>119</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>120</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
+        <v>121</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>122</v>
+      </c>
+      <c r="L22" t="s">
+        <v>123</v>
+      </c>
+      <c r="M22" t="s">
+        <v>124</v>
+      </c>
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>125</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
+        <v>126</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>127</v>
+      </c>
+      <c r="L23" t="s">
+        <v>128</v>
+      </c>
+      <c r="M23" t="s">
+        <v>129</v>
+      </c>
+      <c r="N23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>130</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24" t="s">
+        <v>131</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>132</v>
+      </c>
+      <c r="L24" t="s">
+        <v>133</v>
+      </c>
+      <c r="M24" t="s">
+        <v>134</v>
+      </c>
+      <c r="N24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>135</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" t="s">
+        <v>136</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>137</v>
+      </c>
+      <c r="L25" t="s">
+        <v>138</v>
+      </c>
+      <c r="M25" t="s">
+        <v>139</v>
+      </c>
+      <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>