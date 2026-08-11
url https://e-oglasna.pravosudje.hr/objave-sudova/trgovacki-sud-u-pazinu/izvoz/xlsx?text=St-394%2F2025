--- v1 (2026-06-20)
+++ v2 (2026-08-11)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="339" uniqueCount="144">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,95 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-394/2025</t>
   </si>
   <si>
+    <t>Podnesak od 23.06.2026.</t>
+  </si>
+  <si>
+    <t>Crystal Adriatic d.o.o., PULA</t>
+  </si>
+  <si>
+    <t>Palladiova ulica - Via Andrea Palladio 8, 52100 Pula, Hrvatska</t>
+  </si>
+  <si>
+    <t>60795606055</t>
+  </si>
+  <si>
+    <t>Crystal Adriatic d.o.o., PULA 60795606055</t>
+  </si>
+  <si>
+    <t>23.06.2026. 12:30:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55f2e862-a365-4978-bcab-a90f15bf6110</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55f2e862-a365-4978-bcab-a90f15bf6110/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=394&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Rješenje od 20.05.2026.; Podnesak od 14.05.2026.</t>
   </si>
   <si>
-    <t>Crystal Adriatic d.o.o., PULA</t>
-[...10 lines deleted...]
-  <si>
     <t>21.05.2026. 08:44:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cbe5198f-0624-4833-811d-3fea95093941</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Rješenje - određivanje nagrade povjereniku.pdf O885O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cbe5198f-0624-4833-811d-3fea95093941/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=394&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Odluka od 20.05.2026.; Podnesak od 19.05.2026.</t>
   </si>
   <si>
     <t>21.05.2026. 08:42:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ce4564f9-abb8-4489-9bbe-86e1fa7d63b6</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ce4564f9-abb8-4489-9bbe-86e1fa7d63b6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 04.05.2026.; Podnesak od 10.04.2026.</t>
   </si>
   <si>
     <t>04.05.2026. 13:32:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/aa14ae05-d5bb-4349-81a3-6ffb903c44f2</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Rješenje kojim se potvrđuje plan restrukturiranja (čl.61.a st.2.).pdf O1000000221O</t>
@@ -300,53 +315,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/02651e32-50a1-470a-a093-73a189f239bf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Odluka od 16.02.2026.</t>
   </si>
   <si>
     <t>16.02.2026. 14:36:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2eb489ea-aeab-473b-9f7f-7b279c43e1d2</t>
   </si>
   <si>
     <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2eb489ea-aeab-473b-9f7f-7b279c43e1d2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 16.02.2026.</t>
   </si>
   <si>
     <t>16.02.2026. 13:52:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5d8a3ba6-c289-4c95-83b5-02dcc054323a</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5d8a3ba6-c289-4c95-83b5-02dcc054323a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Očitovanje dužnika o prijavljenim tražbinama u predstečajnom postupku</t>
   </si>
   <si>
     <t>26.01.2026. 13:02:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4345aaa3-3b13-49e8-9d80-a2fca1ff0f14</t>
   </si>
   <si>
     <t>Očitovanje dužnika o prijavljenim tražbinama u PSP-u.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4345aaa3-3b13-49e8-9d80-a2fca1ff0f14/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Očitovanje povjerenika o prijavljenim tražbinama u predstečajnom postupku</t>
   </si>
   <si>
     <t>26.01.2026. 12:59:58</t>
   </si>
@@ -473,51 +485,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N25"/>
+  <dimension ref="A1:N26"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -892,113 +904,113 @@
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>64</v>
       </c>
       <c r="L10" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="M11" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>71</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>72</v>
       </c>
       <c r="L12" t="s">
         <v>73</v>
       </c>
       <c r="M12" t="s">
         <v>74</v>
@@ -1228,345 +1240,387 @@
         <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>100</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
         <v>101</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
         <v>102</v>
       </c>
       <c r="L18" t="s">
+        <v>24</v>
+      </c>
+      <c r="M18" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
+        <v>104</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
         <v>105</v>
-      </c>
-[...13 lines deleted...]
-        <v>106</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
+        <v>106</v>
+      </c>
+      <c r="L19" t="s">
         <v>107</v>
       </c>
-      <c r="L19" t="s">
+      <c r="M19" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
+        <v>109</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
         <v>110</v>
-      </c>
-[...13 lines deleted...]
-        <v>111</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
+        <v>111</v>
+      </c>
+      <c r="L20" t="s">
         <v>112</v>
       </c>
-      <c r="L20" t="s">
+      <c r="M20" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
+        <v>114</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>116</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
+        <v>116</v>
+      </c>
+      <c r="L21" t="s">
         <v>117</v>
       </c>
-      <c r="L21" t="s">
+      <c r="M21" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
+        <v>119</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
         <v>120</v>
-      </c>
-[...13 lines deleted...]
-        <v>121</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
+        <v>121</v>
+      </c>
+      <c r="L22" t="s">
         <v>122</v>
       </c>
-      <c r="L22" t="s">
+      <c r="M22" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
+        <v>124</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
         <v>125</v>
-      </c>
-[...13 lines deleted...]
-        <v>126</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
+        <v>126</v>
+      </c>
+      <c r="L23" t="s">
         <v>127</v>
       </c>
-      <c r="L23" t="s">
+      <c r="M23" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
+        <v>129</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>131</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
+        <v>131</v>
+      </c>
+      <c r="L24" t="s">
         <v>132</v>
       </c>
-      <c r="L24" t="s">
+      <c r="M24" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
+        <v>134</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" t="s">
         <v>135</v>
-      </c>
-[...13 lines deleted...]
-        <v>136</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
+        <v>136</v>
+      </c>
+      <c r="L25" t="s">
         <v>137</v>
       </c>
-      <c r="L25" t="s">
+      <c r="M25" t="s">
         <v>138</v>
       </c>
-      <c r="M25" t="s">
+      <c r="N25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
         <v>139</v>
       </c>
-      <c r="N25" t="s">
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" t="s">
+        <v>21</v>
+      </c>
+      <c r="I26" t="s">
+        <v>140</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26" t="s">
+        <v>141</v>
+      </c>
+      <c r="L26" t="s">
+        <v>142</v>
+      </c>
+      <c r="M26" t="s">
+        <v>143</v>
+      </c>
+      <c r="N26" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>