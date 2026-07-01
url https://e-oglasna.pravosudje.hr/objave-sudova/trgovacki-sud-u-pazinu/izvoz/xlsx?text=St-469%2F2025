--- v0 (2026-05-15)
+++ v1 (2026-07-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="430" uniqueCount="172">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,120 +59,321 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-469/2025</t>
   </si>
   <si>
+    <t>Podnesak od 26.06.2026.; Prilog od: 26.06.2026.</t>
+  </si>
+  <si>
+    <t>POD LINIJU j.d.o.o., KANFANAR</t>
+  </si>
+  <si>
+    <t>Brajkovići 19, 52352 Kanfanar, Hrvatska</t>
+  </si>
+  <si>
+    <t>72983325268</t>
+  </si>
+  <si>
+    <t>POD LINIJU j.d.o.o., KANFANAR 72983325268</t>
+  </si>
+  <si>
+    <t>30.06.2026. 08:33:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ac1b7be-e354-445a-8755-4a5a01cca83a</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf P67P; Prilog St-469_2025-48-1 - Plan financijskog i operativnog restrukturiranja.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ac1b7be-e354-445a-8755-4a5a01cca83a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=469&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:36:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b9fd10d-64c5-4815-ba42-ba8f96e20ce7</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b9fd10d-64c5-4815-ba42-ba8f96e20ce7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:04:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56b4be69-af18-4b22-bcfd-6df6f5e2a098</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56b4be69-af18-4b22-bcfd-6df6f5e2a098/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Odluka od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>12.06.2026. 10:21:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9320c3eb-40be-48ce-85fa-62d67a90217e</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9320c3eb-40be-48ce-85fa-62d67a90217e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>12.06.2026. 10:13:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb621091-0f21-4655-9451-9d5b59c2862a</t>
+  </si>
+  <si>
+    <t>Dopunsko rješenje.pdf O10O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb621091-0f21-4655-9451-9d5b59c2862a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Odluka od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>11.06.2026. 12:15:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eafed44a-e3b9-4687-a14b-875a914ef086</t>
+  </si>
+  <si>
+    <t>Zapisnik.pdf O379O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eafed44a-e3b9-4687-a14b-875a914ef086/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.</t>
+  </si>
+  <si>
+    <t>03.06.2026. 08:35:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e5cb10d-53d8-44e9-abb9-c69eb4667cb9</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-469_2025-35-1 - Odluka TS PZ Povrv-117-2024-11 od 17.01.2025. - Presuda - bez održavanja rasprave.pdf; Prilog St-469_2025-35-2 - Odluka TS PZ Povrv-117-2024-20 od 13.03.2025. - Rješenje - trošak.pdf; Prilog St-469_2025-35-3 - zahtjev za izravnu naplatu.pdf; Prilog St-469_2025-35-4 - predujam izravna naplata.pdf; Prilog St-469_2025-35-5 - informator_zatezne-kamate_01.06.2026.pdf; Prilog St-469_2025-35-6 - informator_zatezne-kamate_01.06.2026 (1).pdf; Prilog St-469_2025-35-7 - informator_zatezne-kamate_01.06.2026 (2).pdf; Prilog St-469_2025-35-8 - informator_zatezne-kamate_01.06.2026 (3).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e5cb10d-53d8-44e9-abb9-c69eb4667cb9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Žalba od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>01.06.2026. 08:36:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23e0c35a-f6f0-4e14-b9e5-988bb92ed533</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23e0c35a-f6f0-4e14-b9e5-988bb92ed533/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Žalba od 28.05.2026.; Prilog od: 28.05.2026.</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:44:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e6b59d9-29f4-4915-90ad-aa49393258fc</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog St-469_2025-30-1 - Dokaz pravodobnosti prijave-povratnica, Prijamna knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e6b59d9-29f4-4915-90ad-aa49393258fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:42:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1e06bd0-cfa4-468d-baf4-a766f638e92b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1e06bd0-cfa4-468d-baf4-a766f638e92b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:16:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60c9a5a8-6567-4c35-bde6-47900bf379d3</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena prijava tražbine.pdf O207O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60c9a5a8-6567-4c35-bde6-47900bf379d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:11:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/749c0553-121e-471e-be6a-4d2d8ac1f570</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/749c0553-121e-471e-be6a-4d2d8ac1f570/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:06:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2a1a6bf-df99-40b2-a419-e5decaf98b53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2a1a6bf-df99-40b2-a419-e5decaf98b53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Odluka od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:02:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/563c8975-741c-42dd-889d-f6daca73c6dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/563c8975-741c-42dd-889d-f6daca73c6dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.05.2026. 11:53:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82328666-72ec-46ad-a570-30af35bb53b3</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82328666-72ec-46ad-a570-30af35bb53b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Odluka od 30.04.2026.</t>
   </si>
   <si>
-    <t>POD LINIJU j.d.o.o., KANFANAR</t>
-[...10 lines deleted...]
-  <si>
     <t>30.04.2026. 09:28:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/26807729-6e65-4392-b54a-9c50aacdccee</t>
   </si>
   <si>
     <t>Zapisnik s ispitnog -izvještajnog ročišta.pdf O354O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/26807729-6e65-4392-b54a-9c50aacdccee/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=469&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 28.04.2026.; Podnesak od 28.04.2026.; Podnesak od 28.04.2026.; Podnesak od 27.04.2026.; Prilog od: 27.04.2026.; Prilog od: 27.04.2026.; Prilog od: 27.04.2026.; Prilog od: 27.04.2026.; Prilog od: 27.04.2026.; Prilog od: 27.04.2026.; Prilog od: 27.04.2026.; Prilog od: 27.04.2026.; Prilog od: 27.04.2026.; Prilog od: 27.04.2026.; Prilog od: 27.04.2026.; Prilog od: 27.04.2026.; Prilog od: 27.04.2026.; Prilog od: 27.04.2026.; Prilog od: 27.04.2026.; Prilog od: 27.04.2026.; Prilog od: 27.04.2026.; Pril</t>
   </si>
   <si>
     <t>28.04.2026. 12:08:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5e4e4cd4-3286-4829-81ef-c58fa1024574</t>
   </si>
   <si>
     <t>Prijava tražbine u stečajnom postupku.pdf P88P; Prilog St-469_2025-15-1 - Prijava tražbine za BRKO DE CUISINE.pdf; Prilog St-469_2025-15-2 - Prijava tražbine za ADRIATIC OSIGURANJE.pdf; Prilog St-469_2025-15-3 - Prijava tražbine za ISTARSKE CESTE.pdf; Prilog St-469_2025-15-4 - Prijava tražbine za R.P.COLSULT.pdf; Prilog St-469_2025-15-5 - Prijava tražbine za FRIGOSERVIS ŠIME.pdf; Prilog St-469_2025-15-6 - Prijava tražbine za ISTARSKA ŽUPANIJA - PROGRAM I RAZVOJ POLJOPRIVREDE.pdf; Prilog St-469_2025-15-7 - Prijava tražbine za DALIBOR BASTIJANČIĆ.pdf; Prilog St-469_2025-15-8 - Prijava tražbine za CROATIA OSIGURANJE.pdf; Prilog St-469_2025-15-9 - Prijava tražbine za PLIMA.pdf; Prilog St-469_2025-15-10 - Prijava tražbine za SAMANTA FOLO.pdf; Prilog St-469_2025-15-11 - Prijava tražbine za RH, MIN. FINANCIJA.pdf; Prilog St-469_2025-15-12 - Prijava tražbine za HRVATSKI TELEKOM.pdf; Prilog St-469_2025-15-13 - Prijava tražbine za FINANCIJSKA AGENCIJA.pdf; Prilog St-469_2025-15-14 - Prijava tražbine za IKB UMAG.pdf; Prilog St-469_2025-15-15 - Prijava tražbine za ZAGREBAČKI HOLDING.pdf; Prilog St-469_2025-15-16 - Prijava tražbine za ERSTE.pdf; Prilog St-469_2025-15-17 - Prijava tražbine za PORCHE LEASING.pdf; Prilog St-469_2025-15-18 - Prijava tražbine za DAMIR TAŠNER.pdf; Podnesak.pdf P75P; Podnesak.pdf P75P; Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5e4e4cd4-3286-4829-81ef-c58fa1024574/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Tablica osporenih tražbina u predstečajnom postupku</t>
   </si>
   <si>
     <t>23.04.2026. 12:11:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2d0af39e-c193-4842-a900-a11df3580e04</t>
   </si>
   <si>
     <t>Tablica osporenih tražbina, POD LINIJU.xlsx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2d0af39e-c193-4842-a900-a11df3580e04/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 21.04.2026.</t>
   </si>
   <si>
     <t>21.04.2026. 12:27:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/27172da3-13c8-45e9-8aef-ffff5ac87b74</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/27172da3-13c8-45e9-8aef-ffff5ac87b74/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 17.04.2026.</t>
   </si>
   <si>
     <t>20.04.2026. 17:58:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/75d8536f-a0ee-4eea-bd64-0c02470e63d5</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/75d8536f-a0ee-4eea-bd64-0c02470e63d5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 09.04.2026.</t>
   </si>
   <si>
     <t>09.04.2026. 13:15:43</t>
   </si>
@@ -368,51 +569,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N33"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -661,513 +862,1143 @@
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="M11" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L12" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M12" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>76</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>77</v>
       </c>
       <c r="L13" t="s">
+        <v>74</v>
+      </c>
+      <c r="M13" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="L14" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="M14" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="L15" t="s">
-        <v>88</v>
+        <v>40</v>
       </c>
       <c r="M15" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>90</v>
+        <v>71</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="L16" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="M16" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="L17" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="M17" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
+        <v>97</v>
+      </c>
+      <c r="L18" t="s">
+        <v>98</v>
+      </c>
+      <c r="M18" t="s">
+        <v>99</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>100</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>101</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
         <v>102</v>
       </c>
-      <c r="L18" t="s">
+      <c r="L19" t="s">
         <v>103</v>
       </c>
-      <c r="M18" t="s">
+      <c r="M19" t="s">
         <v>104</v>
       </c>
-      <c r="N18" t="s">
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>105</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>106</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>107</v>
+      </c>
+      <c r="L20" t="s">
+        <v>30</v>
+      </c>
+      <c r="M20" t="s">
+        <v>108</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>109</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>110</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>111</v>
+      </c>
+      <c r="L21" t="s">
+        <v>112</v>
+      </c>
+      <c r="M21" t="s">
+        <v>113</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>114</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
+        <v>115</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>116</v>
+      </c>
+      <c r="L22" t="s">
+        <v>112</v>
+      </c>
+      <c r="M22" t="s">
+        <v>117</v>
+      </c>
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>118</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
+        <v>119</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>120</v>
+      </c>
+      <c r="L23" t="s">
+        <v>121</v>
+      </c>
+      <c r="M23" t="s">
+        <v>122</v>
+      </c>
+      <c r="N23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>123</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24" t="s">
+        <v>124</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>125</v>
+      </c>
+      <c r="L24" t="s">
+        <v>126</v>
+      </c>
+      <c r="M24" t="s">
+        <v>127</v>
+      </c>
+      <c r="N24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>128</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" t="s">
+        <v>129</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>130</v>
+      </c>
+      <c r="L25" t="s">
+        <v>131</v>
+      </c>
+      <c r="M25" t="s">
+        <v>132</v>
+      </c>
+      <c r="N25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
+        <v>133</v>
+      </c>
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" t="s">
+        <v>21</v>
+      </c>
+      <c r="I26" t="s">
+        <v>134</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26" t="s">
+        <v>135</v>
+      </c>
+      <c r="L26" t="s">
+        <v>30</v>
+      </c>
+      <c r="M26" t="s">
+        <v>136</v>
+      </c>
+      <c r="N26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
+        <v>137</v>
+      </c>
+      <c r="E27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" t="s">
+        <v>21</v>
+      </c>
+      <c r="I27" t="s">
+        <v>138</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27" t="s">
+        <v>139</v>
+      </c>
+      <c r="L27" t="s">
+        <v>140</v>
+      </c>
+      <c r="M27" t="s">
+        <v>141</v>
+      </c>
+      <c r="N27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" t="s">
+        <v>142</v>
+      </c>
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" t="s">
+        <v>21</v>
+      </c>
+      <c r="I28" t="s">
+        <v>143</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28" t="s">
+        <v>144</v>
+      </c>
+      <c r="L28" t="s">
+        <v>145</v>
+      </c>
+      <c r="M28" t="s">
+        <v>146</v>
+      </c>
+      <c r="N28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" t="s">
+        <v>147</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" t="s">
+        <v>21</v>
+      </c>
+      <c r="I29" t="s">
+        <v>148</v>
+      </c>
+      <c r="J29"/>
+      <c r="K29" t="s">
+        <v>149</v>
+      </c>
+      <c r="L29" t="s">
+        <v>150</v>
+      </c>
+      <c r="M29" t="s">
+        <v>151</v>
+      </c>
+      <c r="N29" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" t="s">
+        <v>152</v>
+      </c>
+      <c r="E30" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" t="s">
+        <v>21</v>
+      </c>
+      <c r="I30" t="s">
+        <v>153</v>
+      </c>
+      <c r="J30"/>
+      <c r="K30" t="s">
+        <v>154</v>
+      </c>
+      <c r="L30" t="s">
+        <v>155</v>
+      </c>
+      <c r="M30" t="s">
+        <v>156</v>
+      </c>
+      <c r="N30" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" t="s">
+        <v>157</v>
+      </c>
+      <c r="E31" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" t="s">
+        <v>19</v>
+      </c>
+      <c r="G31" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" t="s">
+        <v>21</v>
+      </c>
+      <c r="I31" t="s">
+        <v>158</v>
+      </c>
+      <c r="J31"/>
+      <c r="K31" t="s">
+        <v>159</v>
+      </c>
+      <c r="L31" t="s">
+        <v>160</v>
+      </c>
+      <c r="M31" t="s">
+        <v>161</v>
+      </c>
+      <c r="N31" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" t="s">
+        <v>162</v>
+      </c>
+      <c r="E32" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32" t="s">
+        <v>19</v>
+      </c>
+      <c r="G32" t="s">
+        <v>20</v>
+      </c>
+      <c r="H32" t="s">
+        <v>21</v>
+      </c>
+      <c r="I32" t="s">
+        <v>163</v>
+      </c>
+      <c r="J32"/>
+      <c r="K32" t="s">
+        <v>164</v>
+      </c>
+      <c r="L32" t="s">
+        <v>165</v>
+      </c>
+      <c r="M32" t="s">
+        <v>166</v>
+      </c>
+      <c r="N32" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" t="s">
+        <v>167</v>
+      </c>
+      <c r="E33" t="s">
+        <v>18</v>
+      </c>
+      <c r="F33" t="s">
+        <v>19</v>
+      </c>
+      <c r="G33" t="s">
+        <v>20</v>
+      </c>
+      <c r="H33" t="s">
+        <v>21</v>
+      </c>
+      <c r="I33" t="s">
+        <v>168</v>
+      </c>
+      <c r="J33"/>
+      <c r="K33" t="s">
+        <v>169</v>
+      </c>
+      <c r="L33" t="s">
+        <v>170</v>
+      </c>
+      <c r="M33" t="s">
+        <v>171</v>
+      </c>
+      <c r="N33" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>