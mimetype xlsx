--- v1 (2026-07-01)
+++ v2 (2026-08-15)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="430" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="547" uniqueCount="211">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,137 +59,257 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-469/2025</t>
   </si>
   <si>
+    <t>Odluka od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>POD LINIJU j.d.o.o., KANFANAR</t>
+  </si>
+  <si>
+    <t>Brajkovići 19, 52352 Kanfanar, Hrvatska</t>
+  </si>
+  <si>
+    <t>72983325268</t>
+  </si>
+  <si>
+    <t>POD LINIJU j.d.o.o., KANFANAR 72983325268</t>
+  </si>
+  <si>
+    <t>27.07.2026. 10:57:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9be3713f-b18c-4d96-b3f5-3807a8e6a1be</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9be3713f-b18c-4d96-b3f5-3807a8e6a1be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=469&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>27.07.2026. 10:54:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a92a6f7-e18f-4a1d-9160-2b9280fd6caf</t>
+  </si>
+  <si>
+    <t>Dopunsko rješenje.pdf O10O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a92a6f7-e18f-4a1d-9160-2b9280fd6caf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>27.07.2026. 10:16:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2a11430-e0e9-4158-b0ba-32ef79114a80</t>
+  </si>
+  <si>
+    <t>Rješenje - prihvaćena žalba - ukinuto 1. st. rješenje.pdf P539P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2a11430-e0e9-4158-b0ba-32ef79114a80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 22.07.2026.; Prilog od: 22.07.2026.</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:54:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcf65643-59f4-44c5-8c12-757666ab46a1</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-469_2025-58-1 - Istarske ceste punomoc St-1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcf65643-59f4-44c5-8c12-757666ab46a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:52:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e88eb86-591e-4767-bf2a-4fd666a0114a</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e88eb86-591e-4767-bf2a-4fd666a0114a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:31:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8defa9e-e075-45a8-b483-1b783e7176a8</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-469_2025-54-1 - punomoć.pdf; Prilog St-469_2025-54-2 - IZVADAK IZ SUDSKOG REGISTRA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8defa9e-e075-45a8-b483-1b783e7176a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.</t>
+  </si>
+  <si>
+    <t>10.07.2026. 09:38:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64b6a3c7-e63c-4bdb-9839-717b4c9364f1</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-469_2025-53-1 - ESB V POD LINIJU_punomoc_15 1 2026.pdf; Prilog St-469_2025-53-2 - ESB_punomoć uprave zaposlenicima_29 3 2021.pdf; Prilog St-469_2025-53-3 - ESB V POD LINIJU_izvadak iz sudskog registra_9 7 2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64b6a3c7-e63c-4bdb-9839-717b4c9364f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>06.07.2026. 11:56:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f1bd155-0229-434c-a1cb-e68c9708b802</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f1bd155-0229-434c-a1cb-e68c9708b802/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>06.07.2026. 11:45:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7556af8-fba5-41dc-8f6a-f69b37150867</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7556af8-fba5-41dc-8f6a-f69b37150867/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 26.06.2026.; Prilog od: 26.06.2026.</t>
   </si>
   <si>
-    <t>POD LINIJU j.d.o.o., KANFANAR</t>
-[...10 lines deleted...]
-  <si>
     <t>30.06.2026. 08:33:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4ac1b7be-e354-445a-8755-4a5a01cca83a</t>
   </si>
   <si>
     <t>Ostalo.pdf P67P; Prilog St-469_2025-48-1 - Plan financijskog i operativnog restrukturiranja.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4ac1b7be-e354-445a-8755-4a5a01cca83a/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=469&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 24.06.2026.</t>
   </si>
   <si>
     <t>24.06.2026. 09:36:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5b9fd10d-64c5-4815-ba42-ba8f96e20ce7</t>
   </si>
   <si>
-    <t>Rješenje.pdf O97O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5b9fd10d-64c5-4815-ba42-ba8f96e20ce7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 18.06.2026.</t>
   </si>
   <si>
     <t>24.06.2026. 09:04:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/56b4be69-af18-4b22-bcfd-6df6f5e2a098</t>
   </si>
   <si>
-    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/56b4be69-af18-4b22-bcfd-6df6f5e2a098/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Odluka od 12.06.2026.</t>
   </si>
   <si>
     <t>12.06.2026. 10:21:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9320c3eb-40be-48ce-85fa-62d67a90217e</t>
   </si>
   <si>
-    <t>Ostalo.pdf O68O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9320c3eb-40be-48ce-85fa-62d67a90217e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 12.06.2026.</t>
   </si>
   <si>
     <t>12.06.2026. 10:13:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fb621091-0f21-4655-9451-9d5b59c2862a</t>
   </si>
   <si>
-    <t>Dopunsko rješenje.pdf O10O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fb621091-0f21-4655-9451-9d5b59c2862a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Odluka od 11.06.2026.</t>
   </si>
   <si>
     <t>11.06.2026. 12:15:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eafed44a-e3b9-4687-a14b-875a914ef086</t>
   </si>
   <si>
     <t>Zapisnik.pdf O379O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eafed44a-e3b9-4687-a14b-875a914ef086/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.</t>
   </si>
   <si>
     <t>03.06.2026. 08:35:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8e5cb10d-53d8-44e9-abb9-c69eb4667cb9</t>
@@ -342,53 +462,50 @@
     <t>Tablica osporenih tražbina, POD LINIJU.xlsx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2d0af39e-c193-4842-a900-a11df3580e04/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 21.04.2026.</t>
   </si>
   <si>
     <t>21.04.2026. 12:27:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/27172da3-13c8-45e9-8aef-ffff5ac87b74</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/27172da3-13c8-45e9-8aef-ffff5ac87b74/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 17.04.2026.</t>
   </si>
   <si>
     <t>20.04.2026. 17:58:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/75d8536f-a0ee-4eea-bd64-0c02470e63d5</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/75d8536f-a0ee-4eea-bd64-0c02470e63d5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 09.04.2026.</t>
   </si>
   <si>
     <t>09.04.2026. 13:15:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/887d2da3-50b7-4bd3-a6c3-7d6498c11daf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/887d2da3-50b7-4bd3-a6c3-7d6498c11daf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Očitovanje dužnika o prijavljenim tražbinama u predstečajnom postupku</t>
   </si>
   <si>
     <t>26.03.2026. 11:54:00</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/35a15396-5e64-4213-ba1e-7547d0ad7883</t>
   </si>
@@ -569,51 +686,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N33"/>
+  <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -714,1291 +831,1669 @@
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>32</v>
-      </c>
-[...13 lines deleted...]
-        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
         <v>39</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
         <v>44</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
         <v>49</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>52</v>
-      </c>
-[...13 lines deleted...]
-        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
         <v>54</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
         <v>59</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" t="s">
         <v>64</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="M11" t="s">
         <v>70</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>71</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>72</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>73</v>
       </c>
       <c r="L12" t="s">
+        <v>59</v>
+      </c>
+      <c r="M12" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>76</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>77</v>
       </c>
       <c r="L13" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="M13" t="s">
         <v>78</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L14" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
       <c r="M14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L15" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="M15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L16" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M16" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="L17" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="M17" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L18" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M18" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="L20" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="M20" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>21</v>
       </c>
       <c r="I21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="L21" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M21" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
         <v>21</v>
       </c>
       <c r="I22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
         <v>19</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="H23" t="s">
         <v>21</v>
       </c>
       <c r="I23" t="s">
         <v>119</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
         <v>120</v>
       </c>
       <c r="L23" t="s">
+        <v>114</v>
+      </c>
+      <c r="M23" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
+        <v>122</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24" t="s">
         <v>123</v>
-      </c>
-[...13 lines deleted...]
-        <v>124</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
+        <v>124</v>
+      </c>
+      <c r="L24" t="s">
+        <v>24</v>
+      </c>
+      <c r="M24" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
-        <v>128</v>
+        <v>111</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
         <v>19</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25" t="s">
         <v>21</v>
       </c>
       <c r="I25" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="L25" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="M25" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="L26" t="s">
-        <v>30</v>
+        <v>133</v>
       </c>
       <c r="M26" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
+        <v>137</v>
+      </c>
+      <c r="L27" t="s">
+        <v>138</v>
+      </c>
+      <c r="M27" t="s">
         <v>139</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
       <c r="G28" t="s">
         <v>20</v>
       </c>
       <c r="H28" t="s">
         <v>21</v>
       </c>
       <c r="I28" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
+        <v>142</v>
+      </c>
+      <c r="L28" t="s">
+        <v>143</v>
+      </c>
+      <c r="M28" t="s">
         <v>144</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>19</v>
       </c>
       <c r="G29" t="s">
         <v>20</v>
       </c>
       <c r="H29" t="s">
         <v>21</v>
       </c>
       <c r="I29" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="L29" t="s">
-        <v>150</v>
+        <v>59</v>
       </c>
       <c r="M29" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>19</v>
       </c>
       <c r="G30" t="s">
         <v>20</v>
       </c>
       <c r="H30" t="s">
         <v>21</v>
       </c>
       <c r="I30" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="L30" t="s">
-        <v>155</v>
+        <v>64</v>
       </c>
       <c r="M30" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>19</v>
       </c>
       <c r="G31" t="s">
         <v>20</v>
       </c>
       <c r="H31" t="s">
         <v>21</v>
       </c>
       <c r="I31" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="L31" t="s">
-        <v>160</v>
+        <v>64</v>
       </c>
       <c r="M31" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
         <v>19</v>
       </c>
       <c r="G32" t="s">
         <v>20</v>
       </c>
       <c r="H32" t="s">
         <v>21</v>
       </c>
       <c r="I32" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="L32" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="M32" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="N32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
         <v>19</v>
       </c>
       <c r="G33" t="s">
         <v>20</v>
       </c>
       <c r="H33" t="s">
         <v>21</v>
       </c>
       <c r="I33" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
+        <v>164</v>
+      </c>
+      <c r="L33" t="s">
+        <v>165</v>
+      </c>
+      <c r="M33" t="s">
+        <v>166</v>
+      </c>
+      <c r="N33" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" t="s">
+        <v>167</v>
+      </c>
+      <c r="E34" t="s">
+        <v>18</v>
+      </c>
+      <c r="F34" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" t="s">
+        <v>21</v>
+      </c>
+      <c r="I34" t="s">
+        <v>168</v>
+      </c>
+      <c r="J34"/>
+      <c r="K34" t="s">
         <v>169</v>
       </c>
-      <c r="L33" t="s">
+      <c r="L34" t="s">
         <v>170</v>
       </c>
-      <c r="M33" t="s">
+      <c r="M34" t="s">
         <v>171</v>
       </c>
-      <c r="N33" t="s">
+      <c r="N34" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" t="s">
+        <v>15</v>
+      </c>
+      <c r="C35" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" t="s">
+        <v>172</v>
+      </c>
+      <c r="E35" t="s">
+        <v>18</v>
+      </c>
+      <c r="F35" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H35" t="s">
+        <v>21</v>
+      </c>
+      <c r="I35" t="s">
+        <v>173</v>
+      </c>
+      <c r="J35"/>
+      <c r="K35" t="s">
+        <v>174</v>
+      </c>
+      <c r="L35" t="s">
+        <v>59</v>
+      </c>
+      <c r="M35" t="s">
+        <v>175</v>
+      </c>
+      <c r="N35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" t="s">
+        <v>176</v>
+      </c>
+      <c r="E36" t="s">
+        <v>18</v>
+      </c>
+      <c r="F36" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36" t="s">
+        <v>21</v>
+      </c>
+      <c r="I36" t="s">
+        <v>177</v>
+      </c>
+      <c r="J36"/>
+      <c r="K36" t="s">
+        <v>178</v>
+      </c>
+      <c r="L36" t="s">
+        <v>179</v>
+      </c>
+      <c r="M36" t="s">
+        <v>180</v>
+      </c>
+      <c r="N36" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" t="s">
+        <v>181</v>
+      </c>
+      <c r="E37" t="s">
+        <v>18</v>
+      </c>
+      <c r="F37" t="s">
+        <v>19</v>
+      </c>
+      <c r="G37" t="s">
+        <v>20</v>
+      </c>
+      <c r="H37" t="s">
+        <v>21</v>
+      </c>
+      <c r="I37" t="s">
+        <v>182</v>
+      </c>
+      <c r="J37"/>
+      <c r="K37" t="s">
+        <v>183</v>
+      </c>
+      <c r="L37" t="s">
+        <v>184</v>
+      </c>
+      <c r="M37" t="s">
+        <v>185</v>
+      </c>
+      <c r="N37" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>14</v>
+      </c>
+      <c r="B38" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" t="s">
+        <v>186</v>
+      </c>
+      <c r="E38" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" t="s">
+        <v>20</v>
+      </c>
+      <c r="H38" t="s">
+        <v>21</v>
+      </c>
+      <c r="I38" t="s">
+        <v>187</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38" t="s">
+        <v>188</v>
+      </c>
+      <c r="L38" t="s">
+        <v>189</v>
+      </c>
+      <c r="M38" t="s">
+        <v>190</v>
+      </c>
+      <c r="N38" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" t="s">
+        <v>15</v>
+      </c>
+      <c r="C39" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" t="s">
+        <v>191</v>
+      </c>
+      <c r="E39" t="s">
+        <v>18</v>
+      </c>
+      <c r="F39" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" t="s">
+        <v>20</v>
+      </c>
+      <c r="H39" t="s">
+        <v>21</v>
+      </c>
+      <c r="I39" t="s">
+        <v>192</v>
+      </c>
+      <c r="J39"/>
+      <c r="K39" t="s">
+        <v>193</v>
+      </c>
+      <c r="L39" t="s">
+        <v>194</v>
+      </c>
+      <c r="M39" t="s">
+        <v>195</v>
+      </c>
+      <c r="N39" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40" t="s">
+        <v>15</v>
+      </c>
+      <c r="C40" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" t="s">
+        <v>196</v>
+      </c>
+      <c r="E40" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40" t="s">
+        <v>20</v>
+      </c>
+      <c r="H40" t="s">
+        <v>21</v>
+      </c>
+      <c r="I40" t="s">
+        <v>197</v>
+      </c>
+      <c r="J40"/>
+      <c r="K40" t="s">
+        <v>198</v>
+      </c>
+      <c r="L40" t="s">
+        <v>199</v>
+      </c>
+      <c r="M40" t="s">
+        <v>200</v>
+      </c>
+      <c r="N40" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>14</v>
+      </c>
+      <c r="B41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C41" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" t="s">
+        <v>201</v>
+      </c>
+      <c r="E41" t="s">
+        <v>18</v>
+      </c>
+      <c r="F41" t="s">
+        <v>19</v>
+      </c>
+      <c r="G41" t="s">
+        <v>20</v>
+      </c>
+      <c r="H41" t="s">
+        <v>21</v>
+      </c>
+      <c r="I41" t="s">
+        <v>202</v>
+      </c>
+      <c r="J41"/>
+      <c r="K41" t="s">
+        <v>203</v>
+      </c>
+      <c r="L41" t="s">
+        <v>204</v>
+      </c>
+      <c r="M41" t="s">
+        <v>205</v>
+      </c>
+      <c r="N41" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B42" t="s">
+        <v>15</v>
+      </c>
+      <c r="C42" t="s">
+        <v>16</v>
+      </c>
+      <c r="D42" t="s">
+        <v>206</v>
+      </c>
+      <c r="E42" t="s">
+        <v>18</v>
+      </c>
+      <c r="F42" t="s">
+        <v>19</v>
+      </c>
+      <c r="G42" t="s">
+        <v>20</v>
+      </c>
+      <c r="H42" t="s">
+        <v>21</v>
+      </c>
+      <c r="I42" t="s">
+        <v>207</v>
+      </c>
+      <c r="J42"/>
+      <c r="K42" t="s">
+        <v>208</v>
+      </c>
+      <c r="L42" t="s">
+        <v>209</v>
+      </c>
+      <c r="M42" t="s">
+        <v>210</v>
+      </c>
+      <c r="N42" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>