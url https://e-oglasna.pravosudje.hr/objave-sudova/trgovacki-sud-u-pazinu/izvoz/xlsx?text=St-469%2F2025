--- v2 (2026-08-15)
+++ v3 (2026-10-02)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="547" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="599" uniqueCount="228">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,134 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-469/2025</t>
   </si>
   <si>
+    <t>Rješenje od 01.10.2026.</t>
+  </si>
+  <si>
+    <t>POD LINIJU j.d.o.o., KANFANAR</t>
+  </si>
+  <si>
+    <t>Brajkovići 19, 52352 Kanfanar, Hrvatska</t>
+  </si>
+  <si>
+    <t>72983325268</t>
+  </si>
+  <si>
+    <t>POD LINIJU j.d.o.o., KANFANAR 72983325268</t>
+  </si>
+  <si>
+    <t>01.10.2026. 14:13:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4082f6c-c757-421f-9d33-ee55484e14a9</t>
+  </si>
+  <si>
+    <t>Rješenje kojim se uskraćuje potvrda plana restrukturiranja i obustavlja predstečajni postupak (čl.61.a st.1.).pdf O1000000222O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4082f6c-c757-421f-9d33-ee55484e14a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=469&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Odluka od 24.09.2026.</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:05:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b50df0d-8040-44ff-a39c-99749b994c77</t>
+  </si>
+  <si>
+    <t>Zapisnik.pdf O379O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b50df0d-8040-44ff-a39c-99749b994c77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:05:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c729161-2637-4777-a8cb-d2251819ce67</t>
+  </si>
+  <si>
+    <t>Zapisnik o glasovanju o planu restrukturiranja.pdf O888O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c729161-2637-4777-a8cb-d2251819ce67/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Odluka od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>31.08.2026. 13:24:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f737ab56-4f53-4b71-8dfb-0f221a25415e</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f737ab56-4f53-4b71-8dfb-0f221a25415e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Odluka od 27.07.2026.</t>
   </si>
   <si>
-    <t>POD LINIJU j.d.o.o., KANFANAR</t>
-[...10 lines deleted...]
-  <si>
     <t>27.07.2026. 10:57:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9be3713f-b18c-4d96-b3f5-3807a8e6a1be</t>
   </si>
   <si>
-    <t>Ostalo.pdf O68O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9be3713f-b18c-4d96-b3f5-3807a8e6a1be/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=469&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 27.07.2026.</t>
   </si>
   <si>
     <t>27.07.2026. 10:54:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0a92a6f7-e18f-4a1d-9160-2b9280fd6caf</t>
   </si>
   <si>
     <t>Dopunsko rješenje.pdf O10O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0a92a6f7-e18f-4a1d-9160-2b9280fd6caf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>27.07.2026. 10:16:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d2a11430-e0e9-4158-b0ba-32ef79114a80</t>
   </si>
   <si>
     <t>Rješenje - prihvaćena žalba - ukinuto 1. st. rješenje.pdf P539P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d2a11430-e0e9-4158-b0ba-32ef79114a80/dokumenti/preuzimanje</t>
@@ -276,53 +330,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/9320c3eb-40be-48ce-85fa-62d67a90217e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9320c3eb-40be-48ce-85fa-62d67a90217e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 12.06.2026.</t>
   </si>
   <si>
     <t>12.06.2026. 10:13:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fb621091-0f21-4655-9451-9d5b59c2862a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fb621091-0f21-4655-9451-9d5b59c2862a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Odluka od 11.06.2026.</t>
   </si>
   <si>
     <t>11.06.2026. 12:15:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eafed44a-e3b9-4687-a14b-875a914ef086</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zapisnik.pdf O379O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eafed44a-e3b9-4687-a14b-875a914ef086/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.</t>
   </si>
   <si>
     <t>03.06.2026. 08:35:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8e5cb10d-53d8-44e9-abb9-c69eb4667cb9</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-469_2025-35-1 - Odluka TS PZ Povrv-117-2024-11 od 17.01.2025. - Presuda - bez održavanja rasprave.pdf; Prilog St-469_2025-35-2 - Odluka TS PZ Povrv-117-2024-20 od 13.03.2025. - Rješenje - trošak.pdf; Prilog St-469_2025-35-3 - zahtjev za izravnu naplatu.pdf; Prilog St-469_2025-35-4 - predujam izravna naplata.pdf; Prilog St-469_2025-35-5 - informator_zatezne-kamate_01.06.2026.pdf; Prilog St-469_2025-35-6 - informator_zatezne-kamate_01.06.2026 (1).pdf; Prilog St-469_2025-35-7 - informator_zatezne-kamate_01.06.2026 (2).pdf; Prilog St-469_2025-35-8 - informator_zatezne-kamate_01.06.2026 (3).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8e5cb10d-53d8-44e9-abb9-c69eb4667cb9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Žalba od 01.06.2026.</t>
   </si>
   <si>
     <t>01.06.2026. 08:36:51</t>
   </si>
@@ -686,51 +737,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N42"/>
+  <dimension ref="A1:N46"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -937,1101 +988,1101 @@
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>41</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>42</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>43</v>
       </c>
       <c r="L6" t="s">
+        <v>39</v>
+      </c>
+      <c r="M6" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>46</v>
-      </c>
-[...13 lines deleted...]
-        <v>47</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" t="s">
         <v>48</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>51</v>
+      </c>
+      <c r="L8" t="s">
+        <v>52</v>
+      </c>
+      <c r="M8" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" t="s">
+        <v>57</v>
+      </c>
+      <c r="M9" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" t="s">
+        <v>62</v>
+      </c>
+      <c r="M10" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" t="s">
+        <v>67</v>
+      </c>
+      <c r="M11" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" t="s">
+        <v>72</v>
+      </c>
+      <c r="M12" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
         <v>75</v>
-      </c>
-[...13 lines deleted...]
-        <v>76</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="M13" t="s">
         <v>78</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>79</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>80</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>81</v>
       </c>
       <c r="L14" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="M14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L15" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
       <c r="M15" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L16" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="M16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L17" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="M17" t="s">
         <v>96</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>97</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
         <v>98</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
         <v>99</v>
       </c>
       <c r="L18" t="s">
+        <v>39</v>
+      </c>
+      <c r="M18" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
+        <v>101</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
         <v>102</v>
-      </c>
-[...13 lines deleted...]
-        <v>103</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
+        <v>103</v>
+      </c>
+      <c r="L19" t="s">
+        <v>48</v>
+      </c>
+      <c r="M19" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="L20" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="M20" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>21</v>
       </c>
       <c r="I21" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
+        <v>111</v>
+      </c>
+      <c r="L21" t="s">
+        <v>112</v>
+      </c>
+      <c r="M21" t="s">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
         <v>21</v>
       </c>
       <c r="I22" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
+        <v>116</v>
+      </c>
+      <c r="L22" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="M22" t="s">
         <v>118</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
         <v>19</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="H23" t="s">
         <v>21</v>
       </c>
       <c r="I23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L23" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="M23" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
         <v>21</v>
       </c>
       <c r="I24" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="L24" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="M24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
         <v>19</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25" t="s">
         <v>21</v>
       </c>
       <c r="I25" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="L25" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="M25" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="L26" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="M26" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
         <v>136</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
         <v>137</v>
       </c>
       <c r="L27" t="s">
+        <v>131</v>
+      </c>
+      <c r="M27" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
+        <v>139</v>
+      </c>
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" t="s">
+        <v>21</v>
+      </c>
+      <c r="I28" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>141</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
+        <v>141</v>
+      </c>
+      <c r="L28" t="s">
+        <v>39</v>
+      </c>
+      <c r="M28" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
-        <v>145</v>
+        <v>128</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>19</v>
       </c>
       <c r="G29" t="s">
         <v>20</v>
       </c>
       <c r="H29" t="s">
         <v>21</v>
       </c>
       <c r="I29" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L29" t="s">
-        <v>59</v>
+        <v>145</v>
       </c>
       <c r="M29" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>19</v>
       </c>
       <c r="G30" t="s">
         <v>20</v>
       </c>
       <c r="H30" t="s">
         <v>21</v>
       </c>
       <c r="I30" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
+        <v>149</v>
+      </c>
+      <c r="L30" t="s">
+        <v>150</v>
+      </c>
+      <c r="M30" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
+        <v>152</v>
+      </c>
+      <c r="E31" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" t="s">
+        <v>19</v>
+      </c>
+      <c r="G31" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" t="s">
+        <v>21</v>
+      </c>
+      <c r="I31" t="s">
         <v>153</v>
-      </c>
-[...13 lines deleted...]
-        <v>154</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
+        <v>154</v>
+      </c>
+      <c r="L31" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="M31" t="s">
         <v>156</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
         <v>157</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
@@ -2071,429 +2122,597 @@
         <v>16</v>
       </c>
       <c r="D33" t="s">
         <v>162</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
         <v>19</v>
       </c>
       <c r="G33" t="s">
         <v>20</v>
       </c>
       <c r="H33" t="s">
         <v>21</v>
       </c>
       <c r="I33" t="s">
         <v>163</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
         <v>164</v>
       </c>
       <c r="L33" t="s">
+        <v>77</v>
+      </c>
+      <c r="M33" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="N33" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34" t="s">
+        <v>166</v>
+      </c>
+      <c r="E34" t="s">
+        <v>18</v>
+      </c>
+      <c r="F34" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" t="s">
+        <v>21</v>
+      </c>
+      <c r="I34" t="s">
         <v>167</v>
-      </c>
-[...13 lines deleted...]
-        <v>168</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
+        <v>168</v>
+      </c>
+      <c r="L34" t="s">
+        <v>82</v>
+      </c>
+      <c r="M34" t="s">
         <v>169</v>
-      </c>
-[...4 lines deleted...]
-        <v>171</v>
       </c>
       <c r="N34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
         <v>19</v>
       </c>
       <c r="G35" t="s">
         <v>20</v>
       </c>
       <c r="H35" t="s">
         <v>21</v>
       </c>
       <c r="I35" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="L35" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="M35" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="N35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
         <v>16</v>
       </c>
       <c r="D36" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
       <c r="F36" t="s">
         <v>19</v>
       </c>
       <c r="G36" t="s">
         <v>20</v>
       </c>
       <c r="H36" t="s">
         <v>21</v>
       </c>
       <c r="I36" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
+        <v>176</v>
+      </c>
+      <c r="L36" t="s">
+        <v>177</v>
+      </c>
+      <c r="M36" t="s">
         <v>178</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
       <c r="N36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
         <v>16</v>
       </c>
       <c r="D37" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
         <v>19</v>
       </c>
       <c r="G37" t="s">
         <v>20</v>
       </c>
       <c r="H37" t="s">
         <v>21</v>
       </c>
       <c r="I37" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
+        <v>181</v>
+      </c>
+      <c r="L37" t="s">
+        <v>182</v>
+      </c>
+      <c r="M37" t="s">
         <v>183</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
       <c r="N37" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
         <v>16</v>
       </c>
       <c r="D38" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E38" t="s">
         <v>18</v>
       </c>
       <c r="F38" t="s">
         <v>19</v>
       </c>
       <c r="G38" t="s">
         <v>20</v>
       </c>
       <c r="H38" t="s">
         <v>21</v>
       </c>
       <c r="I38" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
+        <v>186</v>
+      </c>
+      <c r="L38" t="s">
+        <v>187</v>
+      </c>
+      <c r="M38" t="s">
         <v>188</v>
-      </c>
-[...4 lines deleted...]
-        <v>190</v>
       </c>
       <c r="N38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>16</v>
       </c>
       <c r="D39" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
         <v>19</v>
       </c>
       <c r="G39" t="s">
         <v>20</v>
       </c>
       <c r="H39" t="s">
         <v>21</v>
       </c>
       <c r="I39" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="L39" t="s">
-        <v>194</v>
+        <v>77</v>
       </c>
       <c r="M39" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="N39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
         <v>16</v>
       </c>
       <c r="D40" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
         <v>19</v>
       </c>
       <c r="G40" t="s">
         <v>20</v>
       </c>
       <c r="H40" t="s">
         <v>21</v>
       </c>
       <c r="I40" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="L40" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="M40" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="N40" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
         <v>16</v>
       </c>
       <c r="D41" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>19</v>
       </c>
       <c r="G41" t="s">
         <v>20</v>
       </c>
       <c r="H41" t="s">
         <v>21</v>
       </c>
       <c r="I41" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="L41" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="M41" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="N41" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
         <v>16</v>
       </c>
       <c r="D42" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="E42" t="s">
         <v>18</v>
       </c>
       <c r="F42" t="s">
         <v>19</v>
       </c>
       <c r="G42" t="s">
         <v>20</v>
       </c>
       <c r="H42" t="s">
         <v>21</v>
       </c>
       <c r="I42" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
+        <v>205</v>
+      </c>
+      <c r="L42" t="s">
+        <v>206</v>
+      </c>
+      <c r="M42" t="s">
+        <v>207</v>
+      </c>
+      <c r="N42" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>14</v>
+      </c>
+      <c r="B43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C43" t="s">
+        <v>16</v>
+      </c>
+      <c r="D43" t="s">
         <v>208</v>
       </c>
-      <c r="L42" t="s">
+      <c r="E43" t="s">
+        <v>18</v>
+      </c>
+      <c r="F43" t="s">
+        <v>19</v>
+      </c>
+      <c r="G43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H43" t="s">
+        <v>21</v>
+      </c>
+      <c r="I43" t="s">
         <v>209</v>
       </c>
-      <c r="M42" t="s">
+      <c r="J43"/>
+      <c r="K43" t="s">
         <v>210</v>
       </c>
-      <c r="N42" t="s">
+      <c r="L43" t="s">
+        <v>211</v>
+      </c>
+      <c r="M43" t="s">
+        <v>212</v>
+      </c>
+      <c r="N43" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44" t="s">
+        <v>15</v>
+      </c>
+      <c r="C44" t="s">
+        <v>16</v>
+      </c>
+      <c r="D44" t="s">
+        <v>213</v>
+      </c>
+      <c r="E44" t="s">
+        <v>18</v>
+      </c>
+      <c r="F44" t="s">
+        <v>19</v>
+      </c>
+      <c r="G44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H44" t="s">
+        <v>21</v>
+      </c>
+      <c r="I44" t="s">
+        <v>214</v>
+      </c>
+      <c r="J44"/>
+      <c r="K44" t="s">
+        <v>215</v>
+      </c>
+      <c r="L44" t="s">
+        <v>216</v>
+      </c>
+      <c r="M44" t="s">
+        <v>217</v>
+      </c>
+      <c r="N44" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>14</v>
+      </c>
+      <c r="B45" t="s">
+        <v>15</v>
+      </c>
+      <c r="C45" t="s">
+        <v>16</v>
+      </c>
+      <c r="D45" t="s">
+        <v>218</v>
+      </c>
+      <c r="E45" t="s">
+        <v>18</v>
+      </c>
+      <c r="F45" t="s">
+        <v>19</v>
+      </c>
+      <c r="G45" t="s">
+        <v>20</v>
+      </c>
+      <c r="H45" t="s">
+        <v>21</v>
+      </c>
+      <c r="I45" t="s">
+        <v>219</v>
+      </c>
+      <c r="J45"/>
+      <c r="K45" t="s">
+        <v>220</v>
+      </c>
+      <c r="L45" t="s">
+        <v>221</v>
+      </c>
+      <c r="M45" t="s">
+        <v>222</v>
+      </c>
+      <c r="N45" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>14</v>
+      </c>
+      <c r="B46" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46" t="s">
+        <v>16</v>
+      </c>
+      <c r="D46" t="s">
+        <v>223</v>
+      </c>
+      <c r="E46" t="s">
+        <v>18</v>
+      </c>
+      <c r="F46" t="s">
+        <v>19</v>
+      </c>
+      <c r="G46" t="s">
+        <v>20</v>
+      </c>
+      <c r="H46" t="s">
+        <v>21</v>
+      </c>
+      <c r="I46" t="s">
+        <v>224</v>
+      </c>
+      <c r="J46"/>
+      <c r="K46" t="s">
+        <v>225</v>
+      </c>
+      <c r="L46" t="s">
+        <v>226</v>
+      </c>
+      <c r="M46" t="s">
+        <v>227</v>
+      </c>
+      <c r="N46" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>