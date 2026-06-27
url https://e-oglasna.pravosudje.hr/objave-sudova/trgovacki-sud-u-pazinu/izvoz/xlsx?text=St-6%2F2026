--- v0 (2026-05-06)
+++ v1 (2026-06-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="87">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,183 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-6/2026</t>
   </si>
   <si>
+    <t>Rješenje od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>GUGA NATURA j.d.o.o. DAJLA</t>
+  </si>
+  <si>
+    <t>Ulica sv. Benedikt - Via S. Benedetto 35, 52466 Dajla, Hrvatska</t>
+  </si>
+  <si>
+    <t>85140091316</t>
+  </si>
+  <si>
+    <t>GUGA NATURA j.d.o.o. DAJLA 85140091316</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:02:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/684ce292-09e0-4f4c-9210-d0102b34367b</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/684ce292-09e0-4f4c-9210-d0102b34367b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=6&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Prijedlog od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:02:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb1f897b-19e5-4afa-bd54-8777f7a785b9</t>
+  </si>
+  <si>
+    <t>Prijedlog.pdf P155P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb1f897b-19e5-4afa-bd54-8777f7a785b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Odluka od 22.05.2026.; Podnesak od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>22.05.2026. 12:08:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45ae81b5-5dca-4ad6-b7e9-a64e905dc23b</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45ae81b5-5dca-4ad6-b7e9-a64e905dc23b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:20:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b9ba37f-61f1-477e-be49-60ae14d75187</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b9ba37f-61f1-477e-be49-60ae14d75187/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Odluka od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:19:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99715e54-ec2b-4ad2-a655-379d87efa162</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99715e54-ec2b-4ad2-a655-379d87efa162/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zapisnik od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>20.05.2026. 10:12:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99509fe3-7f52-42db-9700-46029e4a0ea5</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 20.05.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99509fe3-7f52-42db-9700-46029e4a0ea5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tablica osporenih tražbina u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>14.05.2026. 13:01:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66169a05-25bb-4fdb-b1d5-b30c46beb3e2</t>
+  </si>
+  <si>
+    <t>Tablica osporenih tražbina, GUGA NATURA.xlsx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66169a05-25bb-4fdb-b1d5-b30c46beb3e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Očitovanje dužnika o prijavljenim tražbinama u predstečajnom postupku</t>
   </si>
   <si>
-    <t>GUGA NATURA j.d.o.o. DAJLA</t>
-[...10 lines deleted...]
-  <si>
     <t>16.04.2026. 13:03:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6da2183d-b536-4775-8d88-0a04259dfec1</t>
   </si>
   <si>
     <t>Očitovanje dužnika o prijavljenim tražbinama u predstečajnom postupku.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6da2183d-b536-4775-8d88-0a04259dfec1/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=6&amp;godina=2026</t>
   </si>
   <si>
     <t>Očitovanje povjerenika o prijavljenim tražbinama u predstečajnom postupku</t>
   </si>
   <si>
     <t>16.04.2026. 13:01:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ddba3d2e-0743-44ac-bc97-54065f8ee63a</t>
   </si>
   <si>
     <t>Očitovanje povjerenika o prijavljenim tražbinama u predstečajnom postupku.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ddba3d2e-0743-44ac-bc97-54065f8ee63a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijave tražbina vjerovnika</t>
   </si>
   <si>
     <t>05.03.2026. 13:24:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f5f8fef0-2f2e-4817-b205-a45db354a359</t>
   </si>
@@ -209,51 +314,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -508,45 +613,339 @@
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" t="s">
         <v>51</v>
       </c>
       <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>