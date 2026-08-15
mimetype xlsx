--- v1 (2026-06-27)
+++ v2 (2026-08-15)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="101">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,125 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-6/2026</t>
   </si>
   <si>
+    <t>Rješenje od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>GUGA NATURA j.d.o.o. DAJLA</t>
+  </si>
+  <si>
+    <t>Ulica sv. Benedikt - Via S. Benedetto 35, 52466 Dajla, Hrvatska</t>
+  </si>
+  <si>
+    <t>85140091316</t>
+  </si>
+  <si>
+    <t>GUGA NATURA j.d.o.o. DAJLA 85140091316</t>
+  </si>
+  <si>
+    <t>30.07.2026. 08:34:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cded6d6d-3cf3-41b1-b24c-e4f1fefbd9ae</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cded6d6d-3cf3-41b1-b24c-e4f1fefbd9ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=6&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 24.07.2026.; Prilog od: 24.07.2026.; Prilog od: 24.07.2026.; Prilog od: 24.07.2026.; Prilog od: 24.07.2026.; Prilog od: 24.07.2026.</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:48:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55a69f06-3b69-4842-bbc6-0d6b8af361f7</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-6_2026-19-1 - izvadak prijava i odjava s HZMO.xlsx; Prilog St-6_2026-19-2 - 1880 - porez na dohodak od nesamostalnog rada.pdf; Prilog St-6_2026-19-3 - 2283 - doprinos za mirovinsko osiguranje II stup.pdf; Prilog St-6_2026-19-4 - 8168 - doprinos za mirovinsko osiguranje I stup.pdf; Prilog St-6_2026-19-5 - 8486 - doprinos za zdravstveno osiguranje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55a69f06-3b69-4842-bbc6-0d6b8af361f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>29.06.2026. 12:54:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c92f847-9672-44ad-8490-4f32c020ac1e</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c92f847-9672-44ad-8490-4f32c020ac1e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 27.05.2026.</t>
   </si>
   <si>
-    <t>GUGA NATURA j.d.o.o. DAJLA</t>
-[...10 lines deleted...]
-  <si>
     <t>27.05.2026. 13:02:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/684ce292-09e0-4f4c-9210-d0102b34367b</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/684ce292-09e0-4f4c-9210-d0102b34367b/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=6&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Prijedlog od 22.05.2026.</t>
   </si>
   <si>
     <t>27.05.2026. 13:02:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb1f897b-19e5-4afa-bd54-8777f7a785b9</t>
   </si>
   <si>
     <t>Prijedlog.pdf P155P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb1f897b-19e5-4afa-bd54-8777f7a785b9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Odluka od 22.05.2026.; Podnesak od 21.05.2026.</t>
   </si>
   <si>
     <t>22.05.2026. 12:08:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/45ae81b5-5dca-4ad6-b7e9-a64e905dc23b</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
@@ -261,104 +306,101 @@
     <t>https://e-oglasna.pravosudje.hr/objave/0eff9ed1-2ee6-4853-9f64-496d4d97f24a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 30.01.2026.; Dopis od 29.01.2026.; Prilog od: 29.01.2026.; Prilog od: 29.01.2026.; Prilog od: 29.01.2026.; Prilog od: 29.01.2026.; Prilog od: 29.01.2026.; Prilog od: 29.01.2026.; Prilog od: 29.01.2026.; Prilog od: 29.01.2026.; Prilog od: 29.01.2026.; Prilog od: 29.01.2026.; Prijedlog od 07.01.2026.; Prilog od: 07.01.2026.</t>
   </si>
   <si>
     <t>30.01.2026. 12:59:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2213425e-79a2-4f3a-ac85-f55ee13fab26</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-6_2026-1-1 - omot pošiljke.pdf; Dopis.pdf P1000000004P; Prilog St-6_2026-4-1 - Popis imovine i obveza.pdf; Prilog St-6_2026-4-2 - Potvrda o uplati.pdf; Prilog St-6_2026-4-3 - Izjava.pdf; Prilog St-6_2026-4-4 - GFI podaci.pdf; Prilog St-6_2026-4-5 - Bilješke uz fin.izvješća.pdf; Prilog St-6_2026-4-6 - Očevidnik neizvršenih osnova za plaćanje.pdf; Prilog St-6_2026-4-7 - PKK kartica.pdf; Prilog St-6_2026-4-8 - Konto kartice kupaca.pdf; Prilog St-6_2026-4-9 - Konto kartice dobavljači.pdf; Prilog St-6_2026-4-10 - Ugovor o pozajmici.pdf; Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2213425e-79a2-4f3a-ac85-f55ee13fab26/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 12.01.2026.</t>
   </si>
   <si>
     <t>12.01.2026. 13:14:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c1d8e576-2da8-41ce-8d75-5db4989aee79</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c1d8e576-2da8-41ce-8d75-5db4989aee79/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -907,45 +949,171 @@
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>83</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>84</v>
       </c>
       <c r="L14" t="s">
         <v>85</v>
       </c>
       <c r="M14" t="s">
         <v>86</v>
       </c>
       <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>87</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>88</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>92</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>97</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>98</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" t="s">
+        <v>35</v>
+      </c>
+      <c r="M17" t="s">
+        <v>100</v>
+      </c>
+      <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>