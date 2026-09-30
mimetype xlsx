--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="106">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-6/2026</t>
   </si>
   <si>
+    <t>Podnesak od 08.09.2026.; Prilog od: 08.09.2026.; Prilog od: 08.09.2026.; Rješenje od 08.09.2026.</t>
+  </si>
+  <si>
+    <t>GUGA NATURA j.d.o.o. DAJLA</t>
+  </si>
+  <si>
+    <t>Ulica sv. Benedikt - Via S. Benedetto 35, 52466 Dajla, Hrvatska</t>
+  </si>
+  <si>
+    <t>85140091316</t>
+  </si>
+  <si>
+    <t>GUGA NATURA j.d.o.o. DAJLA 85140091316</t>
+  </si>
+  <si>
+    <t>09.09.2026. 09:20:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/720f84ad-67a9-4c31-9d1b-c1696f39d6b5</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-6_2026-21-1 - Putni nalog.pdf; Prilog St-6_2026-21-2 - zapisnik s ročišta.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/720f84ad-67a9-4c31-9d1b-c1696f39d6b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=6&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Rješenje od 30.07.2026.</t>
   </si>
   <si>
-    <t>GUGA NATURA j.d.o.o. DAJLA</t>
-[...10 lines deleted...]
-  <si>
     <t>30.07.2026. 08:34:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cded6d6d-3cf3-41b1-b24c-e4f1fefbd9ae</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka.pdf O201O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cded6d6d-3cf3-41b1-b24c-e4f1fefbd9ae/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=6&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 24.07.2026.; Prilog od: 24.07.2026.; Prilog od: 24.07.2026.; Prilog od: 24.07.2026.; Prilog od: 24.07.2026.; Prilog od: 24.07.2026.</t>
   </si>
   <si>
     <t>27.07.2026. 09:48:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/55a69f06-3b69-4842-bbc6-0d6b8af361f7</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-6_2026-19-1 - izvadak prijava i odjava s HZMO.xlsx; Prilog St-6_2026-19-2 - 1880 - porez na dohodak od nesamostalnog rada.pdf; Prilog St-6_2026-19-3 - 2283 - doprinos za mirovinsko osiguranje II stup.pdf; Prilog St-6_2026-19-4 - 8168 - doprinos za mirovinsko osiguranje I stup.pdf; Prilog St-6_2026-19-5 - 8486 - doprinos za zdravstveno osiguranje.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/55a69f06-3b69-4842-bbc6-0d6b8af361f7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 29.06.2026.</t>
   </si>
   <si>
     <t>29.06.2026. 12:54:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3c92f847-9672-44ad-8490-4f32c020ac1e</t>
   </si>
@@ -356,51 +371,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N17"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1069,51 +1084,93 @@
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>97</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
         <v>98</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
         <v>99</v>
       </c>
       <c r="L17" t="s">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="M17" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>102</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>103</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" t="s">
+        <v>40</v>
+      </c>
+      <c r="M18" t="s">
+        <v>105</v>
+      </c>
+      <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>