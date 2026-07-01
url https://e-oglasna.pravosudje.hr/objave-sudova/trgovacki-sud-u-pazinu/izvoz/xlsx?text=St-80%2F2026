--- v0 (2026-05-15)
+++ v1 (2026-07-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="75">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,138 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-80/2026</t>
   </si>
   <si>
+    <t>Zapisnik od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>KRUŠKO d.o.o., PULA</t>
+  </si>
+  <si>
+    <t>Medulinska cesta - Via Medolino 253, 52100 Pula, Hrvatska</t>
+  </si>
+  <si>
+    <t>99990665109</t>
+  </si>
+  <si>
+    <t>KRUŠKO d.o.o., PULA 99990665109</t>
+  </si>
+  <si>
+    <t>09.06.2026. 09:16:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8a2e10d-c843-40ac-9da0-0db6ac4f9ada</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 09.06.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8a2e10d-c843-40ac-9da0-0db6ac4f9ada/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=80&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.</t>
+  </si>
+  <si>
+    <t>08.06.2026. 14:44:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b51946d4-30ec-4799-b5b9-670d2e895847</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-80_2026-20-1 - Ugovor i troškovnik (1).pdf; Prilog St-80_2026-20-2 - TROŠKOVNIK TGT ADRIATIK.pdf; Prilog St-80_2026-20-3 - Potvrda o stanju duga 18.05.2026.pdf; Prilog St-80_2026-20-4 - (nije u pdf-u )Dodatak V_v4_Client Questionnaire.xlsx; Prilog St-80_2026-20-5 - (nije u pdf-u )1000009020 (1).jpg; Prilog St-80_2026-20-6 - (nije u pdf-u )1000009021 (1).jpg; Prilog St-80_2026-20-7 - (nije u pdf-u )1000009022 (1).jpg; Prilog St-80_2026-20-8 - (nije u pdf-u )1000009265.jpg; Prilog St-80_2026-20-9 - (nije u pdf-u ) 1000009266.jpg; Prilog St-80_2026-20-10 - (nije u pdf-u ) 1000009268.jpg; Prilog St-80_2026-20-11 - (nije u pdf-u ) 1000009269.jpg; Prilog St-80_2026-20-12 - (nije u pdf-u ) Zahtjev - potpisan (2).jpg; Prilog St-80_2026-20-13 - Tablica obveza.xlsx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b51946d4-30ec-4799-b5b9-670d2e895847/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Podnesak od 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog</t>
+  </si>
+  <si>
+    <t>19.05.2026. 13:09:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/346f636f-65d9-46b3-b985-26bb0ff8da8b</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-80_2026-17-1 - dopis Kruško - poziv na dostavu dokumentacije i podataka 270426.pdf; Prilog St-80_2026-17-2 - Gmail - Prethodni postupak St-80_26 Kruško d.o.o_ 270426.pdf; Prilog St-80_2026-17-3 - Gmail - Kruško d.o.o. Pula odgovor Porezna uprava.pdf; Prilog St-80_2026-17-4 - Gmail - prethodni postupak nad Kruško d.o.o_- upit knjigovodstvu.pdf; Prilog St-80_2026-17-5 - 27.04.2026 DOBAVLJAČI Synesis Otvorene stavke.pdf; Prilog St-80_2026-17-6 - Gmail - prethodni postupak nad Kruško d.o.o_ knjgivodstvo- dostava dokumentacije.pdf; Prilog St-80_2026-17-7 - 27.04.2026 KUPCI Synesis Otvorene stavke.pdf; Prilog St-80_2026-17-8 - 27.04.2026 Synesis Stanje dugotrajne imovine.pdf; Prilog St-80_2026-17-9 - 27.04.2026 Synesis Brutto bilanca.pdf; Prilog St-80_2026-17-10 - 27.04.2026 analitičke kartice Synesis Konto kartice.pdf; Prilog St-80_2026-17-11 - RGFI-javna objava RDG 2025.html; Prilog St-80_2026-17-12 - RGFI-javna objava bilanca 2025.html; Prilog St-80_2026-17-13 - račun CVH.pdf; Prilog St-80_2026-17-14 - uvjerenje CVH.pdf; Prilog St-80_2026-17-15 - ugovor o kupoprodaji garaže od 2023.pdf; Prilog St-80_2026-17-16 - UGOVOR_O_KUPOPRODAJI_145960460.pdf; Prilog St-80_2026-17-17 - ZK-112440-PULA.pdf; Prilog St-80_2026-17-18 - Pretpregled-ZK-izvadak-1778589493637.pdf; Podnesak.pdf P75P; Prilog St-80_2026-18-1 - KUPOPR.UG.KRUŠKO D.O.O.- AMINA KRUŠKO.pdf; Prilog St-80_2026-18-2 - 2023 uplate po ugovoru.pdf; Prilog St-80_2026-18-3 - (nije u PDF formatu)GFI-POD501.xls; Prilog St-80_2026-18-4 - GFI-POD (nije u PDF formatu)Godišnji financijski izvještaj poduzetnika.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/346f636f-65d9-46b3-b985-26bb0ff8da8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.</t>
+  </si>
+  <si>
+    <t>18.05.2026. 07:49:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75c8fcfe-3daa-44dc-ac6c-e2d0f2c88f1f</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-80_2026-17-1 - dopis Kruško - poziv na dostavu dokumentacije i podataka 270426.pdf; Prilog St-80_2026-17-2 - Gmail - Prethodni postupak St-80_26 Kruško d.o.o_ 270426.pdf; Prilog St-80_2026-17-3 - Gmail - Kruško d.o.o. Pula odgovor Porezna uprava.pdf; Prilog St-80_2026-17-4 - Gmail - prethodni postupak nad Kruško d.o.o_- upit knjigovodstvu.pdf; Prilog St-80_2026-17-5 - 27.04.2026 DOBAVLJAČI Synesis Otvorene stavke.pdf; Prilog St-80_2026-17-6 - Gmail - prethodni postupak nad Kruško d.o.o_ knjgivodstvo- dostava dokumentacije.pdf; Prilog St-80_2026-17-7 - 27.04.2026 KUPCI Synesis Otvorene stavke.pdf; Prilog St-80_2026-17-8 - 27.04.2026 Synesis Stanje dugotrajne imovine.pdf; Prilog St-80_2026-17-9 - 27.04.2026 Synesis Brutto bilanca.pdf; Prilog St-80_2026-17-10 - 27.04.2026 analitičke kartice Synesis Konto kartice.pdf; Prilog St-80_2026-17-11 - RGFI-javna objava RDG 2025.html; Prilog St-80_2026-17-12 - RGFI-javna objava bilanca 2025.html; Prilog St-80_2026-17-13 - račun CVH.pdf; Prilog St-80_2026-17-14 - uvjerenje CVH.pdf; Prilog St-80_2026-17-15 - ugovor o kupoprodaji garaže od 2023.pdf; Prilog St-80_2026-17-16 - UGOVOR_O_KUPOPRODAJI_145960460.pdf; Prilog St-80_2026-17-17 - ZK-112440-PULA.pdf; Prilog St-80_2026-17-18 - Pretpregled-ZK-izvadak-1778589493637.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75c8fcfe-3daa-44dc-ac6c-e2d0f2c88f1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 23.04.2026.</t>
   </si>
   <si>
-    <t>KRUŠKO d.o.o., PULA</t>
-[...10 lines deleted...]
-  <si>
     <t>23.04.2026. 13:33:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a6435aba-b11e-4bb1-a217-d35305211904</t>
   </si>
   <si>
     <t>Rješenje o imenovanju privremenog stečajnog upravitelja.pdf O1000000070O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a6435aba-b11e-4bb1-a217-d35305211904/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=80&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 15.04.2026.; Prilog od: 15.04.2026.; Prilog od: 15.04.2026.; Prilog od: 15.04.2026.; Prilog od: 15.04.2026.</t>
   </si>
   <si>
     <t>23.04.2026. 13:08:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c9093f20-f061-44f3-86b1-a7eef464626a</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-80_2026-13-1 - S-DO-96_2026-1-1.pdf; Prilog St-80_2026-13-2 - S-DO-96_2026-1-2.pdf; Prilog St-80_2026-13-3 - S-DO-96_2026-1-3.pdf; Prilog St-80_2026-13-4 - S-DO-96_2026-1-4.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c9093f20-f061-44f3-86b1-a7eef464626a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 27.03.2026.</t>
   </si>
   <si>
     <t>27.03.2026. 10:21:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/31400540-4d87-4bd1-b9bc-7a133e672c79</t>
   </si>
@@ -218,51 +278,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -469,135 +529,303 @@
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>55</v>
+      </c>
+      <c r="M10" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>62</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>66</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>