--- v1 (2026-07-01)
+++ v2 (2026-08-15)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="89">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,125 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-80/2026</t>
   </si>
   <si>
+    <t>Zaključak od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>KRUŠKO d.o.o., PULA</t>
+  </si>
+  <si>
+    <t>Medulinska cesta - Via Medolino 253, 52100 Pula, Hrvatska</t>
+  </si>
+  <si>
+    <t>99990665109</t>
+  </si>
+  <si>
+    <t>KRUŠKO d.o.o., PULA 99990665109</t>
+  </si>
+  <si>
+    <t>30.07.2026. 08:43:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8575b4f2-22c2-4d41-8a7c-2d7fdc2a13c9</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8575b4f2-22c2-4d41-8a7c-2d7fdc2a13c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=80&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:48:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fee68fb5-6764-44f7-8a83-399c0e6f7e9f</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fee68fb5-6764-44f7-8a83-399c0e6f7e9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Odluka od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:07:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0017fa45-493c-4df6-8503-daa8aa6d90e2</t>
+  </si>
+  <si>
+    <t>Zapisnik s ročišta radi rasprave o uvjetima za otvaranje stečajnog postupka.pdf O359O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0017fa45-493c-4df6-8503-daa8aa6d90e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zapisnik od 09.06.2026.</t>
   </si>
   <si>
-    <t>KRUŠKO d.o.o., PULA</t>
-[...10 lines deleted...]
-  <si>
     <t>09.06.2026. 09:16:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c8a2e10d-c843-40ac-9da0-0db6ac4f9ada</t>
   </si>
   <si>
     <t>Zapisnik sa sudske radnje od 09.06.2026.docx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c8a2e10d-c843-40ac-9da0-0db6ac4f9ada/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=80&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.</t>
   </si>
   <si>
     <t>08.06.2026. 14:44:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b51946d4-30ec-4799-b5b9-670d2e895847</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-80_2026-20-1 - Ugovor i troškovnik (1).pdf; Prilog St-80_2026-20-2 - TROŠKOVNIK TGT ADRIATIK.pdf; Prilog St-80_2026-20-3 - Potvrda o stanju duga 18.05.2026.pdf; Prilog St-80_2026-20-4 - (nije u pdf-u )Dodatak V_v4_Client Questionnaire.xlsx; Prilog St-80_2026-20-5 - (nije u pdf-u )1000009020 (1).jpg; Prilog St-80_2026-20-6 - (nije u pdf-u )1000009021 (1).jpg; Prilog St-80_2026-20-7 - (nije u pdf-u )1000009022 (1).jpg; Prilog St-80_2026-20-8 - (nije u pdf-u )1000009265.jpg; Prilog St-80_2026-20-9 - (nije u pdf-u ) 1000009266.jpg; Prilog St-80_2026-20-10 - (nije u pdf-u ) 1000009268.jpg; Prilog St-80_2026-20-11 - (nije u pdf-u ) 1000009269.jpg; Prilog St-80_2026-20-12 - (nije u pdf-u ) Zahtjev - potpisan (2).jpg; Prilog St-80_2026-20-13 - Tablica obveza.xlsx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b51946d4-30ec-4799-b5b9-670d2e895847/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Podnesak od 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog</t>
   </si>
   <si>
     <t>19.05.2026. 13:09:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/346f636f-65d9-46b3-b985-26bb0ff8da8b</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-80_2026-17-1 - dopis Kruško - poziv na dostavu dokumentacije i podataka 270426.pdf; Prilog St-80_2026-17-2 - Gmail - Prethodni postupak St-80_26 Kruško d.o.o_ 270426.pdf; Prilog St-80_2026-17-3 - Gmail - Kruško d.o.o. Pula odgovor Porezna uprava.pdf; Prilog St-80_2026-17-4 - Gmail - prethodni postupak nad Kruško d.o.o_- upit knjigovodstvu.pdf; Prilog St-80_2026-17-5 - 27.04.2026 DOBAVLJAČI Synesis Otvorene stavke.pdf; Prilog St-80_2026-17-6 - Gmail - prethodni postupak nad Kruško d.o.o_ knjgivodstvo- dostava dokumentacije.pdf; Prilog St-80_2026-17-7 - 27.04.2026 KUPCI Synesis Otvorene stavke.pdf; Prilog St-80_2026-17-8 - 27.04.2026 Synesis Stanje dugotrajne imovine.pdf; Prilog St-80_2026-17-9 - 27.04.2026 Synesis Brutto bilanca.pdf; Prilog St-80_2026-17-10 - 27.04.2026 analitičke kartice Synesis Konto kartice.pdf; Prilog St-80_2026-17-11 - RGFI-javna objava RDG 2025.html; Prilog St-80_2026-17-12 - RGFI-javna objava bilanca 2025.html; Prilog St-80_2026-17-13 - račun CVH.pdf; Prilog St-80_2026-17-14 - uvjerenje CVH.pdf; Prilog St-80_2026-17-15 - ugovor o kupoprodaji garaže od 2023.pdf; Prilog St-80_2026-17-16 - UGOVOR_O_KUPOPRODAJI_145960460.pdf; Prilog St-80_2026-17-17 - ZK-112440-PULA.pdf; Prilog St-80_2026-17-18 - Pretpregled-ZK-izvadak-1778589493637.pdf; Podnesak.pdf P75P; Prilog St-80_2026-18-1 - KUPOPR.UG.KRUŠKO D.O.O.- AMINA KRUŠKO.pdf; Prilog St-80_2026-18-2 - 2023 uplate po ugovoru.pdf; Prilog St-80_2026-18-3 - (nije u PDF formatu)GFI-POD501.xls; Prilog St-80_2026-18-4 - GFI-POD (nije u PDF formatu)Godišnji financijski izvještaj poduzetnika.xls</t>
@@ -186,53 +231,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/c9093f20-f061-44f3-86b1-a7eef464626a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 27.03.2026.</t>
   </si>
   <si>
     <t>27.03.2026. 10:21:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/31400540-4d87-4bd1-b9bc-7a133e672c79</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/31400540-4d87-4bd1-b9bc-7a133e672c79/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Odluka od 26.03.2026.</t>
   </si>
   <si>
     <t>26.03.2026. 10:11:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/621a062b-da6e-4fd4-84c7-a428f822d44c</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zapisnik s ročišta radi rasprave o uvjetima za otvaranje stečajnog postupka.pdf O359O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/621a062b-da6e-4fd4-84c7-a428f822d44c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 09.03.2026.</t>
   </si>
   <si>
     <t>09.03.2026. 09:10:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22f28002-3f8f-4df2-8f4f-1944ef91264a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22f28002-3f8f-4df2-8f4f-1944ef91264a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>09.03.2026. 09:07:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ee43c966-0911-445b-9b27-092742b0bf59</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
@@ -278,51 +320,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -697,135 +739,261 @@
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>64</v>
       </c>
       <c r="L10" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="M10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M11" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L12" t="s">
-        <v>73</v>
+        <v>35</v>
       </c>
       <c r="M12" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" t="s">
+        <v>70</v>
+      </c>
+      <c r="M13" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>76</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>80</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>81</v>
+      </c>
+      <c r="L14" t="s">
+        <v>82</v>
+      </c>
+      <c r="M14" t="s">
+        <v>83</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>84</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>85</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>86</v>
+      </c>
+      <c r="L15" t="s">
+        <v>87</v>
+      </c>
+      <c r="M15" t="s">
+        <v>88</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>