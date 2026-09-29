--- v2 (2026-08-15)
+++ v3 (2026-09-29)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="94">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Pazinu</t>
   </si>
   <si>
     <t>St-80/2026</t>
   </si>
   <si>
+    <t>Prijedlog od 27.07.2026.; Prilog od: 27.07.2026.</t>
+  </si>
+  <si>
+    <t>KRUŠKO d.o.o., PULA</t>
+  </si>
+  <si>
+    <t>Medulinska cesta - Via Medolino 253, 52100 Pula, Hrvatska</t>
+  </si>
+  <si>
+    <t>99990665109</t>
+  </si>
+  <si>
+    <t>KRUŠKO d.o.o., PULA 99990665109</t>
+  </si>
+  <si>
+    <t>01.09.2026. 08:21:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8249acfb-3ed6-4d62-8304-3a2848b9f2bd</t>
+  </si>
+  <si>
+    <t>Prijedlog stečajnog upravitelja.pdf P93P; Prilog St-80_2026-29-1 - račun CVH.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8249acfb-3ed6-4d62-8304-3a2848b9f2bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=80&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Zaključak od 30.07.2026.</t>
   </si>
   <si>
-    <t>KRUŠKO d.o.o., PULA</t>
-[...10 lines deleted...]
-  <si>
     <t>30.07.2026. 08:43:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8575b4f2-22c2-4d41-8a7c-2d7fdc2a13c9</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8575b4f2-22c2-4d41-8a7c-2d7fdc2a13c9/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=18&amp;upisnik=St&amp;predmet=80&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 27.07.2026.</t>
   </si>
   <si>
     <t>27.07.2026. 08:48:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fee68fb5-6764-44f7-8a83-399c0e6f7e9f</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka.pdf O201O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fee68fb5-6764-44f7-8a83-399c0e6f7e9f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Odluka od 23.07.2026.</t>
   </si>
   <si>
     <t>23.07.2026. 09:07:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0017fa45-493c-4df6-8503-daa8aa6d90e2</t>
   </si>
@@ -320,51 +335,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -823,177 +838,219 @@
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>74</v>
       </c>
       <c r="L12" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="M12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L13" t="s">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="M13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L14" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="M14" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>85</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>86</v>
       </c>
       <c r="L15" t="s">
         <v>87</v>
       </c>
       <c r="M15" t="s">
         <v>88</v>
       </c>
       <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>89</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>90</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>91</v>
+      </c>
+      <c r="L16" t="s">
+        <v>92</v>
+      </c>
+      <c r="M16" t="s">
+        <v>93</v>
+      </c>
+      <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>