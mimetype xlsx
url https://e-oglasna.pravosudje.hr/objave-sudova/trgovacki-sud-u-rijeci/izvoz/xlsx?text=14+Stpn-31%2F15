--- v0 (2026-05-23)
+++ v1 (2026-07-13)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="37">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Rijeci</t>
+  </si>
+  <si>
+    <t>Stpn-1/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podnesak od 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>HOTELI NOVI, društvo s ograničenom odgovornošću za hotelijerstvo i turizam</t>
+  </si>
+  <si>
+    <t>Vinogradi 62, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>22170158094</t>
+  </si>
+  <si>
+    <t>HOTELI NOVI, društvo s ograničenom odgovornošću za hotelijerstvo i turizam 22170158094</t>
+  </si>
+  <si>
+    <t>03.07.2026. 11:14:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b844d2f-2e01-46b2-8c98-0d2c924f0353</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog Stpn-1_2026-8-1 - 0 Prijedlog za sklapanje predstečajne nagodbe 29 06 2026.pdf; Prilog Stpn-1_2026-8-2 - 1.1 Izvadak iz sud reg-Novaston marina view  (ranije Munz residence).pdf; Prilog Stpn-1_2026-8-3 - 1.2a Munz residence- Rj o promjeni tvrtke, adrese...Novaston marina view.pdf; Prilog Stpn-1_2026-8-4 - 1.2b Munz residence- Rj o promjeni tvrtke, adrese..Prilog.pdf; Prilog Stpn-1_2026-8-5 - 2 Izvadak iz sud reg-Blue Iris Resolution.pdf; Prilog Stpn-1_2026-8-6 - 3.1 Izvadak iz sud reg-Rijekatekstil  (ranije Amec Rijekatekstil).pdf; Prilog Stpn-1_2026-8-7 - 3.2a Amec Rijekatekstil-Rj o promjeni tvrtje-sada Rijekatekstil.pdf; Prilog Stpn-1_2026-8-8 - 3.2b Amec Rijekatekstil-Rj o promjeni tvrtke-Prilog.pdf; Prilog Stpn-1_2026-8-9 - 4 Izvadak iz sud reg-Atlantic trade.pdf; Prilog Stpn-1_2026-8-10 - 5 Izvadak iz sud reg-BFT-ADRIA.pdf; Prilog Stpn-1_2026-8-11 - 6.1 Izvadak iz sud reg-Atlantic cedevita.pdf; Prilog Stpn-1_2026-8-12 - 6.2 CEDEVITA-Rj o promjeni tvrtke Tt-19-41770.pdf; Prilog Stpn-1_2026-8-13 - 6.2a CEDEVITA-Rj o promjeni tvrtke Tt-19-41770-prilog.pdf; Prilog Stpn-1_2026-8-14 - 7 Izvadak iz sud reg-Centar za kombinirani transport Zg.pdf; Prilog Stpn-1_2026-8-15 - 8 Izvadak iz sud reg-Podravka.pdf; Prilog Stpn-1_2026-8-16 - 9 Izvadak iz sud reg-Ecooperativa d.o.o. u stečaju.pdf; Prilog Stpn-1_2026-8-17 - 10 Izvadak iz sud reg-Elmar.pdf; Prilog Stpn-1_2026-8-18 - 11.1 Izvadak iz sud reg-Gard d.o.o. -brisan (pripajanje).pdf; Prilog Stpn-1_2026-8-19 - 11.2 GARD-Rješenje o pripajanju dr. Prosigur usluge.pdf; Prilog Stpn-1_2026-8-20 - 11.2a GARD-Rješenje o pripajanju dr. Prosigur usluge-Prilog.pdf; Prilog Stpn-1_2026-8-21 - 11.3 Izvadak iz sud reg-Prosigur usluge.pdf; Prilog Stpn-1_2026-8-22 - 12.1 Izvadak iz sud reg-Sensegiver Consulting d.o.o. (ranije Gradina promet).pdf; Prilog Stpn-1_2026-8-23 - 12.2 GRADINA PROMET-Rj o promjeni tvrtke Tt-25-2603.pdf; Prilog Stpn-1_2026-8-24 - 12.2a GRADINA PROMET-Rj o promjeni tvrtke Tt-25-2603-Prilog.pdf; Prilog Stpn-1_2026-8-25 - 13 Izvadak iz sud reg-H.I.L.S. d.o.o..pdf; Prilog Stpn-1_2026-8-26 - 14 Izvadak iz sud reg-Ivas grupa.pdf; Prilog Stpn-1_2026-8-27 - 15 Izvadak iz sud reg-IVERO.pdf; Prilog Stpn-1_2026-8-28 - 16.1 Izvadak iz sud reg-JADRANKAMEN d.o.o..pdf; Prilog Stpn-1_2026-8-29 - 16.2 JADRANKAMEN d.d.-Rj o promjeni tvrtke Tt-23-5459.pdf; Prilog Stpn-1_2026-8-30 - 16.2a JADRANKAMEN d.d.-Rj o promjeni tvrtke Tt-23-5459-prilog.pdf; Prilog Stpn-1_2026-8-31 - 17 Izvadak iz sud reg-Kompakt.pdf; Prilog Stpn-1_2026-8-32 - 18.1 Izvadak iz sud reg- MEDIJI-PRIJEVOD-brisan (pripajanje).pdf; Prilog Stpn-1_2026-8-33 - 18.2 MEDIJI PRIJEVOD-Rješenje o pripajanju društvu MEDIJI-SVE.pdf; Prilog Stpn-1_2026-8-34 - 18.2a MEDIJI PRIJEVOD-Rješenje o pripajanju društvu MEDIJI-SVE-prilog.pdf; Prilog Stpn-1_2026-8-35 - 18.3 Izvadak iz sud reg- MEDIJI-SVE.pdf; Prilog Stpn-1_2026-8-36 - 19 Izvadak iz sud reg-Miva.pdf; Prilog Stpn-1_2026-8-37 - 20 Izvadak iz sud reg- OD Laktić i partneri.pdf; Prilog Stpn-1_2026-8-38 - 21.1 Izvadak iz sud reg- PANENO PROJEKT-brisan (pripajanje).pdf; Prilog Stpn-1_2026-8-39 - 21.2 PANENO PROJEKT-Rj o pripajanju društvu Dianiv Stil.pdf; Prilog Stpn-1_2026-8-40 - 21.2a PANENO PROJEKT-Rj o pripajanju društvu Dianiv Stil-prilog.pdf; Prilog Stpn-1_2026-8-41 - 21.3 Izvadak iz sud reg- Dianiv stil (ranije Paneno projekt).pdf; Prilog Stpn-1_2026-8-42 - 22.1 Izvadak iz sud reg- Alma Career Croatia (ranije Tau on line doo).pdf; Prilog Stpn-1_2026-8-43 - 22.2 TAU ON LINE-Rj o promjeni tvrtke Tt-23-46905.pdf; Prilog Stpn-1_2026-8-44 - 22.2a TAU ON LINE-Rj o promjeni tvrtke Tt-23-46905-prilog.pdf; Prilog Stpn-1_2026-8-45 - 23 Izvadak iz sud reg-Večernji list d.o.o..pdf; Prilog Stpn-1_2026-8-46 - 24.1 Aktivni-izvadak-WDF Dostava vode-brisan (Pripajanje).pdf; Prilog Stpn-1_2026-8-47 - 24.2 WDF DOSTAVA VODE-Rj o pripajanju društvu Kapsulice.pdf; Prilog Stpn-1_2026-8-48 - 24.2a WDF DOSTAVA VODE-Rj o pripajanju društvu Kapsulice-prilog.pdf; Prilog Stpn-1_2026-8-49 - 24.3 Izvadak iz sud reg- Kapsulice (ranije WDF Dostava vode ).pdf; Prilog Stpn-1_2026-8-50 - 25 Izvadak iz sud reg- Zlatni rat d.d..pdf; Prilog Stpn-1_2026-8-51 - 26.1 Hrv udruga hotelijera i restoratera.pdf; Prilog Stpn-1_2026-8-52 - 26.2 Udruga poduzetnika u hotelijerstvu Hrvatske.pdf; Prilog Stpn-1_2026-8-53 - 26.3 Prioćenje o osnivanju Udruge poduzetnika u hotelijerstvu.pdf; Prilog Stpn-1_2026-8-54 - 27 Aktivni-izvadak-Comet -brisan.pdf; Prilog Stpn-1_2026-8-55 - 28 Aktivni-izvadak-Dizajn centar-brisan.pdf; Prilog Stpn-1_2026-8-56 - 29 Aktivni-izvadak-Kanasta-brisan.pdf; Prilog Stpn-1_2026-8-57 - 30 Aktivni-izvadak-Orbis consulting -brisan.pdf; Prilog Stpn-1_2026-8-58 - 31 Aktivni-izvadak-SM iza Duka Interijeri-brisan.pdf; Prilog Stpn-1_2026-8-59 - 32 Aktivni-izvadak-SM iza Inter Mobil Oprema-brisan.pdf; Prilog Stpn-1_2026-8-60 - 33 Aktivni-izvadak-Tomaić commerce-brisan.pdf; Prilog Stpn-1_2026-8-61 - 34 Aktivni-izvadak-Tutti frutti- brisan.pdf; Prilog Stpn-1_2026-8-62 - 35 Aktivni-izvadak-SERVIS VAGA GRABAR- brisan.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b844d2f-2e01-46b2-8c98-0d2c924f0353/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=Stpn&amp;predmet=1&amp;godina=2026</t>
   </si>
   <si>
     <t>14 Stpn-31/15</t>
   </si>
   <si>
     <t xml:space="preserve">Rješenje VTS RH  8.4.2016.g. </t>
   </si>
   <si>
     <t>MGG d.o.o. Gospić</t>
   </si>
   <si>
     <t>Popa Frana Bibničkog 4</t>
   </si>
   <si>
     <t>43749731379</t>
   </si>
   <si>
     <t>MGG d.o.o. Gospić 43749731379</t>
   </si>
   <si>
     <t>02.06.2016. 14:18:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1b4cc31d-2e3d-4ba0-bed5-622962d8eef6</t>
   </si>
@@ -131,51 +164,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -219,44 +252,86 @@
       <c r="E2" t="s">
         <v>18</v>
       </c>
       <c r="F2" t="s">
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
-      <c r="N2"/>
+      <c r="N2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H3" t="s">
+        <v>32</v>
+      </c>
+      <c r="I3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>34</v>
+      </c>
+      <c r="L3" t="s">
+        <v>35</v>
+      </c>
+      <c r="M3" t="s">
+        <v>36</v>
+      </c>
+      <c r="N3"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>