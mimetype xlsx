--- v0 (2026-05-26)
+++ v1 (2026-09-20)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Rijeci</t>
   </si>
   <si>
     <t>Ovr-1545/2012</t>
   </si>
   <si>
-    <t>Rješenje od 08.05.2026.</t>
+    <t>Rješenje od 15.09.2026.</t>
   </si>
   <si>
     <t>REGULA ANTICA društvo s ograničenom odgovornošću za trgovinu, ugostiteljstvo i putnička agencija 76561629121</t>
   </si>
   <si>
-    <t>22.05.2026. 12:30:45</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c6053c4b-dbb6-4b45-b11d-a117b2fcc34d/dokumenti/preuzimanje</t>
+    <t>17.09.2026. 10:49:49</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76f73261-ce67-47b4-aedd-5b138d8b2904</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76f73261-ce67-47b4-aedd-5b138d8b2904/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=Ovr&amp;predmet=1545&amp;godina=2012</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>