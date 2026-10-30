--- v0 (2026-06-16)
+++ v1 (2026-10-30)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Rijeci</t>
   </si>
   <si>
     <t>Ovrv-4806/1999</t>
   </si>
   <si>
-    <t>Rješenje od 1. lipnja 2026.</t>
+    <t>Rješenje od 7. listopada 2026.</t>
   </si>
   <si>
     <t>Basler osiguranje Zagreb d.d.</t>
   </si>
   <si>
-    <t>16.06.2026. 08:37:25</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0153a662-1bf6-4e3e-b745-4429d6d9fd7a</t>
+    <t>28.10.2026. 13:41:37</t>
+  </si>
+  <si>
+    <t>07.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66bf6342-ea14-46ea-9e97-d647e48faa60</t>
   </si>
   <si>
     <t>4806,1999.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/0153a662-1bf6-4e3e-b745-4429d6d9fd7a/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/66bf6342-ea14-46ea-9e97-d647e48faa60/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=Ovrv&amp;predmet=4806&amp;godina=1999</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>