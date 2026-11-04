--- v0 (2026-08-22)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Rijeci</t>
   </si>
   <si>
     <t>P-541/2026</t>
   </si>
   <si>
-    <t>Dopis od 20.07.2026.; Rješenje od 17.07.2026.</t>
+    <t>Podnesak od 30.10.2026.; Rješenje od 30.10.2026.</t>
   </si>
   <si>
     <t>Toni Fugošić 55483485579</t>
   </si>
   <si>
-    <t>21.08.2026. 11:47:00</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c0339be1-406f-4c1a-819f-b7e599f5ac59/dokumenti/preuzimanje</t>
+    <t>30.10.2026. 12:44:39</t>
+  </si>
+  <si>
+    <t>07.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17c27256-e2cb-4b05-be41-8915990130d7</t>
+  </si>
+  <si>
+    <t>Podnesak tužitelja.pdf P246P; Rješenje - povlačenje tužbe.pdf O265O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17c27256-e2cb-4b05-be41-8915990130d7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=P&amp;predmet=541&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>