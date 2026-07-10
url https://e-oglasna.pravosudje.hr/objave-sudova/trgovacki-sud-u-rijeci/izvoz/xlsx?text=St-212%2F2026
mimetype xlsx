--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Rijeci</t>
   </si>
   <si>
     <t>St-212/2026</t>
   </si>
   <si>
+    <t>Rješenje od 02.07.2026.; Zaključak od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>TIGRIS ADRIA GG d.o.o.</t>
+  </si>
+  <si>
+    <t>Martinkovac 143B, 51000 Rijeka, Hrvatska</t>
+  </si>
+  <si>
+    <t>23908684988</t>
+  </si>
+  <si>
+    <t>TIGRIS ADRIA GG d.o.o. 23908684988</t>
+  </si>
+  <si>
+    <t>02.07.2026. 10:02:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbc8c941-366e-48ef-a9fc-591e12295972</t>
+  </si>
+  <si>
+    <t>Rješenje - razrješenje stečajnog upravitelja.pdf O288O; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbc8c941-366e-48ef-a9fc-591e12295972/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=212&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>30.06.2026. 10:07:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58613515-f09a-4ce3-a897-0defc8efad60</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58613515-f09a-4ce3-a897-0defc8efad60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 19.05.2026.</t>
   </si>
   <si>
-    <t>TIGRIS ADRIA GG d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>19.05.2026. 14:02:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/63272435-f550-45ae-b473-43eefa072fa8</t>
   </si>
   <si>
     <t>Rješenje o pokretanju prethodnog postupka nakon obustave skraćenog stečajnog postupka.pdf O1000000010O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/63272435-f550-45ae-b473-43eefa072fa8/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=212&amp;godina=2026</t>
   </si>
   <si>
     <t>Zaključak od 13.05.2026.</t>
   </si>
   <si>
     <t>13.05.2026. 10:45:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1134adc0-2261-4ebd-9808-5784fb285ac5</t>
   </si>
   <si>
     <t>Zaključak za plaćanje predujma za pokriće troškova prethodnog postupka_stečajnog postupka.pdf O351O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1134adc0-2261-4ebd-9808-5784fb285ac5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 14.04.2026.; Prilog od: 14.04.2026.</t>
   </si>
   <si>
     <t>11.05.2026. 10:50:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1e48de3c-fe77-4815-a829-a45794f2063c</t>
   </si>
@@ -164,51 +194,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -340,42 +370,126 @@
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>