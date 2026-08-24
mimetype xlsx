--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Rijeci</t>
   </si>
   <si>
     <t>St-212/2026</t>
   </si>
   <si>
+    <t xml:space="preserve">Podnesak od 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>TIGRIS ADRIA GG d.o.o.</t>
+  </si>
+  <si>
+    <t>Martinkovac 143B, 51000 Rijeka, Hrvatska</t>
+  </si>
+  <si>
+    <t>23908684988</t>
+  </si>
+  <si>
+    <t>TIGRIS ADRIA GG d.o.o. 23908684988</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:07:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc1b4a7a-27f1-4782-9ac4-d2053a51f0aa</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-212_2026-17-1 - 3. Uvjerenje Centra za vozila Hrvatske.pdf; Prilog St-212_2026-17-2 - 6. Dopis KDD-a s ovjerenim prijevodom na hrvatski jezik.pdf; Prilog St-212_2026-17-3 - 2. Uvjerenje iz Hravstke agencije za civilno zrakoplovstvo.pdf; Prilog St-212_2026-17-4 - 1. Očevidnik FINA.pdf; Prilog St-212_2026-17-5 - 4. Uvjerenje Ministarstva mora, prometa i infrastrukture.pdf; Prilog St-212_2026-17-6 - 7. Dopis AJPES-a s ovjerenim prijevodom na hrvatski jezik.pdf; Prilog St-212_2026-17-7 - 9. Potvrda SKDD-a.pdf; Prilog St-212_2026-17-8 - 5. Potvrda Hrvatskog zavoda za kirovinsko osiguranje.pdf; Prilog St-212_2026-17-9 - 13. Konto kartice.pdf; Prilog St-212_2026-17-10 - 12. RGFI-javna objava.pdf; Prilog St-212_2026-17-11 - 14. Kupci.pdf; Prilog St-212_2026-17-12 - 15. Dobavljači.pdf; Prilog St-212_2026-17-13 - 10. E-mail korespondencija s knjigovodstvenim servisom  Dužnika Abakus plus d.o.o.pdf; Prilog St-212_2026-17-14 - 18. Bilanca Rheinland GmbH 2025 (na njemačkom jeziku).pdf; Prilog St-212_2026-17-15 - 16. Rješenje kojim se potvrđuje plan restrukturiranja TS Rijeka 27.10.2023. St-540-2022.pdf; Prilog St-212_2026-17-16 - 20. Povijesni-izvadak iz sudskog registra za društvo PODORI RANORI d.o.o..pdf; Prilog St-212_2026-17-17 - 11. E-mail korespondencija s odvjetnikom Brankom Ilićem i gospođom Andrejom Rakuša.pdf; Prilog St-212_2026-17-18 - 21. Rješenje o otvaranju i zaključenju skraćenog stečajnog postupka nad društvom PODORI RANORI d.o.o.pdf; Prilog St-212_2026-17-19 - 8. Izvadak_Rheinland Elektro Maschinen GmbH s ovjerenim prijevodom na hrvatski jezik.pdf; Prilog St-212_2026-17-20 - 17. Izvodi transakcijskog računa Dužnika za 2024. i 2025. godinu.pdf; Prilog St-212_2026-17-21 - 19. Popis zaliha.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc1b4a7a-27f1-4782-9ac4-d2053a51f0aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=212&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Rješenje od 02.07.2026.; Zaključak od 02.07.2026.</t>
   </si>
   <si>
-    <t>TIGRIS ADRIA GG d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>02.07.2026. 10:02:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dbc8c941-366e-48ef-a9fc-591e12295972</t>
   </si>
   <si>
     <t>Rješenje - razrješenje stečajnog upravitelja.pdf O288O; Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dbc8c941-366e-48ef-a9fc-591e12295972/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=212&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 30.06.2026.</t>
   </si>
   <si>
     <t>30.06.2026. 10:07:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/58613515-f09a-4ce3-a897-0defc8efad60</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/58613515-f09a-4ce3-a897-0defc8efad60/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 19.05.2026.</t>
   </si>
   <si>
     <t>19.05.2026. 14:02:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/63272435-f550-45ae-b473-43eefa072fa8</t>
   </si>
@@ -194,51 +209,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -454,42 +469,84 @@
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" t="s">
         <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>