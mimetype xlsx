--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Rijeci</t>
   </si>
   <si>
     <t>St-212/2026</t>
   </si>
   <si>
+    <t>Rješenje od 25.09.2026.</t>
+  </si>
+  <si>
+    <t>TIGRIS ADRIA GG d.o.o.</t>
+  </si>
+  <si>
+    <t>Martinkovac 143B, 51000 Rijeka, Hrvatska</t>
+  </si>
+  <si>
+    <t>23908684988</t>
+  </si>
+  <si>
+    <t>TIGRIS ADRIA GG d.o.o. 23908684988</t>
+  </si>
+  <si>
+    <t>25.09.2026. 09:05:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88263e4f-2069-468e-8506-e961b1861a7b</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88263e4f-2069-468e-8506-e961b1861a7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=212&amp;godina=2026</t>
+  </si>
+  <si>
     <t xml:space="preserve">Podnesak od 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog od: 13.08.2026.; Prilog </t>
   </si>
   <si>
-    <t>TIGRIS ADRIA GG d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>17.08.2026. 13:07:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dc1b4a7a-27f1-4782-9ac4-d2053a51f0aa</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-212_2026-17-1 - 3. Uvjerenje Centra za vozila Hrvatske.pdf; Prilog St-212_2026-17-2 - 6. Dopis KDD-a s ovjerenim prijevodom na hrvatski jezik.pdf; Prilog St-212_2026-17-3 - 2. Uvjerenje iz Hravstke agencije za civilno zrakoplovstvo.pdf; Prilog St-212_2026-17-4 - 1. Očevidnik FINA.pdf; Prilog St-212_2026-17-5 - 4. Uvjerenje Ministarstva mora, prometa i infrastrukture.pdf; Prilog St-212_2026-17-6 - 7. Dopis AJPES-a s ovjerenim prijevodom na hrvatski jezik.pdf; Prilog St-212_2026-17-7 - 9. Potvrda SKDD-a.pdf; Prilog St-212_2026-17-8 - 5. Potvrda Hrvatskog zavoda za kirovinsko osiguranje.pdf; Prilog St-212_2026-17-9 - 13. Konto kartice.pdf; Prilog St-212_2026-17-10 - 12. RGFI-javna objava.pdf; Prilog St-212_2026-17-11 - 14. Kupci.pdf; Prilog St-212_2026-17-12 - 15. Dobavljači.pdf; Prilog St-212_2026-17-13 - 10. E-mail korespondencija s knjigovodstvenim servisom  Dužnika Abakus plus d.o.o.pdf; Prilog St-212_2026-17-14 - 18. Bilanca Rheinland GmbH 2025 (na njemačkom jeziku).pdf; Prilog St-212_2026-17-15 - 16. Rješenje kojim se potvrđuje plan restrukturiranja TS Rijeka 27.10.2023. St-540-2022.pdf; Prilog St-212_2026-17-16 - 20. Povijesni-izvadak iz sudskog registra za društvo PODORI RANORI d.o.o..pdf; Prilog St-212_2026-17-17 - 11. E-mail korespondencija s odvjetnikom Brankom Ilićem i gospođom Andrejom Rakuša.pdf; Prilog St-212_2026-17-18 - 21. Rješenje o otvaranju i zaključenju skraćenog stečajnog postupka nad društvom PODORI RANORI d.o.o.pdf; Prilog St-212_2026-17-19 - 8. Izvadak_Rheinland Elektro Maschinen GmbH s ovjerenim prijevodom na hrvatski jezik.pdf; Prilog St-212_2026-17-20 - 17. Izvodi transakcijskog računa Dužnika za 2024. i 2025. godinu.pdf; Prilog St-212_2026-17-21 - 19. Popis zaliha.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dc1b4a7a-27f1-4782-9ac4-d2053a51f0aa/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=212&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 02.07.2026.; Zaključak od 02.07.2026.</t>
   </si>
   <si>
     <t>02.07.2026. 10:02:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dbc8c941-366e-48ef-a9fc-591e12295972</t>
   </si>
   <si>
     <t>Rješenje - razrješenje stečajnog upravitelja.pdf O288O; Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dbc8c941-366e-48ef-a9fc-591e12295972/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 30.06.2026.</t>
   </si>
   <si>
     <t>30.06.2026. 10:07:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/58613515-f09a-4ce3-a897-0defc8efad60</t>
   </si>
@@ -209,51 +224,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -511,42 +526,84 @@
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" t="s">
         <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>