--- v0 (2026-05-07)
+++ v1 (2026-06-22)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="92">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Rijeci</t>
   </si>
   <si>
     <t>St-219/2025</t>
   </si>
   <si>
+    <t>Podnesak od 25.05.2026.; Prilog od: 25.05.2026.; Prilog od: 25.05.2026.; Prilog od: 25.05.2026.; Prilog od: 25.05.2026.</t>
+  </si>
+  <si>
+    <t>PLASTRUKTOR d.o.o.  Gospić</t>
+  </si>
+  <si>
+    <t>Bilajska 50, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>39775873818</t>
+  </si>
+  <si>
+    <t>PLASTRUKTOR d.o.o.  Gospić 39775873818</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:11:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d2b37e2-155c-4d64-91f0-035f2eaffcf0</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-219_2025-50-1 - Računi za pontone i poliuretansku prašinu.pdf; Prilog St-219_2025-50-2 - Izvadak po računu Kent bank d.d..pdf; Prilog St-219_2025-50-3 - kataloška  procjena BMW CVH.pdf; Prilog St-219_2025-50-4 - kataloška procjena Renault Kerax CVH.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d2b37e2-155c-4d64-91f0-035f2eaffcf0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=219&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.05.2026.</t>
+  </si>
+  <si>
+    <t>08.05.2026. 14:30:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf9e12be-5c88-4e6f-9bb5-042f94108c4a</t>
+  </si>
+  <si>
+    <t>Rješenje - sazivanje skupštine vjerovnika.pdf O290O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf9e12be-5c88-4e6f-9bb5-042f94108c4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.</t>
   </si>
   <si>
-    <t>PLASTRUKTOR d.o.o.  Gospić</t>
-[...10 lines deleted...]
-  <si>
     <t>06.05.2026. 09:44:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/98c9c9c7-6cc4-4a4e-9ef0-403275283866</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-219_2025-47-1 - e-mail USKOK Rijeka.pdf; Prilog St-219_2025-47-2 - Pretraga oglasa za prodaju vozila.pdf; Prilog St-219_2025-47-3 - Račun ASC Odjava BMW.pdf; Prilog St-219_2025-47-4 - Račun za poravak BMW.pdf; Prilog St-219_2025-47-5 - Povratnica Hrvatske pošte.pdf; Prilog St-219_2025-47-6 - Putni nalozi,Obračuni putnih troškova,Ispis prolazaka HAC Plastruktor d.o.o. u st. (2).pdf; Prilog St-219_2025-47-7 - e-mail poziv Ivica Vajdić.pdf; Prilog St-219_2025-47-8 - Potvrda o primitku Hrvatska pošta.pdf; Prilog St-219_2025-47-9 - Ugovor o kupoprodaji vozila, Račun za prodaju , fotografije vozila.pdf; Prilog St-219_2025-47-10 - (Plastruktor) procjena BMW.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/98c9c9c7-6cc4-4a4e-9ef0-403275283866/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=219&amp;godina=2025</t>
   </si>
   <si>
     <t>Podnesak od 05.02.2026.; Prilog od: 05.02.2026.; Prilog od: 05.02.2026.</t>
   </si>
   <si>
     <t>05.02.2026. 08:46:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a615f295-e3ac-4dd0-94dd-c0aea9d04dc8</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-219_2025-40-1 - Ugovor o kupoprodaji vozila, Račun za prodaju , fotografije vozila.pdf; Prilog St-219_2025-40-2 - Fotografije vozila,registarske pločice i Knjižice vozila.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a615f295-e3ac-4dd0-94dd-c0aea9d04dc8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 04.02.2026.; Prilog od: 04.02.2026.; Prilog od: 04.02.2026.</t>
   </si>
   <si>
     <t>05.02.2026. 08:45:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7db356d3-04c0-4828-ba0c-81af2de9a58f</t>
   </si>
@@ -299,51 +329,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -850,45 +880,129 @@
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>79</v>
       </c>
       <c r="L13" t="s">
         <v>80</v>
       </c>
       <c r="M13" t="s">
         <v>81</v>
       </c>
       <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>87</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>88</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>