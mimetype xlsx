--- v1 (2026-06-22)
+++ v2 (2026-08-16)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="97">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Rijeci</t>
   </si>
   <si>
     <t>St-219/2025</t>
   </si>
   <si>
+    <t>Podnesak od 07.08.2026.; Prilog od: 07.08.2026.; Prilog od: 07.08.2026.; Prilog od: 07.08.2026.; Prilog od: 07.08.2026.; Prilog od: 07.08.2026.; Prilog od: 07.08.2026.; Prilog od: 07.08.2026.; Prilog od: 07.08.2026.; Prilog od: 07.08.2026.; Prilog od: 07.08.2026.</t>
+  </si>
+  <si>
+    <t>PLASTRUKTOR d.o.o.  Gospić</t>
+  </si>
+  <si>
+    <t>Bilajska 50, 53000 Gospić, Hrvatska</t>
+  </si>
+  <si>
+    <t>39775873818</t>
+  </si>
+  <si>
+    <t>PLASTRUKTOR d.o.o.  Gospić 39775873818</t>
+  </si>
+  <si>
+    <t>07.08.2026. 13:22:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a3219e5-b361-4abc-99f4-a8c2f0e47b14</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-219_2025-53-1 - Prijedlog za ovrhu Robert Jurilj.pdf; Prilog St-219_2025-53-2 - Promet računa Plastruktor d.o.o. u stečaju_06_05_6_08_2026.pdf; Prilog St-219_2025-53-3 - Prijedlog za ovrhu Izoxeco d.o.o..pdf; Prilog St-219_2025-53-4 - Potvrde o primitku pošiljke HP.pdf; Prilog St-219_2025-53-5 - Prijedlog za ovrhu Kristijan Pavić.pdf; Prilog St-219_2025-53-6 - Putni nalog,obračun putnih troškova, Ispis HAC 09.06.2026..pdf; Prilog St-219_2025-53-7 - Potvrda o gubitku prometne dozvole.pdf; Prilog St-219_2025-53-8 - Prijedlog za ovrhu J. Zdelar.pdf; Prilog St-219_2025-53-9 - Preslika potvrde o plaćanju javno bilj. naknade,ovjereni računi.pdf; Prilog St-219_2025-53-10 - e-mail Sudačka mreža, tekst oglasa i Web oglas.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a3219e5-b361-4abc-99f4-a8c2f0e47b14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=219&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Podnesak od 25.05.2026.; Prilog od: 25.05.2026.; Prilog od: 25.05.2026.; Prilog od: 25.05.2026.; Prilog od: 25.05.2026.</t>
   </si>
   <si>
-    <t>PLASTRUKTOR d.o.o.  Gospić</t>
-[...10 lines deleted...]
-  <si>
     <t>25.05.2026. 14:11:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1d2b37e2-155c-4d64-91f0-035f2eaffcf0</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-219_2025-50-1 - Računi za pontone i poliuretansku prašinu.pdf; Prilog St-219_2025-50-2 - Izvadak po računu Kent bank d.d..pdf; Prilog St-219_2025-50-3 - kataloška  procjena BMW CVH.pdf; Prilog St-219_2025-50-4 - kataloška procjena Renault Kerax CVH.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1d2b37e2-155c-4d64-91f0-035f2eaffcf0/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=219&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje od 08.05.2026.</t>
   </si>
   <si>
     <t>08.05.2026. 14:30:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bf9e12be-5c88-4e6f-9bb5-042f94108c4a</t>
   </si>
   <si>
     <t>Rješenje - sazivanje skupštine vjerovnika.pdf O290O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bf9e12be-5c88-4e6f-9bb5-042f94108c4a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.</t>
   </si>
   <si>
     <t>06.05.2026. 09:44:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/98c9c9c7-6cc4-4a4e-9ef0-403275283866</t>
   </si>
@@ -329,51 +344,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -964,45 +979,87 @@
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>88</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>89</v>
       </c>
       <c r="L15" t="s">
         <v>90</v>
       </c>
       <c r="M15" t="s">
         <v>91</v>
       </c>
       <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>92</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>