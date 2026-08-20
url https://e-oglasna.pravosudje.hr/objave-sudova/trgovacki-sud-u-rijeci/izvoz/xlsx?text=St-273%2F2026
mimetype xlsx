--- v0 (2026-07-06)
+++ v1 (2026-08-20)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="44">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,114 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Rijeci</t>
   </si>
   <si>
     <t>St-273/2026</t>
   </si>
   <si>
+    <t>Prijave tražbina vjerovnika</t>
+  </si>
+  <si>
+    <t>USLUGE SUŠAK d.o.o. Rijeka</t>
+  </si>
+  <si>
+    <t>Martina Kontuša 5, 51000 Rijeka, Hrvatska</t>
+  </si>
+  <si>
+    <t>03877579896</t>
+  </si>
+  <si>
+    <t>USLUGE SUŠAK d.o.o. Rijeka 03877579896</t>
+  </si>
+  <si>
+    <t>31.07.2026. 13:59:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f49ba18-c83f-43e1-bf76-eca1301240b9</t>
+  </si>
+  <si>
+    <t>Prijava tražbine - FRIGO-VE.pdf; Prijava tražbine - FRIGO BEŠIĆ.pdf; Prijava tražbine - PETROKOV.pdf; Prijava tražbine - BKS BANK AG.pdf; Prijava tražbine - AUTOMATIKA PLUS.pdf; Prijava tražbine - HT.pdf; Prijava tražbine - ČIČA JASMINKA.pdf; Prijava tražbine - FINA.pdf; Prijava tražbine - KD VODOVOD I KANALIZACIJA.pdf; Prijava tražbine - VARGON.pdf; Prijava tražbine - INDEL-ZAŠTITA.pdf; Prijava tražbine - BOELS RENTAL CROATIA.pdf; Prijava tražbine - MESSER CROATIA PLIN.pdf; Prijava tražbine - BAKOVIĆ MARIJANA.pdf; Prijava tražbine - HRT.pdf; Prijava tražbine - REPUBLIK OSTERREICH.pdf; Prijava tražbine - THERMO STORE II.pdf; Prijava tražbine - THERMO STORE I.pdf; Prijava tražbine - RH.MIN.FIN.PU.RIJEKA.pdf; Prijava tražbine - MAGUS HOME.pdf; Prijava tražbine - V-KONEKT.pdf; Prijava tražbine - AMF INŽENJERING.pdf; Prijava tražbine - MARITERM.pdf; Prijava tražbine - MICK.pdf; Prijava tražbine - KENTBANK.pdf; Prijava tražbine - SECURITAS HRVATSKA.pdf; Prijava tražbine - TERMAG.pdf; Prijava tražbine - ĆOSIĆ GRADNJA.pdf; Prijava tražbine - VORTICA.pdf; Prijava tražbine - HEP ELEKTRA.pdf; Prijava tražbine - MC ENERGY.pdf; Prijava tražbine - MUPRO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f49ba18-c83f-43e1-bf76-eca1301240b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=273&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih tražbina u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>31.07.2026. 13:47:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca2129f1-69c6-4cf0-84e6-8e8d56489510</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih tražbina, USLUGE SUŠAK.xlsx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca2129f1-69c6-4cf0-84e6-8e8d56489510/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prijedlog od 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilo</t>
   </si>
   <si>
     <t>USLUGE SUŠAK d.o.o.  Rijeka</t>
   </si>
   <si>
-    <t>Martina Kontuša 5, 51000 Rijeka, Hrvatska</t>
-[...4 lines deleted...]
-  <si>
     <t>USLUGE SUŠAK d.o.o.  Rijeka 03877579896</t>
   </si>
   <si>
     <t>29.06.2026. 10:51:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/359aec2a-ff27-48b5-8e84-d3f7215aa77f</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-273_2026-1-1 - Punomoc Usluge Susak.pdf; Prilog St-273_2026-1-2 - 1. USLUGE SUŠAK d.o.o., potvrda o plaćenom predujmu.pdf; Prilog St-273_2026-1-3 - 2. USLUGE SUŠAK d.o.o., očevidnik 09.06.2026.pdf; Prilog St-273_2026-1-4 - 3. USLUGE SUŠAK d.o.o., GFI POD 30.04.2026.xls; Prilog St-273_2026-1-5 - 3.a. USLUGE SUŠAK d.o.o., GFI-POD 31.12.2025.xls; Prilog St-273_2026-1-6 - 3.b. USLUGE SUŠAK d.o.o., Potvrda o primitku GFI POD 2025.pdf; Prilog St-273_2026-1-7 - 3.c. USLUGE SUŠAK d.o.o., bruto bilanca 30.04.2026..pdf; Prilog St-273_2026-1-8 - 3.d. USLUGE SUŠAK d.o.o., ZK-227-SKRLJEVO-NOVA.pdf; Prilog St-273_2026-1-9 - 3.e. USLUGE SUŠAK d.o.o., ZK-225-SKRLJEVO-NOVA.pdf; Prilog St-273_2026-1-10 - 4. USLUGE SUŠAK d.o.o., popis DI 30.04.2026.pdf; Prilog St-273_2026-1-11 - 5. USLUGE SUŠAK d.o.o., kupci 30.04.2026.pdf; Prilog St-273_2026-1-12 - 6. USLUGE SUŠAK d.o.o., dobavljači otvoreno 30.04.2026..pdf; Prilog St-273_2026-1-13 - 6.a. USLUGE SUŠAK d.o.o., dobavljači otvoreni specificirani 30.04.2026.pdf; Prilog St-273_2026-1-14 - 6.b. USLUGE SUŠAK d.o.o.,obveze za pozajmice.pdf; Prilog St-273_2026-1-15 - 7. USLUGE SUŠAK d.o.o., stanje svih žiro računa 30.04.2026..pdf; Prilog St-273_2026-1-16 - 8. USLUGE SUŠAK d.o.o., popis svih postupaka.pdf; Prilog St-273_2026-1-17 - 9. USLUGE SUŠAK d.o.o., popis mjesečnih troškova.pdf; Podnesak.pdf P75P; Prilog St-273_2026-4-1 - punomoć usluge susak.pdf; Prilog St-273_2026-4-2 - O.I. PREDRAG KOSANOVIC NOVA.pdf; Prilog St-273_2026-4-3 - O.I. PREDRAG KOSANOVIC NOVA 2.STR.pdf; Prilog St-273_2026-4-4 - usluge s. broj radnika.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/359aec2a-ff27-48b5-8e84-d3f7215aa77f/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=273&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 29.06.2026.</t>
   </si>
   <si>
     <t>29.06.2026. 10:45:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/73889b61-ef5c-46f2-b27e-a969a274c385</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/73889b61-ef5c-46f2-b27e-a969a274c385/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -149,51 +185,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -283,42 +319,126 @@
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>33</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>34</v>
+      </c>
+      <c r="I5" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>