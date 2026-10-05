--- v1 (2026-08-20)
+++ v2 (2026-10-05)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="54">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Rijeci</t>
   </si>
   <si>
     <t>St-273/2026</t>
   </si>
   <si>
+    <t>Obavijest Financijske agencije da dužnik nije dostavio očitovanje o prijavljenim tražbinama</t>
+  </si>
+  <si>
+    <t>USLUGE SUŠAK d.o.o. Rijeka</t>
+  </si>
+  <si>
+    <t>Martina Kontuša 5, 51000 Rijeka, Hrvatska</t>
+  </si>
+  <si>
+    <t>03877579896</t>
+  </si>
+  <si>
+    <t>USLUGE SUŠAK d.o.o. Rijeka 03877579896</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:20:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c034047-e430-4495-9146-864d115c7db4</t>
+  </si>
+  <si>
+    <t>Obavijest Financijske agencije da dužnik nije dostavio očitovanje o prijavljenim tražbinama.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c034047-e430-4495-9146-864d115c7db4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=273&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Očitovanje povjerenika o prijavljenim tražbinama u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:17:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b522acb-19cd-4e5e-9ac0-ff534df83d2d</t>
+  </si>
+  <si>
+    <t>Očitovanje povjerenika o prijavljenim tražbinama u predstečajnom postupku.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b522acb-19cd-4e5e-9ac0-ff534df83d2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Prijave tražbina vjerovnika</t>
   </si>
   <si>
-    <t>USLUGE SUŠAK d.o.o. Rijeka</t>
-[...10 lines deleted...]
-  <si>
     <t>31.07.2026. 13:59:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3f49ba18-c83f-43e1-bf76-eca1301240b9</t>
   </si>
   <si>
     <t>Prijava tražbine - FRIGO-VE.pdf; Prijava tražbine - FRIGO BEŠIĆ.pdf; Prijava tražbine - PETROKOV.pdf; Prijava tražbine - BKS BANK AG.pdf; Prijava tražbine - AUTOMATIKA PLUS.pdf; Prijava tražbine - HT.pdf; Prijava tražbine - ČIČA JASMINKA.pdf; Prijava tražbine - FINA.pdf; Prijava tražbine - KD VODOVOD I KANALIZACIJA.pdf; Prijava tražbine - VARGON.pdf; Prijava tražbine - INDEL-ZAŠTITA.pdf; Prijava tražbine - BOELS RENTAL CROATIA.pdf; Prijava tražbine - MESSER CROATIA PLIN.pdf; Prijava tražbine - BAKOVIĆ MARIJANA.pdf; Prijava tražbine - HRT.pdf; Prijava tražbine - REPUBLIK OSTERREICH.pdf; Prijava tražbine - THERMO STORE II.pdf; Prijava tražbine - THERMO STORE I.pdf; Prijava tražbine - RH.MIN.FIN.PU.RIJEKA.pdf; Prijava tražbine - MAGUS HOME.pdf; Prijava tražbine - V-KONEKT.pdf; Prijava tražbine - AMF INŽENJERING.pdf; Prijava tražbine - MARITERM.pdf; Prijava tražbine - MICK.pdf; Prijava tražbine - KENTBANK.pdf; Prijava tražbine - SECURITAS HRVATSKA.pdf; Prijava tražbine - TERMAG.pdf; Prijava tražbine - ĆOSIĆ GRADNJA.pdf; Prijava tražbine - VORTICA.pdf; Prijava tražbine - HEP ELEKTRA.pdf; Prijava tražbine - MC ENERGY.pdf; Prijava tražbine - MUPRO.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3f49ba18-c83f-43e1-bf76-eca1301240b9/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=273&amp;godina=2026</t>
   </si>
   <si>
     <t>Tablica prijavljenih tražbina u predstečajnom postupku</t>
   </si>
   <si>
     <t>31.07.2026. 13:47:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ca2129f1-69c6-4cf0-84e6-8e8d56489510</t>
   </si>
   <si>
     <t>Tablica prijavljenih tražbina, USLUGE SUŠAK.xlsx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ca2129f1-69c6-4cf0-84e6-8e8d56489510/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prijedlog od 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilo</t>
   </si>
   <si>
     <t>USLUGE SUŠAK d.o.o.  Rijeka</t>
   </si>
   <si>
     <t>USLUGE SUŠAK d.o.o.  Rijeka 03877579896</t>
   </si>
@@ -185,51 +215,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -333,112 +363,196 @@
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
         <v>41</v>
       </c>
-      <c r="L5" t="s">
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
         <v>42</v>
       </c>
-      <c r="M5" t="s">
+      <c r="E6" t="s">
         <v>43</v>
       </c>
-      <c r="N5" t="s">
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>49</v>
+      </c>
+      <c r="E7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>44</v>
+      </c>
+      <c r="I7" t="s">
+        <v>50</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>