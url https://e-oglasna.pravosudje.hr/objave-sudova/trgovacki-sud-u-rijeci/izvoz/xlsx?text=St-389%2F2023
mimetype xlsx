--- v0 (2026-05-03)
+++ v1 (2026-09-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="175">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Rijeci</t>
   </si>
   <si>
     <t>St-389/2023</t>
   </si>
   <si>
+    <t>Podnesak od 03.08.2026.; Prilog od: 03.08.2026.; Prilog od: 03.08.2026.; Prilog od: 03.08.2026.</t>
+  </si>
+  <si>
+    <t>POSEIDON TRIDENT j.d.o.o.  Rijeka</t>
+  </si>
+  <si>
+    <t>Njivina 16, 51000 Rijeka, Hrvatska</t>
+  </si>
+  <si>
+    <t>65587249586</t>
+  </si>
+  <si>
+    <t>POSEIDON TRIDENT j.d.o.o.  Rijeka 65587249586</t>
+  </si>
+  <si>
+    <t>17.08.2026. 07:46:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66056038-5998-4744-a08c-108d44ce0929</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-389_2023-59-1 - Izvod Zaba Poseidon Trident u stečaju br. 07-2026.pdf; Prilog St-389_2023-59-2 - Izvod Zaba Poseidon Trident u stečaju br. 08.-2026.pdf; Prilog St-389_2023-59-3 - Izvod Zaba Poseidon Trident u stečaju br. 09-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66056038-5998-4744-a08c-108d44ce0929/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=389&amp;godina=2023</t>
+  </si>
+  <si>
     <t>Podnesak od 20.04.2026.; Prilog od: 20.04.2026.; Prilog od: 20.04.2026.; Prilog od: 20.04.2026.; Prilog od: 20.04.2026.; Prilog od: 20.04.2026.; Prilog od: 20.04.2026.</t>
   </si>
   <si>
-    <t>POSEIDON TRIDENT j.d.o.o.  Rijeka</t>
-[...10 lines deleted...]
-  <si>
     <t>20.04.2026. 09:17:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e47de7b9-2ff7-4aaf-b647-48c60b05065e</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-389_2023-57-1 - Izvod Zaba Poseidon Trident u stečaju br. 01-2026.pdf; Prilog St-389_2023-57-2 - Izvod Zaba Poseidon Trident u stečaju br. 02-2026.pdf; Prilog St-389_2023-57-3 - Izvod Zaba Poseidon Trident u stečaju br. 03-2026.pdf; Prilog St-389_2023-57-4 - Izvod Zaba Poseidon Trident u stečaju br. 04-2026.pdf; Prilog St-389_2023-57-5 - Izvod Zaba Poseidon Trident u stečaju br. 05-2026.pdf; Prilog St-389_2023-57-6 - Izvod Zaba Poseidon Trident u stečaju br. 06-2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e47de7b9-2ff7-4aaf-b647-48c60b05065e/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=389&amp;godina=2023</t>
   </si>
   <si>
     <t>Odluka od 11.02.2026.</t>
   </si>
   <si>
     <t>11.02.2026. 10:44:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/719147f2-8c60-40b0-9c80-a3d4b318c872</t>
   </si>
   <si>
     <t>Zapisnik sa sjednice skupštine vjerovnika.pdf O367O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/719147f2-8c60-40b0-9c80-a3d4b318c872/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 14.01.2026.</t>
   </si>
   <si>
     <t>14.01.2026. 10:18:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/59bf78a2-31a4-4491-bed9-8a27cf9a3d84</t>
   </si>
@@ -563,51 +578,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N31"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1044,115 +1059,115 @@
       <c r="J11"/>
       <c r="K11" t="s">
         <v>69</v>
       </c>
       <c r="L11" t="s">
         <v>70</v>
       </c>
       <c r="M11" t="s">
         <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="M12" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L13" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="M13" t="s">
         <v>79</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>80</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
@@ -1870,45 +1885,87 @@
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>19</v>
       </c>
       <c r="G31" t="s">
         <v>20</v>
       </c>
       <c r="H31" t="s">
         <v>21</v>
       </c>
       <c r="I31" t="s">
         <v>166</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
         <v>167</v>
       </c>
       <c r="L31" t="s">
         <v>168</v>
       </c>
       <c r="M31" t="s">
         <v>169</v>
       </c>
       <c r="N31" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" t="s">
+        <v>170</v>
+      </c>
+      <c r="E32" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32" t="s">
+        <v>19</v>
+      </c>
+      <c r="G32" t="s">
+        <v>20</v>
+      </c>
+      <c r="H32" t="s">
+        <v>21</v>
+      </c>
+      <c r="I32" t="s">
+        <v>171</v>
+      </c>
+      <c r="J32"/>
+      <c r="K32" t="s">
+        <v>172</v>
+      </c>
+      <c r="L32" t="s">
+        <v>173</v>
+      </c>
+      <c r="M32" t="s">
+        <v>174</v>
+      </c>
+      <c r="N32" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>