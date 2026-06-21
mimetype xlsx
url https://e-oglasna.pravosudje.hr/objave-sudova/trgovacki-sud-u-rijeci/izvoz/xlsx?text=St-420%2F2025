--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="83">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,125 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Rijeci</t>
   </si>
   <si>
     <t>St-420/2025</t>
   </si>
   <si>
+    <t>Zaključak od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza FIDOL - TRADE d.o.o.  Malinska</t>
+  </si>
+  <si>
+    <t>Kremenići 17a, 51511 Malinska, Hrvatska</t>
+  </si>
+  <si>
+    <t>73145456711</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza FIDOL - TRADE d.o.o.  Malinska 73145456711</t>
+  </si>
+  <si>
+    <t>12.05.2026. 13:53:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83378451-71fc-4bb0-ab68-258ba61e5f91</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83378451-71fc-4bb0-ab68-258ba61e5f91/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=420&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>12.05.2026. 13:50:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1f9e239-d9ab-4d05-b469-f49db3e317b3</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1f9e239-d9ab-4d05-b469-f49db3e317b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.</t>
+  </si>
+  <si>
+    <t>12.05.2026. 13:41:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2791059d-10fb-45e6-b388-ae9a7c9f2da3</t>
+  </si>
+  <si>
+    <t>Završni račun.pdf P221P; Prilog St-420_2025-21-1 - Izvadak s promjenama i stanju na računu HPB.pdf; Prilog St-420_2025-21-2 - Ugovor o vođenju knjigovodstva.pdf; Prilog St-420_2025-21-3 - Iznosi tražbina i troškova postupka.pdf; Prilog St-420_2025-21-4 - Iznosi tražbina i troškova postupka na dan 29.04.2026. u 11_56 sati.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2791059d-10fb-45e6-b388-ae9a7c9f2da3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 20.04.2026.; Prilog od: 20.04.2026.; Prilog od: 20.04.2026.; Prilog od: 20.04.2026.; Prilog od: 20.04.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza FIDOL - TRADE d.o.o.  Malinska</t>
-[...10 lines deleted...]
-  <si>
     <t>21.04.2026. 08:23:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/40f9a589-c92e-44b3-bacf-4677ae6f0c01</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-420_2025-20-1 - Izvadak o promjenama i stanju na računu s.m. Fidol trade.pdf; Prilog St-420_2025-20-2 - Putni nalozi,Obračuni putnih troškova,Ispis prolzaka HAC Fidol trade.pdf; Prilog St-420_2025-20-3 - HP Ponude za otkup motornog vozila.pdf; Prilog St-420_2025-20-4 - Zapisnik o otvaranju ponuda,Ugovor o kupoprodaji vozila,Račun.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/40f9a589-c92e-44b3-bacf-4677ae6f0c01/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=420&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Odluka od 15.01.2026.</t>
   </si>
   <si>
     <t>15.01.2026. 10:10:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2da1061b-9559-4cfe-a592-bcb056e35408</t>
   </si>
   <si>
     <t>Ostalo.pdf O68O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2da1061b-9559-4cfe-a592-bcb056e35408/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 15.01.2026.</t>
   </si>
   <si>
     <t>15.01.2026. 10:04:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d7995a41-880a-4297-a6ba-506f9b3b721c</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
@@ -207,104 +252,101 @@
     <t>https://e-oglasna.pravosudje.hr/objave/b4036b95-31ed-4248-bc59-f3b8bdf54a30/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 17.11.2025.</t>
   </si>
   <si>
     <t>17.11.2025. 10:11:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4311b035-493a-4b39-80e9-415f14987214</t>
   </si>
   <si>
     <t>Rješenje - nastavak postupka zbog naknadne diobe.pdf O187O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4311b035-493a-4b39-80e9-415f14987214/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 06.11.2025.</t>
   </si>
   <si>
     <t>06.11.2025. 11:39:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/741ecf2f-1309-46f9-b399-7a7cbfd9b519</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/741ecf2f-1309-46f9-b399-7a7cbfd9b519/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -540,190 +582,316 @@
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H10" t="s">
         <v>64</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
       <c r="I10" t="s">
         <v>65</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>66</v>
       </c>
       <c r="L10" t="s">
         <v>67</v>
       </c>
       <c r="M10" t="s">
         <v>68</v>
       </c>
       <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>63</v>
+      </c>
+      <c r="H11" t="s">
+        <v>64</v>
+      </c>
+      <c r="I11" t="s">
+        <v>70</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>74</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>63</v>
+      </c>
+      <c r="H12" t="s">
+        <v>64</v>
+      </c>
+      <c r="I12" t="s">
+        <v>75</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>79</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>63</v>
+      </c>
+      <c r="H13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" t="s">
+        <v>24</v>
+      </c>
+      <c r="M13" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>