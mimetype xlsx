--- v1 (2026-06-21)
+++ v2 (2026-08-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="88">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Rijeci</t>
   </si>
   <si>
     <t>St-420/2025</t>
   </si>
   <si>
+    <t>Rješenje od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza FIDOL - TRADE d.o.o.  Malinska</t>
+  </si>
+  <si>
+    <t>Kremenići 17a, 51511 Malinska, Hrvatska</t>
+  </si>
+  <si>
+    <t>73145456711</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza FIDOL - TRADE d.o.o.  Malinska 73145456711</t>
+  </si>
+  <si>
+    <t>24.06.2026. 13:50:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2538035-cffe-4ba9-8239-344cb9e26b8d</t>
+  </si>
+  <si>
+    <t>Rješenje - zaključen stečajni postupak (čl. 286 SZ-a).pdf O889O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2538035-cffe-4ba9-8239-344cb9e26b8d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=420&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Zaključak od 12.05.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza FIDOL - TRADE d.o.o.  Malinska</t>
-[...10 lines deleted...]
-  <si>
     <t>12.05.2026. 13:53:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/83378451-71fc-4bb0-ab68-258ba61e5f91</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/83378451-71fc-4bb0-ab68-258ba61e5f91/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=420&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje od 12.05.2026.</t>
   </si>
   <si>
     <t>12.05.2026. 13:50:54</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e1f9e239-d9ab-4d05-b469-f49db3e317b3</t>
   </si>
   <si>
     <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e1f9e239-d9ab-4d05-b469-f49db3e317b3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.; Prilog od: 29.04.2026.</t>
   </si>
   <si>
     <t>12.05.2026. 13:41:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2791059d-10fb-45e6-b388-ae9a7c9f2da3</t>
   </si>
@@ -302,51 +317,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -708,190 +723,232 @@
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>68</v>
+      </c>
+      <c r="H11" t="s">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
       <c r="I11" t="s">
         <v>70</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>71</v>
       </c>
       <c r="L11" t="s">
         <v>72</v>
       </c>
       <c r="M11" t="s">
         <v>73</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>74</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="H12" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I12" t="s">
         <v>75</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>76</v>
       </c>
       <c r="L12" t="s">
         <v>77</v>
       </c>
       <c r="M12" t="s">
         <v>78</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>79</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="H13" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I13" t="s">
         <v>80</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>81</v>
       </c>
       <c r="L13" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="M13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>84</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>68</v>
+      </c>
+      <c r="H14" t="s">
+        <v>69</v>
+      </c>
+      <c r="I14" t="s">
+        <v>85</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" t="s">
+        <v>30</v>
+      </c>
+      <c r="M14" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>