--- v0 (2026-05-03)
+++ v1 (2026-06-19)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="339" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="134">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,90 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Rijeci</t>
   </si>
   <si>
     <t>St-529/2022</t>
   </si>
   <si>
+    <t>Podnesak od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza MAGROS komercijalni konzalting d.o.o.  Opatija</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 3, 51410 Opatija, Hrvatska</t>
+  </si>
+  <si>
+    <t>33296756165</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza MAGROS komercijalni konzalting d.o.o.  Opatija 33296756165</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:38:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a7b7f76-0b0b-4e17-8ea3-6280dd884ff0</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a7b7f76-0b0b-4e17-8ea3-6280dd884ff0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=529&amp;godina=2022</t>
+  </si>
+  <si>
     <t>Podnesak od 05.02.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza MAGROS komercijalni konzalting d.o.o.  Opatija</t>
-[...10 lines deleted...]
-  <si>
     <t>05.02.2026. 09:44:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8754e598-31a5-4f6b-bd60-834a83f0b327</t>
   </si>
   <si>
-    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8754e598-31a5-4f6b-bd60-834a83f0b327/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=529&amp;godina=2022</t>
   </si>
   <si>
     <t>Odluka od 05.02.2026.</t>
   </si>
   <si>
     <t>05.02.2026. 09:40:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/231564db-d5b3-4eb0-87bb-603efb7221e9</t>
   </si>
   <si>
     <t>Zapisnik sa sjednice skupštine vjerovnika.pdf O367O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/231564db-d5b3-4eb0-87bb-603efb7221e9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 07.01.2026.</t>
   </si>
   <si>
     <t>07.01.2026. 09:25:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/201d3864-d8dd-470e-934f-03e9a58735a4</t>
   </si>
@@ -443,51 +455,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N26"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -568,177 +580,177 @@
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
+        <v>24</v>
+      </c>
+      <c r="M3" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>32</v>
-      </c>
-[...13 lines deleted...]
-        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
         <v>39</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M6" t="s">
         <v>45</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>46</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
@@ -862,177 +874,177 @@
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>58</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>59</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>60</v>
       </c>
       <c r="L10" t="s">
+        <v>24</v>
+      </c>
+      <c r="M10" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>62</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
         <v>63</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>64</v>
+      </c>
+      <c r="L11" t="s">
         <v>65</v>
       </c>
-      <c r="L11" t="s">
+      <c r="M11" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
+        <v>67</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
         <v>68</v>
-      </c>
-[...13 lines deleted...]
-        <v>69</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>69</v>
+      </c>
+      <c r="L12" t="s">
         <v>70</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>72</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
         <v>73</v>
-      </c>
-[...13 lines deleted...]
-        <v>74</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>74</v>
+      </c>
+      <c r="L13" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M13" t="s">
         <v>76</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>77</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
@@ -1534,51 +1546,93 @@
         <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>125</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
         <v>126</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
         <v>127</v>
       </c>
       <c r="L26" t="s">
+        <v>24</v>
+      </c>
+      <c r="M26" t="s">
         <v>128</v>
       </c>
-      <c r="M26" t="s">
+      <c r="N26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
         <v>129</v>
       </c>
-      <c r="N26" t="s">
+      <c r="E27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" t="s">
+        <v>21</v>
+      </c>
+      <c r="I27" t="s">
+        <v>130</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27" t="s">
+        <v>131</v>
+      </c>
+      <c r="L27" t="s">
+        <v>132</v>
+      </c>
+      <c r="M27" t="s">
+        <v>133</v>
+      </c>
+      <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>