--- v1 (2026-06-19)
+++ v2 (2026-09-21)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="378" uniqueCount="142">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,102 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Rijeci</t>
   </si>
   <si>
     <t>St-529/2022</t>
   </si>
   <si>
+    <t>Podnesak od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza MAGROS komercijalni konzalting d.o.o.  Opatija</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 3, 51410 Opatija, Hrvatska</t>
+  </si>
+  <si>
+    <t>33296756165</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza MAGROS komercijalni konzalting d.o.o.  Opatija 33296756165</t>
+  </si>
+  <si>
+    <t>21.09.2026. 09:18:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a59a638e-d38b-46dd-b9f7-fa94ba687328</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a59a638e-d38b-46dd-b9f7-fa94ba687328/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=529&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Podnesak od 03.08.2026.</t>
+  </si>
+  <si>
+    <t>17.08.2026. 07:48:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f588c40d-1fa5-4732-8b67-3eb9b4684a81</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f588c40d-1fa5-4732-8b67-3eb9b4684a81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 08.06.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza MAGROS komercijalni konzalting d.o.o.  Opatija</t>
-[...10 lines deleted...]
-  <si>
     <t>15.06.2026. 09:38:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4a7b7f76-0b0b-4e17-8ea3-6280dd884ff0</t>
   </si>
   <si>
-    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4a7b7f76-0b0b-4e17-8ea3-6280dd884ff0/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=529&amp;godina=2022</t>
   </si>
   <si>
     <t>Podnesak od 05.02.2026.</t>
   </si>
   <si>
     <t>05.02.2026. 09:44:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8754e598-31a5-4f6b-bd60-834a83f0b327</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8754e598-31a5-4f6b-bd60-834a83f0b327/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Odluka od 05.02.2026.</t>
   </si>
   <si>
     <t>05.02.2026. 09:40:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/231564db-d5b3-4eb0-87bb-603efb7221e9</t>
   </si>
   <si>
     <t>Zapisnik sa sjednice skupštine vjerovnika.pdf O367O</t>
   </si>
@@ -455,51 +479,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N27"/>
+  <dimension ref="A1:N29"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -622,219 +646,219 @@
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>32</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>33</v>
       </c>
       <c r="L4" t="s">
+        <v>24</v>
+      </c>
+      <c r="M4" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>36</v>
-      </c>
-[...13 lines deleted...]
-        <v>37</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" t="s">
+        <v>24</v>
+      </c>
+      <c r="M5" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>41</v>
+      </c>
+      <c r="L6" t="s">
+        <v>42</v>
+      </c>
+      <c r="M6" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>46</v>
+      </c>
+      <c r="L7" t="s">
+        <v>47</v>
+      </c>
+      <c r="M7" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>49</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>50</v>
-      </c>
-[...13 lines deleted...]
-        <v>51</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>51</v>
+      </c>
+      <c r="L8" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M8" t="s">
         <v>53</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>54</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
@@ -916,219 +940,219 @@
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>62</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>63</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>64</v>
       </c>
       <c r="L11" t="s">
+        <v>24</v>
+      </c>
+      <c r="M11" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
+        <v>66</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>68</v>
+      </c>
+      <c r="L12" t="s">
+        <v>24</v>
+      </c>
+      <c r="M12" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>72</v>
+      </c>
+      <c r="L13" t="s">
+        <v>73</v>
+      </c>
+      <c r="M13" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>77</v>
+      </c>
+      <c r="L14" t="s">
+        <v>78</v>
+      </c>
+      <c r="M14" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
+        <v>80</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
         <v>81</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
+        <v>82</v>
+      </c>
+      <c r="L15" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M15" t="s">
         <v>84</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>85</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
@@ -1588,51 +1612,135 @@
         <v>16</v>
       </c>
       <c r="D27" t="s">
         <v>129</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
         <v>130</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
         <v>131</v>
       </c>
       <c r="L27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M27" t="s">
         <v>132</v>
       </c>
-      <c r="M27" t="s">
+      <c r="N27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" t="s">
         <v>133</v>
       </c>
-      <c r="N27" t="s">
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" t="s">
+        <v>21</v>
+      </c>
+      <c r="I28" t="s">
+        <v>134</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28" t="s">
+        <v>135</v>
+      </c>
+      <c r="L28" t="s">
+        <v>24</v>
+      </c>
+      <c r="M28" t="s">
+        <v>136</v>
+      </c>
+      <c r="N28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" t="s">
+        <v>137</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" t="s">
+        <v>21</v>
+      </c>
+      <c r="I29" t="s">
+        <v>138</v>
+      </c>
+      <c r="J29"/>
+      <c r="K29" t="s">
+        <v>139</v>
+      </c>
+      <c r="L29" t="s">
+        <v>140</v>
+      </c>
+      <c r="M29" t="s">
+        <v>141</v>
+      </c>
+      <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>