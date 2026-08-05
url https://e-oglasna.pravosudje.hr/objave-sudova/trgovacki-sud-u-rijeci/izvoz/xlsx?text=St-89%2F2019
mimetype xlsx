--- v0 (2026-05-05)
+++ v1 (2026-08-05)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="469" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="482" uniqueCount="180">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,90 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Rijeci</t>
   </si>
   <si>
     <t>St-89/2019</t>
   </si>
   <si>
+    <t>Podnesak od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza LAGUNA COMMERCE d.d.</t>
+  </si>
+  <si>
+    <t>Mate Vlašića 20, 52440 Poreč, Hrvatska</t>
+  </si>
+  <si>
+    <t>32698244053</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza LAGUNA COMMERCE d.d. 32698244053</t>
+  </si>
+  <si>
+    <t>14.07.2026. 08:55:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2a361c4-9b04-43c3-8262-344ae5437d33</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2a361c4-9b04-43c3-8262-344ae5437d33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=89&amp;godina=2019</t>
+  </si>
+  <si>
     <t>Podnesak od 09.04.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza LAGUNA COMMERCE d.d.</t>
-[...10 lines deleted...]
-  <si>
     <t>13.04.2026. 10:09:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/35fce71e-88f4-4646-96f2-20700aa8cd33</t>
   </si>
   <si>
-    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/35fce71e-88f4-4646-96f2-20700aa8cd33/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=89&amp;godina=2019</t>
   </si>
   <si>
     <t>Podnesak od 20.01.2026.</t>
   </si>
   <si>
     <t>20.01.2026. 09:51:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1720408e-1eae-41a9-9ff6-8deab7c21e7e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1720408e-1eae-41a9-9ff6-8deab7c21e7e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 17.10.2025.</t>
   </si>
   <si>
     <t>20.10.2025. 10:03:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e488b525-915e-4560-87a7-73f44316842a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e488b525-915e-4560-87a7-73f44316842a/dokumenti/preuzimanje</t>
   </si>
@@ -581,51 +593,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N36"/>
+  <dimension ref="A1:N37"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -790,177 +802,177 @@
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>35</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>36</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>37</v>
       </c>
       <c r="L5" t="s">
+        <v>24</v>
+      </c>
+      <c r="M5" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>40</v>
-      </c>
-[...13 lines deleted...]
-        <v>41</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>41</v>
+      </c>
+      <c r="L6" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M6" t="s">
         <v>43</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>45</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>46</v>
       </c>
       <c r="L7" t="s">
+        <v>24</v>
+      </c>
+      <c r="M7" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>48</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>49</v>
-      </c>
-[...13 lines deleted...]
-        <v>50</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M8" t="s">
         <v>52</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>53</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
@@ -1672,177 +1684,177 @@
         <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>121</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
         <v>122</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
         <v>123</v>
       </c>
       <c r="L26" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="M26" t="s">
         <v>124</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
         <v>125</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
         <v>126</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
         <v>127</v>
       </c>
       <c r="L27" t="s">
+        <v>51</v>
+      </c>
+      <c r="M27" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
+        <v>129</v>
+      </c>
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" t="s">
+        <v>21</v>
+      </c>
+      <c r="I28" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>131</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
+        <v>131</v>
+      </c>
+      <c r="L28" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="M28" t="s">
         <v>133</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
         <v>134</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>19</v>
       </c>
       <c r="G29" t="s">
         <v>20</v>
       </c>
       <c r="H29" t="s">
         <v>21</v>
       </c>
       <c r="I29" t="s">
         <v>135</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
         <v>136</v>
       </c>
       <c r="L29" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="M29" t="s">
         <v>137</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
         <v>138</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
@@ -1989,154 +2001,196 @@
       </c>
       <c r="L33" t="s">
         <v>24</v>
       </c>
       <c r="M33" t="s">
         <v>153</v>
       </c>
       <c r="N33" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34" t="s">
         <v>154</v>
       </c>
       <c r="E34" t="s">
+        <v>18</v>
+      </c>
+      <c r="F34" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" t="s">
+        <v>21</v>
+      </c>
+      <c r="I34" t="s">
         <v>155</v>
-      </c>
-[...10 lines deleted...]
-        <v>158</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="L34" t="s">
         <v>24</v>
       </c>
       <c r="M34" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="N34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35" t="s">
+        <v>158</v>
+      </c>
+      <c r="E35" t="s">
+        <v>159</v>
+      </c>
+      <c r="F35" t="s">
+        <v>160</v>
+      </c>
+      <c r="G35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H35" t="s">
         <v>161</v>
       </c>
-      <c r="E35" t="s">
-[...2 lines deleted...]
-      <c r="F35" t="s">
+      <c r="I35" t="s">
         <v>162</v>
-      </c>
-[...7 lines deleted...]
-        <v>163</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
+        <v>163</v>
+      </c>
+      <c r="L35" t="s">
+        <v>24</v>
+      </c>
+      <c r="M35" t="s">
         <v>164</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="N35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
         <v>16</v>
       </c>
       <c r="D36" t="s">
+        <v>165</v>
+      </c>
+      <c r="E36" t="s">
+        <v>159</v>
+      </c>
+      <c r="F36" t="s">
+        <v>166</v>
+      </c>
+      <c r="G36" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36" t="s">
+        <v>161</v>
+      </c>
+      <c r="I36" t="s">
         <v>167</v>
-      </c>
-[...13 lines deleted...]
-        <v>172</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
+        <v>168</v>
+      </c>
+      <c r="L36" t="s">
+        <v>169</v>
+      </c>
+      <c r="M36" t="s">
+        <v>170</v>
+      </c>
+      <c r="N36" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" t="s">
+        <v>171</v>
+      </c>
+      <c r="E37" t="s">
+        <v>172</v>
+      </c>
+      <c r="F37" t="s">
         <v>173</v>
       </c>
-      <c r="L36" t="s">
+      <c r="G37" t="s">
         <v>174</v>
       </c>
-      <c r="M36" t="s">
+      <c r="H37" t="s">
         <v>175</v>
       </c>
-      <c r="N36" t="s">
+      <c r="I37" t="s">
+        <v>176</v>
+      </c>
+      <c r="J37"/>
+      <c r="K37" t="s">
+        <v>177</v>
+      </c>
+      <c r="L37" t="s">
+        <v>178</v>
+      </c>
+      <c r="M37" t="s">
+        <v>179</v>
+      </c>
+      <c r="N37" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>