--- v1 (2026-08-05)
+++ v2 (2026-11-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="482" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="495" uniqueCount="184">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,90 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Rijeci</t>
   </si>
   <si>
     <t>St-89/2019</t>
   </si>
   <si>
+    <t>Podnesak od 12.10.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza LAGUNA COMMERCE d.d.</t>
+  </si>
+  <si>
+    <t>Mate Vlašića 20, 52440 Poreč, Hrvatska</t>
+  </si>
+  <si>
+    <t>32698244053</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza LAGUNA COMMERCE d.d. 32698244053</t>
+  </si>
+  <si>
+    <t>12.10.2026. 13:22:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50b60163-c771-4e1b-9fbb-783779a41cad</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50b60163-c771-4e1b-9fbb-783779a41cad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=89&amp;godina=2019</t>
+  </si>
+  <si>
     <t>Podnesak od 14.07.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza LAGUNA COMMERCE d.d.</t>
-[...10 lines deleted...]
-  <si>
     <t>14.07.2026. 08:55:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d2a361c4-9b04-43c3-8262-344ae5437d33</t>
   </si>
   <si>
-    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d2a361c4-9b04-43c3-8262-344ae5437d33/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=17&amp;upisnik=St&amp;predmet=89&amp;godina=2019</t>
   </si>
   <si>
     <t>Podnesak od 09.04.2026.</t>
   </si>
   <si>
     <t>13.04.2026. 10:09:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/35fce71e-88f4-4646-96f2-20700aa8cd33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/35fce71e-88f4-4646-96f2-20700aa8cd33/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 20.01.2026.</t>
   </si>
   <si>
     <t>20.01.2026. 09:51:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1720408e-1eae-41a9-9ff6-8deab7c21e7e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1720408e-1eae-41a9-9ff6-8deab7c21e7e/dokumenti/preuzimanje</t>
   </si>
@@ -593,51 +605,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N37"/>
+  <dimension ref="A1:N38"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -844,177 +856,177 @@
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>39</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>40</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>41</v>
       </c>
       <c r="L6" t="s">
+        <v>24</v>
+      </c>
+      <c r="M6" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>43</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>44</v>
-      </c>
-[...13 lines deleted...]
-        <v>45</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>45</v>
+      </c>
+      <c r="L7" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M7" t="s">
         <v>47</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>48</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>49</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>50</v>
       </c>
       <c r="L8" t="s">
+        <v>24</v>
+      </c>
+      <c r="M8" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>52</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>53</v>
-      </c>
-[...13 lines deleted...]
-        <v>54</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>54</v>
+      </c>
+      <c r="L9" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M9" t="s">
         <v>56</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>57</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
@@ -1726,177 +1738,177 @@
         <v>16</v>
       </c>
       <c r="D27" t="s">
         <v>125</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
         <v>126</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
         <v>127</v>
       </c>
       <c r="L27" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="M27" t="s">
         <v>128</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
         <v>129</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
       <c r="G28" t="s">
         <v>20</v>
       </c>
       <c r="H28" t="s">
         <v>21</v>
       </c>
       <c r="I28" t="s">
         <v>130</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
         <v>131</v>
       </c>
       <c r="L28" t="s">
+        <v>55</v>
+      </c>
+      <c r="M28" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
+        <v>133</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" t="s">
+        <v>21</v>
+      </c>
+      <c r="I29" t="s">
         <v>134</v>
-      </c>
-[...13 lines deleted...]
-        <v>135</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
+        <v>135</v>
+      </c>
+      <c r="L29" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="M29" t="s">
         <v>137</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
         <v>138</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>19</v>
       </c>
       <c r="G30" t="s">
         <v>20</v>
       </c>
       <c r="H30" t="s">
         <v>21</v>
       </c>
       <c r="I30" t="s">
         <v>139</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
         <v>140</v>
       </c>
       <c r="L30" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="M30" t="s">
         <v>141</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
         <v>142</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
@@ -2043,154 +2055,196 @@
       </c>
       <c r="L34" t="s">
         <v>24</v>
       </c>
       <c r="M34" t="s">
         <v>157</v>
       </c>
       <c r="N34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35" t="s">
         <v>158</v>
       </c>
       <c r="E35" t="s">
+        <v>18</v>
+      </c>
+      <c r="F35" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H35" t="s">
+        <v>21</v>
+      </c>
+      <c r="I35" t="s">
         <v>159</v>
-      </c>
-[...10 lines deleted...]
-        <v>162</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="L35" t="s">
         <v>24</v>
       </c>
       <c r="M35" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="N35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
         <v>16</v>
       </c>
       <c r="D36" t="s">
+        <v>162</v>
+      </c>
+      <c r="E36" t="s">
+        <v>163</v>
+      </c>
+      <c r="F36" t="s">
+        <v>164</v>
+      </c>
+      <c r="G36" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36" t="s">
         <v>165</v>
       </c>
-      <c r="E36" t="s">
-[...2 lines deleted...]
-      <c r="F36" t="s">
+      <c r="I36" t="s">
         <v>166</v>
-      </c>
-[...7 lines deleted...]
-        <v>167</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
+        <v>167</v>
+      </c>
+      <c r="L36" t="s">
+        <v>24</v>
+      </c>
+      <c r="M36" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="N36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
         <v>16</v>
       </c>
       <c r="D37" t="s">
+        <v>169</v>
+      </c>
+      <c r="E37" t="s">
+        <v>163</v>
+      </c>
+      <c r="F37" t="s">
+        <v>170</v>
+      </c>
+      <c r="G37" t="s">
+        <v>20</v>
+      </c>
+      <c r="H37" t="s">
+        <v>165</v>
+      </c>
+      <c r="I37" t="s">
         <v>171</v>
-      </c>
-[...13 lines deleted...]
-        <v>176</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
+        <v>172</v>
+      </c>
+      <c r="L37" t="s">
+        <v>173</v>
+      </c>
+      <c r="M37" t="s">
+        <v>174</v>
+      </c>
+      <c r="N37" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>14</v>
+      </c>
+      <c r="B38" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" t="s">
+        <v>175</v>
+      </c>
+      <c r="E38" t="s">
+        <v>176</v>
+      </c>
+      <c r="F38" t="s">
         <v>177</v>
       </c>
-      <c r="L37" t="s">
+      <c r="G38" t="s">
         <v>178</v>
       </c>
-      <c r="M37" t="s">
+      <c r="H38" t="s">
         <v>179</v>
       </c>
-      <c r="N37" t="s">
+      <c r="I38" t="s">
+        <v>180</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38" t="s">
+        <v>181</v>
+      </c>
+      <c r="L38" t="s">
+        <v>182</v>
+      </c>
+      <c r="M38" t="s">
+        <v>183</v>
+      </c>
+      <c r="N38" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>