--- v0 (2026-05-04)
+++ v1 (2026-08-05)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="129">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,90 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-209/2000</t>
   </si>
   <si>
+    <t>Podnesak - izvješće stečajnog upravitelja od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>DALMACIJATURIST s. p.o. u stečaju</t>
+  </si>
+  <si>
+    <t>Obala HNP 5, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>00000000001</t>
+  </si>
+  <si>
+    <t>DALMACIJATURIST s. p.o. u stečaju 00000000001</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:29:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72de8e08-600e-4b2a-884c-a4cafa164af9</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72de8e08-600e-4b2a-884c-a4cafa164af9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=209&amp;godina=2000</t>
+  </si>
+  <si>
     <t>Podnesak - izvješće stečajnog upravitelja od 16.04.2026.</t>
   </si>
   <si>
-    <t>DALMACIJATURIST s. p.o. u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>16.04.2026. 13:28:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c13ab7b5-99a1-46cf-9f2c-7431c88f033f</t>
   </si>
   <si>
-    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c13ab7b5-99a1-46cf-9f2c-7431c88f033f/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=209&amp;godina=2000</t>
   </si>
   <si>
     <t>Podnesak - izvješće stečajnog upravitelja od 15.12.2025.</t>
   </si>
   <si>
     <t>15.12.2025. 13:22:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/79bbc97f-fa62-4170-8ad8-cfcb88eb2e27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/79bbc97f-fa62-4170-8ad8-cfcb88eb2e27/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak - izvješće stečajnog upravitelja od 18.09.2025.</t>
   </si>
   <si>
     <t>18.09.2025. 13:08:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d3f17b0a-cfb0-408b-8cac-6ed2a006e4da</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d3f17b0a-cfb0-408b-8cac-6ed2a006e4da/dokumenti/preuzimanje</t>
   </si>
@@ -428,51 +440,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N23"/>
+  <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -847,593 +859,635 @@
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>55</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>56</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>57</v>
       </c>
       <c r="L10" t="s">
+        <v>24</v>
+      </c>
+      <c r="M10" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>59</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
         <v>60</v>
-      </c>
-[...13 lines deleted...]
-        <v>61</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>61</v>
+      </c>
+      <c r="L11" t="s">
         <v>62</v>
       </c>
-      <c r="L11" t="s">
+      <c r="M11" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
+        <v>64</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
         <v>65</v>
-      </c>
-[...13 lines deleted...]
-        <v>66</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>66</v>
+      </c>
+      <c r="L12" t="s">
         <v>67</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>69</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
         <v>70</v>
-      </c>
-[...13 lines deleted...]
-        <v>71</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>71</v>
+      </c>
+      <c r="L13" t="s">
         <v>72</v>
       </c>
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>75</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>76</v>
       </c>
       <c r="L14" t="s">
         <v>77</v>
       </c>
       <c r="M14" t="s">
         <v>78</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>79</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>80</v>
       </c>
       <c r="L15" t="s">
         <v>81</v>
       </c>
       <c r="M15" t="s">
         <v>82</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
+        <v>74</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
         <v>83</v>
-      </c>
-[...13 lines deleted...]
-        <v>84</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
+        <v>84</v>
+      </c>
+      <c r="L16" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="M16" t="s">
         <v>86</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>87</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
         <v>88</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
         <v>89</v>
       </c>
       <c r="L17" t="s">
+        <v>72</v>
+      </c>
+      <c r="M17" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
+        <v>91</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
+        <v>93</v>
+      </c>
+      <c r="L18" t="s">
         <v>94</v>
       </c>
-      <c r="L18" t="s">
+      <c r="M18" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
+        <v>96</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
+        <v>98</v>
+      </c>
+      <c r="L19" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M19" t="s">
         <v>100</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
         <v>101</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
         <v>102</v>
-      </c>
-[...7 lines deleted...]
-        <v>103</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
+        <v>103</v>
+      </c>
+      <c r="L20" t="s">
+        <v>24</v>
+      </c>
+      <c r="M20" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
+        <v>105</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>106</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
         <v>107</v>
-      </c>
-[...13 lines deleted...]
-        <v>108</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
+        <v>108</v>
+      </c>
+      <c r="L21" t="s">
         <v>109</v>
       </c>
-      <c r="L21" t="s">
+      <c r="M21" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
+        <v>111</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>106</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
         <v>112</v>
-      </c>
-[...13 lines deleted...]
-        <v>113</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
+        <v>113</v>
+      </c>
+      <c r="L22" t="s">
         <v>114</v>
       </c>
-      <c r="L22" t="s">
+      <c r="M22" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>116</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>106</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
         <v>117</v>
-      </c>
-[...12 lines deleted...]
-        <v>120</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
+        <v>118</v>
+      </c>
+      <c r="L23" t="s">
+        <v>119</v>
+      </c>
+      <c r="M23" t="s">
+        <v>120</v>
+      </c>
+      <c r="N23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
         <v>121</v>
       </c>
-      <c r="L23" t="s">
+      <c r="D24" t="s">
         <v>122</v>
       </c>
-      <c r="M23" t="s">
+      <c r="E24" t="s">
         <v>123</v>
       </c>
-      <c r="N23" t="s">
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24" t="s">
+        <v>123</v>
+      </c>
+      <c r="I24" t="s">
         <v>124</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>125</v>
+      </c>
+      <c r="L24" t="s">
+        <v>126</v>
+      </c>
+      <c r="M24" t="s">
+        <v>127</v>
+      </c>
+      <c r="N24" t="s">
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>