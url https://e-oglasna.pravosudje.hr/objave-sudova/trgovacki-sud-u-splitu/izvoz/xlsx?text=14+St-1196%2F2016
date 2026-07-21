--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="625" uniqueCount="263">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="651" uniqueCount="273">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-1196/2016</t>
   </si>
   <si>
+    <t>Žalba od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>KONSTRUKTOR-INŽENJERING dioničko društvo za graditeljstvo u stečaju</t>
+  </si>
+  <si>
+    <t>Svačićeva 4, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>81356391287</t>
+  </si>
+  <si>
+    <t>KONSTRUKTOR-INŽENJERING dioničko društvo za graditeljstvo u stečaju 81356391287</t>
+  </si>
+  <si>
+    <t>16.07.2026. 08:07:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8881132-c237-4b54-9f91-f45c61db04f0</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8881132-c237-4b54-9f91-f45c61db04f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=1196&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Žalba od 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od</t>
+  </si>
+  <si>
+    <t>10.06.2026. 12:04:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63a056a4-d996-4c17-942a-8d70d05e8105</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog St-1196_2016-1830-1 - OBRAČUN FINE 1.pdf; Prilog St-1196_2016-1830-2 - OBRAČUN FINE 2.pdf; Prilog St-1196_2016-1830-3 - RJEŠENJE O IZVEDENOM STANJU.pdf; Prilog St-1196_2016-1830-4 - RIF ČLANAK.pdf; Prilog St-1196_2016-1830-5 - RJEŠENJE ŽDO.pdf; Prilog St-1196_2016-1830-6 - ŠKOMRLJ NALAZ I MIŠLJENJE.pdf; Prilog St-1196_2016-1830-7 - UGOVOR JULIJA VLADUŠIĆ.pdf; Prilog St-1196_2016-1830-8 - UGOVOR MARIJA JERONČIĆ.pdf; Prilog St-1196_2016-1830-9 - KOLOVRAT NALAZ I MIŠLJENJE.pdf; Prilog St-1196_2016-1830-10 - RJEŠENJE ZK.pdf; Prilog St-1196_2016-1830-11 - PRIMJEDBE KOLOVRAT.pdf; Prilog St-1196_2016-1830-12 - POTVRDE KONSTRUKTOR.pdf; Prilog St-1196_2016-1830-13 - ZAPISNIK 23072025 SKUPŠTINA.pdf; Prilog St-1196_2016-1830-14 - BEUS NALAZ I MIŠLJENJE.pdf; Prilog St-1196_2016-1830-15 - 20260609_135403_Skenirano_085697.pdf; Prilog St-1196_2016-1830-16 - 20260609_135416_Skenirano_085707.pdf; Prilog St-1196_2016-1830-17 - 20260609_135432_Skenirano_085717.pdf; Prilog St-1196_2016-1830-18 - 20260609_135344_Skenirano_085679.pdf; Prilog St-1196_2016-1830-19 - 20260609_135954_Skenirano_085833.pdf; Prilog St-1196_2016-1830-20 - 20260609_135859_Skenirano_085821.pdf; Prilog St-1196_2016-1830-21 - 20260609_140015_Skenirano_085837.pdf; Prilog St-1196_2016-1830-22 - 20260609_140027_Skenirano_085841.pdf; Prilog St-1196_2016-1830-23 - 20260609_140040_Skenirano_085843.pdf; Prilog St-1196_2016-1830-24 - 20260609_140151_Skenirano_085897.pdf; Prilog St-1196_2016-1830-25 - 20260609_140144_Skenirano_085895.pdf; Prilog St-1196_2016-1830-26 - 20260609_140056_Skenirano_085851.pdf; Prilog St-1196_2016-1830-27 - 20260609_140159_Skenirano_085899.pdf; Prilog St-1196_2016-1830-28 - 20260609_140207_Skenirano_085901.pdf; Prilog St-1196_2016-1830-29 - 20260609_140217_Skenirano_085903.pdf; Prilog St-1196_2016-1830-30 - 20260609_140233_Skenirano_085907.pdf; Prilog St-1196_2016-1830-31 - 20260609_140248_Skenirano_085911.pdf; Prilog St-1196_2016-1830-32 - 20260609_140116_Skenirano_085869.pdf; Prilog St-1196_2016-1830-33 - 20260609_135806_Skenirano_085773.pdf; Prilog St-1196_2016-1830-34 - 20260609_135721_Skenirano_085725.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63a056a4-d996-4c17-942a-8d70d05e8105/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 20.05.2026.; Prilog od: 20.05.2026.; Prilog od: 20.05.2026.; Prilog od: 20.05.2026.; Prilog od: 20.05.2026.</t>
   </si>
   <si>
-    <t>KONSTRUKTOR-INŽENJERING dioničko društvo za graditeljstvo u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>21.05.2026. 09:46:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/af675752-1bd2-4a6a-9b3a-918dd6cafcc3</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1196_2016-1798-1 - 20260520_134155_Skenirano_084463.pdf; Prilog St-1196_2016-1798-2 - 20260520_134140_Skenirano_084457.pdf; Prilog St-1196_2016-1798-3 - 20260520_134042_Skenirano_084439.pdf; Prilog St-1196_2016-1798-4 - 20260520_134111_Skenirano_084449.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/af675752-1bd2-4a6a-9b3a-918dd6cafcc3/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=1196&amp;godina=2016</t>
   </si>
   <si>
     <t>Podnesak od 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.</t>
   </si>
   <si>
     <t>18.03.2026. 09:50:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/62f42d49-0e21-48df-a5ec-f5e13f3d5654</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1196_2016-1766-1 - OBRAČUN FINE 2.pdf; Prilog St-1196_2016-1766-2 - OBRAČUN FINE 1.pdf; Prilog St-1196_2016-1766-3 - ŠKOMRLJ NALAZ I MIŠLJENJE.pdf; Prilog St-1196_2016-1766-4 - PRIMJEDBE KOLOVRAT.pdf; Prilog St-1196_2016-1766-5 - BEUS NALAZ I MIŠLJENJE.pdf; Prilog St-1196_2016-1766-6 - POTVRDE KONSTRUKTOR.pdf; Prilog St-1196_2016-1766-7 - KOLOVRAT NALAZ I MIŠLJENJE.pdf; Prilog St-1196_2016-1766-8 - UGOVOR JULIJA VLADUŠIĆ.pdf; Prilog St-1196_2016-1766-9 - RJEŠENJE ZK.pdf; Prilog St-1196_2016-1766-10 - UGOVOR MARIJA JERONČIĆ.pdf; Prilog St-1196_2016-1766-11 - RIF ČLANAK.pdf; Prilog St-1196_2016-1766-12 - RJEŠENJE O IZVEDENOM STANJU.pdf; Prilog St-1196_2016-1766-13 - CENTRAL SQUARE PODNESAK 1103 TSST.pdf; Prilog St-1196_2016-1766-14 - ZAPISNIK 23072025 SKUPŠTINA.pdf; Prilog St-1196_2016-1766-15 - PRIGOVOR PROJEKTNI I EXPORTDRVO.pdf; Prilog St-1196_2016-1766-16 - RJEŠENJE ŽDO.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/62f42d49-0e21-48df-a5ec-f5e13f3d5654/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 24.02.2025.; Prilog od: 24.02.2025.; Prilog od: 24.02.2025.; Prilog od: 24.02.2025.; Prilog od: 24.02.2025.; Prilog od: 24.02.2025.; Prilog od: 24.02.2025.; Prilog od: 24.02.2025.; Prilog od: 24.02.2025.; Prilog od: 24.02.2025.; Prilog od: 24.02.2025.; Prilog od: 24.02.2025.; Prilog od: 24.02.2025.; Prilog od: 24.02.2025.; Prilog od: 24.02.2025.; Prilog od: 24.02.2025.; Prilog od: 24.02.2025.; Prilog od: 24.02.2025.; Prilog od: 24.02.2025.</t>
   </si>
   <si>
     <t>25.02.2025. 08:47:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3caa7d7a-8b44-4946-a50e-5550883e9884</t>
   </si>
@@ -842,51 +872,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N48"/>
+  <dimension ref="A1:N50"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1933,135 +1963,135 @@
         <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>142</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
         <v>143</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
         <v>144</v>
       </c>
       <c r="L26" t="s">
-        <v>100</v>
+        <v>145</v>
       </c>
       <c r="M26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="L27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="M27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
       <c r="G28" t="s">
         <v>20</v>
       </c>
       <c r="H28" t="s">
         <v>21</v>
       </c>
       <c r="I28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="L28" t="s">
-        <v>154</v>
+        <v>110</v>
       </c>
       <c r="M28" t="s">
         <v>155</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
         <v>156</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
@@ -2211,697 +2241,781 @@
       </c>
       <c r="M32" t="s">
         <v>175</v>
       </c>
       <c r="N32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33" t="s">
         <v>176</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
+        <v>19</v>
+      </c>
+      <c r="G33" t="s">
+        <v>20</v>
+      </c>
+      <c r="H33" t="s">
+        <v>21</v>
+      </c>
+      <c r="I33" t="s">
         <v>177</v>
-      </c>
-[...7 lines deleted...]
-        <v>178</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
+        <v>178</v>
+      </c>
+      <c r="L33" t="s">
         <v>179</v>
       </c>
-      <c r="L33" t="s">
+      <c r="M33" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="N33" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34" t="s">
+        <v>181</v>
+      </c>
+      <c r="E34" t="s">
+        <v>18</v>
+      </c>
+      <c r="F34" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" t="s">
+        <v>21</v>
+      </c>
+      <c r="I34" t="s">
         <v>182</v>
-      </c>
-[...13 lines deleted...]
-        <v>186</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="L34" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="M34" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="N34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="G35" t="s">
         <v>20</v>
       </c>
       <c r="H35" t="s">
         <v>21</v>
       </c>
       <c r="I35" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="L35" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="M35" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="N35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" t="s">
+        <v>192</v>
+      </c>
+      <c r="E36" t="s">
+        <v>193</v>
+      </c>
+      <c r="F36" t="s">
+        <v>194</v>
+      </c>
+      <c r="G36" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36" t="s">
         <v>195</v>
       </c>
-      <c r="D36" t="s">
+      <c r="I36" t="s">
         <v>196</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="L36" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="M36" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="N36" t="s">
-        <v>204</v>
+        <v>26</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>195</v>
+        <v>16</v>
       </c>
       <c r="D37" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="E37" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="F37" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="G37" t="s">
         <v>20</v>
       </c>
       <c r="H37" t="s">
-        <v>199</v>
+        <v>21</v>
       </c>
       <c r="I37" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="L37" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="M37" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="N37" t="s">
-        <v>204</v>
+        <v>26</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>16</v>
+        <v>205</v>
       </c>
       <c r="D38" t="s">
+        <v>206</v>
+      </c>
+      <c r="E38" t="s">
+        <v>207</v>
+      </c>
+      <c r="F38" t="s">
+        <v>208</v>
+      </c>
+      <c r="G38" t="s">
+        <v>20</v>
+      </c>
+      <c r="H38" t="s">
         <v>209</v>
       </c>
-      <c r="E38" t="s">
-[...2 lines deleted...]
-      <c r="F38" t="s">
+      <c r="I38" t="s">
         <v>210</v>
-      </c>
-[...7 lines deleted...]
-        <v>211</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
+        <v>211</v>
+      </c>
+      <c r="L38" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="M38" t="s">
         <v>213</v>
       </c>
       <c r="N38" t="s">
-        <v>26</v>
+        <v>214</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="D39" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E39" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="F39" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="G39" t="s">
         <v>20</v>
       </c>
       <c r="H39" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="I39" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="L39" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="M39" t="s">
         <v>218</v>
       </c>
       <c r="N39" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>195</v>
+        <v>16</v>
       </c>
       <c r="D40" t="s">
         <v>219</v>
       </c>
       <c r="E40" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="F40" t="s">
-        <v>198</v>
+        <v>220</v>
       </c>
       <c r="G40" t="s">
         <v>20</v>
       </c>
       <c r="H40" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="I40" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="L40" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="M40" t="s">
         <v>223</v>
       </c>
       <c r="N40" t="s">
-        <v>204</v>
+        <v>26</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="D41" t="s">
         <v>224</v>
       </c>
       <c r="E41" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="F41" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="G41" t="s">
         <v>20</v>
       </c>
       <c r="H41" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="I41" t="s">
         <v>225</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
         <v>226</v>
       </c>
       <c r="L41" t="s">
         <v>227</v>
       </c>
       <c r="M41" t="s">
         <v>228</v>
       </c>
       <c r="N41" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="D42" t="s">
         <v>229</v>
       </c>
       <c r="E42" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="F42" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="G42" t="s">
         <v>20</v>
       </c>
       <c r="H42" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="I42" t="s">
         <v>230</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
         <v>231</v>
       </c>
       <c r="L42" t="s">
-        <v>202</v>
+        <v>232</v>
       </c>
       <c r="M42" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="N42" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="D43" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E43" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="F43" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="G43" t="s">
         <v>20</v>
       </c>
       <c r="H43" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="I43" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="L43" t="s">
-        <v>202</v>
+        <v>237</v>
       </c>
       <c r="M43" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="N43" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="D44" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="E44" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="F44" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="G44" t="s">
         <v>20</v>
       </c>
       <c r="H44" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="I44" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="L44" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="M44" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N44" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>16</v>
+        <v>205</v>
       </c>
       <c r="D45" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="E45" t="s">
-        <v>242</v>
+        <v>207</v>
       </c>
       <c r="F45" t="s">
-        <v>177</v>
+        <v>208</v>
       </c>
       <c r="G45" t="s">
         <v>20</v>
       </c>
       <c r="H45" t="s">
-        <v>243</v>
+        <v>209</v>
       </c>
       <c r="I45" t="s">
         <v>244</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
         <v>245</v>
       </c>
       <c r="L45" t="s">
+        <v>212</v>
+      </c>
+      <c r="M45" t="s">
         <v>246</v>
       </c>
-      <c r="M45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N45" t="s">
-        <v>26</v>
+        <v>214</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="D46" t="s">
+        <v>247</v>
+      </c>
+      <c r="E46" t="s">
+        <v>207</v>
+      </c>
+      <c r="F46" t="s">
+        <v>208</v>
+      </c>
+      <c r="G46" t="s">
+        <v>20</v>
+      </c>
+      <c r="H46" t="s">
+        <v>209</v>
+      </c>
+      <c r="I46" t="s">
         <v>248</v>
-      </c>
-[...13 lines deleted...]
-        <v>249</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
+        <v>249</v>
+      </c>
+      <c r="L46" t="s">
+        <v>212</v>
+      </c>
+      <c r="M46" t="s">
         <v>250</v>
       </c>
-      <c r="L46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N46" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
         <v>16</v>
       </c>
       <c r="D47" t="s">
+        <v>251</v>
+      </c>
+      <c r="E47" t="s">
         <v>252</v>
       </c>
-      <c r="E47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="G47" t="s">
         <v>20</v>
       </c>
       <c r="H47" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="I47" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="L47" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="M47" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="N47" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>16</v>
+        <v>205</v>
       </c>
       <c r="D48" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E48" t="s">
-        <v>258</v>
+        <v>207</v>
       </c>
       <c r="F48" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="G48" t="s">
         <v>20</v>
       </c>
       <c r="H48" t="s">
+        <v>209</v>
+      </c>
+      <c r="I48" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
+        <v>260</v>
+      </c>
+      <c r="L48" t="s">
+        <v>212</v>
+      </c>
+      <c r="M48" t="s">
         <v>261</v>
       </c>
-      <c r="L48" t="s">
-[...2 lines deleted...]
-      <c r="M48" t="s">
+      <c r="N48" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>14</v>
+      </c>
+      <c r="B49" t="s">
+        <v>15</v>
+      </c>
+      <c r="C49" t="s">
+        <v>16</v>
+      </c>
+      <c r="D49" t="s">
         <v>262</v>
       </c>
-      <c r="N48" t="s">
+      <c r="E49" t="s">
+        <v>252</v>
+      </c>
+      <c r="F49" t="s">
+        <v>187</v>
+      </c>
+      <c r="G49" t="s">
+        <v>20</v>
+      </c>
+      <c r="H49" t="s">
+        <v>253</v>
+      </c>
+      <c r="I49" t="s">
+        <v>263</v>
+      </c>
+      <c r="J49"/>
+      <c r="K49" t="s">
+        <v>264</v>
+      </c>
+      <c r="L49" t="s">
+        <v>265</v>
+      </c>
+      <c r="M49" t="s">
+        <v>266</v>
+      </c>
+      <c r="N49" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>14</v>
+      </c>
+      <c r="B50" t="s">
+        <v>15</v>
+      </c>
+      <c r="C50" t="s">
+        <v>16</v>
+      </c>
+      <c r="D50" t="s">
+        <v>267</v>
+      </c>
+      <c r="E50" t="s">
+        <v>268</v>
+      </c>
+      <c r="F50" t="s">
+        <v>220</v>
+      </c>
+      <c r="G50" t="s">
+        <v>20</v>
+      </c>
+      <c r="H50" t="s">
+        <v>269</v>
+      </c>
+      <c r="I50" t="s">
+        <v>270</v>
+      </c>
+      <c r="J50"/>
+      <c r="K50" t="s">
+        <v>271</v>
+      </c>
+      <c r="L50" t="s">
+        <v>198</v>
+      </c>
+      <c r="M50" t="s">
+        <v>272</v>
+      </c>
+      <c r="N50" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>