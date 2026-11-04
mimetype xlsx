--- v0 (2026-08-10)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>P-235/2026</t>
   </si>
   <si>
-    <t>Dopis od 01.07.2026.; Tužba s prilozima</t>
+    <t>Zapisnik od 29.10.2026.; Poziv - Ročište 14.01.2027.</t>
   </si>
   <si>
     <t>Boris Tadinac 12770719508</t>
   </si>
   <si>
-    <t>10.08.2026. 08:31:47</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/65faacba-34c6-4a49-8e41-8f85f24a5a12/dokumenti/preuzimanje</t>
+    <t>02.11.2026. 09:30:46</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d66088df-5c2c-4eb9-a214-6560488f77b5</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 29.10.2026.pdf; Poziv za sudsku radnju od 14.01.2027.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d66088df-5c2c-4eb9-a214-6560488f77b5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=P&amp;predmet=235&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>