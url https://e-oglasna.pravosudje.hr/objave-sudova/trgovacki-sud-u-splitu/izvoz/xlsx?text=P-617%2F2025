--- v0 (2026-06-26)
+++ v1 (2026-10-12)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>P-617/2025</t>
   </si>
   <si>
-    <t>Rješenje od 24.03.2026.; Podnesak od 19.03.2026.; Podnesak od 16.03.2026..; Podnesak od 16.03.2026.</t>
+    <t>Podnesak od 24.09.2026. s prilozima; Zapisnik od 24.09.2026.</t>
   </si>
   <si>
     <t>Ivo Jukić 23698212737</t>
   </si>
   <si>
-    <t>19.06.2026. 13:23:56</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1ebcc041-d133-4e29-8142-54cb128694fa/dokumenti/preuzimanje</t>
+    <t>12.10.2026. 14:04:26</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dc65be8-f069-4ec2-a070-af70ae88c142</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog P-617_2025-25-1 - 01 - Psihijatrijsko vještačenje - Ivo Jukić.pdf; Prilog P-617_2025-25-2 - 02  -  Prijedlog za lisenje poslovne sposobnosti_sign.pdf; Prilog P-617_2025-25-3 - 03  -  Prijedlog za lisenje poslovne sposobnosti_potvrda.pdf; Zapisnik sa sudske radnje od 24.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dc65be8-f069-4ec2-a070-af70ae88c142/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=P&amp;predmet=617&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>