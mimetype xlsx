--- v0 (2026-05-23)
+++ v1 (2026-07-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,123 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-108/2026</t>
   </si>
   <si>
+    <t>Rješenje - otvaranje stečajnog postupka od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>EMPYREAL TRAVEL d.o.o. turistička agencija</t>
+  </si>
+  <si>
+    <t>Zakučac 10d, 21310 Omiš, Hrvatska</t>
+  </si>
+  <si>
+    <t>78176032108</t>
+  </si>
+  <si>
+    <t>EMPYREAL TRAVEL d.o.o. turistička agencija 78176032108</t>
+  </si>
+  <si>
+    <t>06.07.2026. 14:52:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7adc9d24-2399-4db3-b7f6-201a0428774d</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7adc9d24-2399-4db3-b7f6-201a0428774d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=108&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 03.07.2026.; Prilog od: 03.07.2026.</t>
+  </si>
+  <si>
+    <t>03.07.2026. 12:27:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16c8c95f-07c0-4a25-afb8-f6cfab550a30</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-108_2026-19-1 - Popis imovine.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16c8c95f-07c0-4a25-afb8-f6cfab550a30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 03.07.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>03.07.2026. 12:13:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c067ff29-3abc-4a4a-9cfb-3447930292e3</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-108_2026-17-1 - EMPYREAL TRAVEL d.o.o. - KTO 113 000 - 13.03.2026..pdf; Prilog St-108_2026-17-2 - EMPYREAL TRAVEL d.o.o. - KTO 121 000 - 13.03.2026..pdf; Prilog St-108_2026-17-3 - EMPYREAL TRAVEL d.o.o. - KTO 220 000 - 13.03.2026..pdf; Prilog St-108_2026-17-4 - EMPYREAL TRAVEL d.o.o. - KTO 221 000 - 13.03.2026..pdf; Prilog St-108_2026-17-5 - EMPYREAL TRAVEL d.o.o. - KTO 225 010 - 13.03.2026..pdf; Prilog St-108_2026-17-6 - EMPYREAL TRAVEL d.o.o. - KTO 231 200 - 13.03.2026..pdf; Prilog St-108_2026-17-7 - EMPYREAL TRAVEL d.o.o. - KTO 670 000 - 13.03.2026..pdf; Prilog St-108_2026-17-8 - EMPYREAL TRAVEL d.o.o. - POPIS OSA 13.03.2026..pdf; Prilog St-108_2026-17-9 - EMPYREAL TRAVEL d.o.o. - BILANCA 13.03.2026..pdf; Prilog St-108_2026-17-10 - EMPYREAL TRAVEL d.o.o. - KTO 120 000 - 13.03.2026..pdf; Prilog St-108_2026-17-11 - EMPYREAL TRAVEL d.o.o. - KTO 128 300 - 13.03.2026..pdf; Prilog St-108_2026-17-12 - EMPYREAL TRAVEL d.o.o. - KTO 125 000 - 13.03.2026..pdf; Prilog St-108_2026-17-13 - EMPYREAL TRAVEL d.o.o. - KTO 122 000 - 13.03.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c067ff29-3abc-4a4a-9cfb-3447930292e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka od 13.03.2026.</t>
   </si>
   <si>
-    <t>EMPYREAL TRAVEL d.o.o. turistička agencija</t>
-[...10 lines deleted...]
-  <si>
     <t>13.03.2026. 14:16:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5183ab38-3667-4ebb-b125-2ef8720aaf8f</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5183ab38-3667-4ebb-b125-2ef8720aaf8f/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=108&amp;godina=2026</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka</t>
   </si>
   <si>
     <t>12.03.2026. 15:24:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d9f851d2-8266-4581-80e3-9f0996a5af05</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka (čl. 110 SZ-a).pdf P609P; Prilog St-108_2026-1-1 - Podnesak.pdf; Prilog St-108_2026-1-2 - Podaci iz RGFI-a.pdf; Prilog St-108_2026-1-3 - Ostali podaci o imovini.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d9f851d2-8266-4581-80e3-9f0996a5af05/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -149,51 +194,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -283,42 +328,168 @@
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>