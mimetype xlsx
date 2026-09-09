--- v1 (2026-07-24)
+++ v2 (2026-09-09)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-108/2026</t>
   </si>
   <si>
+    <t>Podnesak od 06.08.2026.; Prilog od: 06.08.2026.; Prilog od: 06.08.2026.</t>
+  </si>
+  <si>
+    <t>EMPYREAL TRAVEL d.o.o. turistička agencija</t>
+  </si>
+  <si>
+    <t>Zakučac 10d, 21310 Omiš, Hrvatska</t>
+  </si>
+  <si>
+    <t>78176032108</t>
+  </si>
+  <si>
+    <t>EMPYREAL TRAVEL d.o.o. turistička agencija 78176032108</t>
+  </si>
+  <si>
+    <t>10.08.2026. 10:29:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50743c2f-fdc5-4ed8-9fa5-6d72c550288a</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-108_2026-30-1 - Dopis ranijem zakonskom zastupniku 13072026.pdf; Prilog St-108_2026-30-2 - Dopis ranijem zakonskom zastupniku 22072026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50743c2f-fdc5-4ed8-9fa5-6d72c550288a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=108&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Žalba od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>10.08.2026. 10:28:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cea27dda-5726-4827-855f-0aaca5c90a41</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog St-108_2026-29-1 - 20260720_141039_Skenirano_087914.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cea27dda-5726-4827-855f-0aaca5c90a41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje - otvaranje stečajnog postupka od 06.07.2026.</t>
   </si>
   <si>
-    <t>EMPYREAL TRAVEL d.o.o. turistička agencija</t>
-[...10 lines deleted...]
-  <si>
     <t>06.07.2026. 14:52:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7adc9d24-2399-4db3-b7f6-201a0428774d</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7adc9d24-2399-4db3-b7f6-201a0428774d/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=108&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 03.07.2026.; Prilog od: 03.07.2026.</t>
   </si>
   <si>
     <t>03.07.2026. 12:27:00</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/16c8c95f-07c0-4a25-afb8-f6cfab550a30</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-108_2026-19-1 - Popis imovine.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/16c8c95f-07c0-4a25-afb8-f6cfab550a30/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 03.07.2026. s prilozima</t>
   </si>
   <si>
     <t>03.07.2026. 12:13:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c067ff29-3abc-4a4a-9cfb-3447930292e3</t>
   </si>
@@ -194,51 +224,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -454,42 +484,126 @@
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" t="s">
         <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>