--- v2 (2026-09-09)
+++ v3 (2026-10-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="72">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,123 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-108/2026</t>
   </si>
   <si>
+    <t>Podnesak od 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.</t>
+  </si>
+  <si>
+    <t>EMPYREAL TRAVEL d.o.o. turistička agencija</t>
+  </si>
+  <si>
+    <t>Zakučac 10d, 21310 Omiš, Hrvatska</t>
+  </si>
+  <si>
+    <t>78176032108</t>
+  </si>
+  <si>
+    <t>EMPYREAL TRAVEL d.o.o. turistička agencija 78176032108</t>
+  </si>
+  <si>
+    <t>23.10.2026. 11:33:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4873fe49-3e61-45ff-af98-c578b3178dc4</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-108_2026-42-1 - GFI 2026..pdf; Prilog St-108_2026-42-2 - Bruto bilanca 01.01.2026._05.07.2026..pdf; Prilog St-108_2026-42-3 - OD Krka_zahtjev za uređenjem i dopunom prijave tražbine.pdf; Prilog St-108_2026-42-4 - OD Krka_zahtjev za dostavom dokumentacije.pdf; Prilog St-108_2026-42-5 - Dopisi ranijem zakonskom zastupniku.pdf; Prilog St-108_2026-42-6 - HZMO.pdf; Prilog St-108_2026-42-7 - POBA_ugovor.pdf; Prilog St-108_2026-42-8 - Popis tražbina radnika dospjelih do otvaranja stečajnog postupka.pdf; Prilog St-108_2026-42-9 - Empyreal_travel_-_Bilješke_ovjerene (1).pdf; Prilog St-108_2026-42-10 - Popis vjerovnika.pdf; Prilog St-108_2026-42-11 - Popis predmeta stečajne mase.pdf; Prilog St-108_2026-42-12 - Pregled imovine i obveza.pdf; Prilog St-108_2026-42-13 - Procjena_vrijednosti_6__Pirovac.pdf; Prilog St-108_2026-42-14 - Tablice prijavljenih tražbina_razlučnih_izlučnih prava.pdf; Prilog St-108_2026-42-15 - Ugovor o zakupu.pdf; Prilog St-108_2026-42-16 - Ugovor obrt Adeo_knjigovodstvo.pdf; Prilog St-108_2026-42-17 - Zadužnica OV-5835_2026.pdf; Prilog St-108_2026-42-18 - Zadužnica OV-5836_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4873fe49-3e61-45ff-af98-c578b3178dc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=108&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 16.10.2026.</t>
+  </si>
+  <si>
+    <t>16.10.2026. 14:47:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14001d80-a4e3-47e2-b040-9442bb1ab759</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14001d80-a4e3-47e2-b040-9442bb1ab759/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.09.2026.</t>
+  </si>
+  <si>
+    <t>01.10.2026. 12:06:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ae033c7-b899-4f21-bc8c-be102b474e20</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ae033c7-b899-4f21-bc8c-be102b474e20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 06.08.2026.; Prilog od: 06.08.2026.; Prilog od: 06.08.2026.</t>
   </si>
   <si>
-    <t>EMPYREAL TRAVEL d.o.o. turistička agencija</t>
-[...10 lines deleted...]
-  <si>
     <t>10.08.2026. 10:29:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/50743c2f-fdc5-4ed8-9fa5-6d72c550288a</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-108_2026-30-1 - Dopis ranijem zakonskom zastupniku 13072026.pdf; Prilog St-108_2026-30-2 - Dopis ranijem zakonskom zastupniku 22072026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/50743c2f-fdc5-4ed8-9fa5-6d72c550288a/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=108&amp;godina=2026</t>
   </si>
   <si>
     <t>Žalba od 20.07.2026.</t>
   </si>
   <si>
     <t>10.08.2026. 10:28:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cea27dda-5726-4827-855f-0aaca5c90a41</t>
   </si>
   <si>
     <t>Žalba.pdf P227P; Prilog St-108_2026-29-1 - 20260720_141039_Skenirano_087914.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cea27dda-5726-4827-855f-0aaca5c90a41/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka od 06.07.2026.</t>
   </si>
   <si>
     <t>06.07.2026. 14:52:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7adc9d24-2399-4db3-b7f6-201a0428774d</t>
   </si>
@@ -224,51 +269,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -568,42 +613,168 @@
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>54</v>
       </c>
       <c r="L8" t="s">
         <v>55</v>
       </c>
       <c r="M8" t="s">
         <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>