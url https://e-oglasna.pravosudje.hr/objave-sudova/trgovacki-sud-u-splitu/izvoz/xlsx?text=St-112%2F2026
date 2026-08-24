--- v0 (2026-05-15)
+++ v1 (2026-08-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-112/2026</t>
   </si>
   <si>
+    <t>Podnesak od 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Podnesak od 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.</t>
+  </si>
+  <si>
+    <t>MORNARSKI SAN jednostavno društvo s ograničenom odgovornošću za usluge</t>
+  </si>
+  <si>
+    <t>Federika Benkovića 2, 21310 Omiš, Hrvatska</t>
+  </si>
+  <si>
+    <t>17716584033</t>
+  </si>
+  <si>
+    <t>MORNARSKI SAN jednostavno društvo s ograničenom odgovornošću za usluge 17716584033</t>
+  </si>
+  <si>
+    <t>24.08.2026. 12:23:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb2599cb-8588-4cb8-98eb-9fd6b92bd00c</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-112_2026-28-1 - Dopis DZIV-a.MORNARSKI SAN jdoopdf.pdf; Prilog St-112_2026-28-2 - HACZ Uvjerenje kl.343.05.26.02.24 od 25.05.2026.g_.pdf; Prilog St-112_2026-28-3 - HZMO Podaci ur.br.341.25.12.13.26.228 od 14.05.2026.g_.pdf; Prilog St-112_2026-28-4 - MMPI Uvjerenje kl.342.11.26.05.243 od 14.05.2026.g_.pdf; Prilog St-112_2026-28-5 - Uvjerenje o vlasništvu vozila kl.034.03.26.01.220 od 14.05.2026.g_.pdf; Prilog St-112_2026-28-6 - Detalji vozila - WDB6703731N098620.pdf; Prilog St-112_2026-28-7 - Detalji vozila - YV3R6G91111002783.pdf; Prilog St-112_2026-28-8 - GFI_POD_17716584033_Bilanca_20260721124717.pdf; Prilog St-112_2026-28-9 - GFI_POD_17716584033_Dodatni_podaci_20260721125608.pdf; Prilog St-112_2026-28-10 - GFI_POD_17716584033_Račun_dobiti_i_gubitka_20260721124859.pdf; Prilog St-112_2026-28-11 - PdObrazac.pdf; Prilog St-112_2026-28-12 - PKK.pdf; Prilog St-112_2026-28-13 - bruto bilanca 2025.pdf; Podnesak.pdf P75P; Prilog St-112_2026-29-1 - Tablica popis dužnikovih vjerovnika MORNARSKI SAN jdoo, 07.08.2026.pdf e potpisano.pdf; Prilog St-112_2026-29-2 - Popis predmeta stečajne mase za Mornarski san jdoo u stečaju, 07.08.2026.pdf e potpisano.pdf; Prilog St-112_2026-29-3 - FINA Prijava tražbine  od 12.06.2026.g_.pdf; Prilog St-112_2026-29-4 - ŽDO Split Prijava tražbine od 28.05.2026.g_.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb2599cb-8588-4cb8-98eb-9fd6b92bd00c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=112&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Podnesak od 08.05.2026.</t>
   </si>
   <si>
-    <t>MORNARSKI SAN jednostavno društvo s ograničenom odgovornošću za usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>08.05.2026. 14:12:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b38570c1-9247-4f26-8c9b-b9caf0798c0a</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b38570c1-9247-4f26-8c9b-b9caf0798c0a/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=112&amp;godina=2026</t>
   </si>
   <si>
     <t>Prigovor od 06.05.2026.; Prilog od: 06.05.2026.</t>
   </si>
   <si>
     <t>08.05.2026. 08:32:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/098689d2-9b93-45b1-ae5f-f3891c2ed7bd</t>
   </si>
   <si>
     <t>Prigovor.pdf P85P; Prilog St-112_2026-21-1 - Isprave.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/098689d2-9b93-45b1-ae5f-f3891c2ed7bd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 24.04.2026.</t>
   </si>
   <si>
     <t>24.04.2026. 09:44:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5ba292d9-face-42c0-ac39-48a2a6214c9d</t>
   </si>
@@ -194,51 +209,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -454,42 +469,84 @@
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" t="s">
         <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>