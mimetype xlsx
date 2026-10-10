--- v1 (2026-08-24)
+++ v2 (2026-10-10)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="73">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,90 +59,153 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-112/2026</t>
   </si>
   <si>
+    <t>Podnesak od 08.10.2026.; Prilog od: 08.10.2026.; Prilog od: 08.10.2026.</t>
+  </si>
+  <si>
+    <t>MORNARSKI SAN jednostavno društvo s ograničenom odgovornošću za usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Federika Benkovića 2, 21310 Omiš, Hrvatska</t>
+  </si>
+  <si>
+    <t>17716584033</t>
+  </si>
+  <si>
+    <t>MORNARSKI SAN jednostavno društvo s ograničenom odgovornošću za usluge u stečaju 17716584033</t>
+  </si>
+  <si>
+    <t>08.10.2026. 08:55:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff37edce-5b15-4ae8-b866-33e6f10b3f59</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-112_2026-41-1 - Materijalni troškovi.pdf; Prilog St-112_2026-41-2 - Pozivi za dostavu dokumentacije.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff37edce-5b15-4ae8-b866-33e6f10b3f59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=112&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.09.2026.</t>
+  </si>
+  <si>
+    <t>03.09.2026. 14:45:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38dd176a-2997-4d1d-8542-fd33b8d299e7</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38dd176a-2997-4d1d-8542-fd33b8d299e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:56:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e6a439a-dc3c-48ae-b4d3-ccb09500910f</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e6a439a-dc3c-48ae-b4d3-ccb09500910f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 25.08.2026.</t>
+  </si>
+  <si>
+    <t>25.08.2026. 13:14:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/958e64b6-6fab-4e1f-8597-3917ef3ca69d</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/958e64b6-6fab-4e1f-8597-3917ef3ca69d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Podnesak od 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.; Prilog od: 10.08.2026.</t>
   </si>
   <si>
     <t>MORNARSKI SAN jednostavno društvo s ograničenom odgovornošću za usluge</t>
   </si>
   <si>
-    <t>Federika Benkovića 2, 21310 Omiš, Hrvatska</t>
-[...4 lines deleted...]
-  <si>
     <t>MORNARSKI SAN jednostavno društvo s ograničenom odgovornošću za usluge 17716584033</t>
   </si>
   <si>
     <t>24.08.2026. 12:23:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cb2599cb-8588-4cb8-98eb-9fd6b92bd00c</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-112_2026-28-1 - Dopis DZIV-a.MORNARSKI SAN jdoopdf.pdf; Prilog St-112_2026-28-2 - HACZ Uvjerenje kl.343.05.26.02.24 od 25.05.2026.g_.pdf; Prilog St-112_2026-28-3 - HZMO Podaci ur.br.341.25.12.13.26.228 od 14.05.2026.g_.pdf; Prilog St-112_2026-28-4 - MMPI Uvjerenje kl.342.11.26.05.243 od 14.05.2026.g_.pdf; Prilog St-112_2026-28-5 - Uvjerenje o vlasništvu vozila kl.034.03.26.01.220 od 14.05.2026.g_.pdf; Prilog St-112_2026-28-6 - Detalji vozila - WDB6703731N098620.pdf; Prilog St-112_2026-28-7 - Detalji vozila - YV3R6G91111002783.pdf; Prilog St-112_2026-28-8 - GFI_POD_17716584033_Bilanca_20260721124717.pdf; Prilog St-112_2026-28-9 - GFI_POD_17716584033_Dodatni_podaci_20260721125608.pdf; Prilog St-112_2026-28-10 - GFI_POD_17716584033_Račun_dobiti_i_gubitka_20260721124859.pdf; Prilog St-112_2026-28-11 - PdObrazac.pdf; Prilog St-112_2026-28-12 - PKK.pdf; Prilog St-112_2026-28-13 - bruto bilanca 2025.pdf; Podnesak.pdf P75P; Prilog St-112_2026-29-1 - Tablica popis dužnikovih vjerovnika MORNARSKI SAN jdoo, 07.08.2026.pdf e potpisano.pdf; Prilog St-112_2026-29-2 - Popis predmeta stečajne mase za Mornarski san jdoo u stečaju, 07.08.2026.pdf e potpisano.pdf; Prilog St-112_2026-29-3 - FINA Prijava tražbine  od 12.06.2026.g_.pdf; Prilog St-112_2026-29-4 - ŽDO Split Prijava tražbine od 28.05.2026.g_.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cb2599cb-8588-4cb8-98eb-9fd6b92bd00c/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=112&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 08.05.2026.</t>
   </si>
   <si>
     <t>08.05.2026. 14:12:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b38570c1-9247-4f26-8c9b-b9caf0798c0a</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b38570c1-9247-4f26-8c9b-b9caf0798c0a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prigovor od 06.05.2026.; Prilog od: 06.05.2026.</t>
   </si>
   <si>
     <t>08.05.2026. 08:32:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/098689d2-9b93-45b1-ae5f-f3891c2ed7bd</t>
   </si>
   <si>
     <t>Prigovor.pdf P85P; Prilog St-112_2026-21-1 - Isprave.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/098689d2-9b93-45b1-ae5f-f3891c2ed7bd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 24.04.2026.</t>
   </si>
   <si>
     <t>24.04.2026. 09:44:43</t>
   </si>
@@ -209,51 +272,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -441,112 +504,280 @@
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="I7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="M7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E8" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>44</v>
+      </c>
+      <c r="I8" t="s">
+        <v>54</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>58</v>
+      </c>
+      <c r="E9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>44</v>
+      </c>
+      <c r="I9" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>44</v>
+      </c>
+      <c r="I10" t="s">
+        <v>64</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11" t="s">
+        <v>43</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>44</v>
+      </c>
+      <c r="I11" t="s">
+        <v>69</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>