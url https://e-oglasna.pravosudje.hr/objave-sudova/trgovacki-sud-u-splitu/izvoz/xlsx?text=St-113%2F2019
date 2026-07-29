--- v0 (2026-04-29)
+++ v1 (2026-07-29)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="403" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="156">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,90 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-113/2019</t>
   </si>
   <si>
+    <t>Izvješće stečajnog upravitelja od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza LAGER d.o.o. za trgovinu i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Zdenački zavoj 14, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>27089218097</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza LAGER d.o.o. za trgovinu i usluge u stečaju 27089218097</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:34:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a12688ac-56c0-4110-b51b-8d42f4d5b7e4</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a12688ac-56c0-4110-b51b-8d42f4d5b7e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=113&amp;godina=2019</t>
+  </si>
+  <si>
     <t>Izvješće stečajnog upravitelja od 21.04.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza LAGER d.o.o. za trgovinu i usluge u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>21.04.2026. 12:41:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a0187fd2-50d6-4fe2-a5ee-af8b3232ae0c</t>
   </si>
   <si>
-    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a0187fd2-50d6-4fe2-a5ee-af8b3232ae0c/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=113&amp;godina=2019</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja od 21.01.2026.</t>
   </si>
   <si>
     <t>21.01.2026. 15:15:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8f68cb12-fa76-4ac6-adc4-600c9dd916d0</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8f68cb12-fa76-4ac6-adc4-600c9dd916d0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja od 24.10.2025.</t>
   </si>
   <si>
     <t>24.10.2025. 08:27:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/73a8fa58-7ef2-48ea-aeec-b61f7a1e200b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/73a8fa58-7ef2-48ea-aeec-b61f7a1e200b/dokumenti/preuzimanje</t>
   </si>
@@ -509,51 +521,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N31"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1710,149 +1722,191 @@
       </c>
       <c r="M28" t="s">
         <v>130</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
         <v>131</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" t="s">
+        <v>21</v>
+      </c>
+      <c r="I29" t="s">
         <v>132</v>
-      </c>
-[...7 lines deleted...]
-        <v>133</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
+        <v>133</v>
+      </c>
+      <c r="L29" t="s">
+        <v>24</v>
+      </c>
+      <c r="M29" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
+        <v>135</v>
+      </c>
+      <c r="E30" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" t="s">
+        <v>136</v>
+      </c>
+      <c r="G30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" t="s">
+        <v>21</v>
+      </c>
+      <c r="I30" t="s">
         <v>137</v>
-      </c>
-[...13 lines deleted...]
-        <v>141</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="L30" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="M30" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
+        <v>141</v>
+      </c>
+      <c r="E31" t="s">
+        <v>142</v>
+      </c>
+      <c r="F31" t="s">
+        <v>143</v>
+      </c>
+      <c r="G31" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" t="s">
+        <v>144</v>
+      </c>
+      <c r="I31" t="s">
         <v>145</v>
-      </c>
-[...11 lines deleted...]
-        <v>148</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
+        <v>146</v>
+      </c>
+      <c r="L31" t="s">
+        <v>147</v>
+      </c>
+      <c r="M31" t="s">
+        <v>148</v>
+      </c>
+      <c r="N31" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" t="s">
         <v>149</v>
       </c>
-      <c r="L31" t="s">
+      <c r="E32" t="s">
+        <v>142</v>
+      </c>
+      <c r="F32"/>
+      <c r="G32" t="s">
         <v>150</v>
       </c>
-      <c r="M31" t="s">
+      <c r="H32" t="s">
         <v>151</v>
       </c>
-      <c r="N31" t="s">
+      <c r="I32" t="s">
+        <v>152</v>
+      </c>
+      <c r="J32"/>
+      <c r="K32" t="s">
+        <v>153</v>
+      </c>
+      <c r="L32" t="s">
+        <v>154</v>
+      </c>
+      <c r="M32" t="s">
+        <v>155</v>
+      </c>
+      <c r="N32" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>