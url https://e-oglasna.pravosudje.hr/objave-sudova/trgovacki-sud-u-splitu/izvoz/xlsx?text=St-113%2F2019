--- v1 (2026-07-29)
+++ v2 (2026-10-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="160">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,90 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-113/2019</t>
   </si>
   <si>
+    <t>Izvješće stečajnog upravitelja od 19.10.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza LAGER d.o.o. za trgovinu i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Zdenački zavoj 14, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>27089218097</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza LAGER d.o.o. za trgovinu i usluge u stečaju 27089218097</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:22:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a42d6144-48e3-4869-b997-8b471f9deaf4</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a42d6144-48e3-4869-b997-8b471f9deaf4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=113&amp;godina=2019</t>
+  </si>
+  <si>
     <t>Izvješće stečajnog upravitelja od 21.07.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza LAGER d.o.o. za trgovinu i usluge u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>21.07.2026. 08:34:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a12688ac-56c0-4110-b51b-8d42f4d5b7e4</t>
   </si>
   <si>
-    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a12688ac-56c0-4110-b51b-8d42f4d5b7e4/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=113&amp;godina=2019</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja od 21.04.2026.</t>
   </si>
   <si>
     <t>21.04.2026. 12:41:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a0187fd2-50d6-4fe2-a5ee-af8b3232ae0c</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a0187fd2-50d6-4fe2-a5ee-af8b3232ae0c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja od 21.01.2026.</t>
   </si>
   <si>
     <t>21.01.2026. 15:15:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8f68cb12-fa76-4ac6-adc4-600c9dd916d0</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8f68cb12-fa76-4ac6-adc4-600c9dd916d0/dokumenti/preuzimanje</t>
   </si>
@@ -521,51 +533,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:N33"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1764,149 +1776,191 @@
       </c>
       <c r="M29" t="s">
         <v>134</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
         <v>135</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" t="s">
+        <v>21</v>
+      </c>
+      <c r="I30" t="s">
         <v>136</v>
-      </c>
-[...7 lines deleted...]
-        <v>137</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
+        <v>137</v>
+      </c>
+      <c r="L30" t="s">
+        <v>24</v>
+      </c>
+      <c r="M30" t="s">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
+        <v>139</v>
+      </c>
+      <c r="E31" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" t="s">
+        <v>140</v>
+      </c>
+      <c r="G31" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" t="s">
+        <v>21</v>
+      </c>
+      <c r="I31" t="s">
         <v>141</v>
-      </c>
-[...13 lines deleted...]
-        <v>145</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="L31" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="M31" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
+        <v>145</v>
+      </c>
+      <c r="E32" t="s">
+        <v>146</v>
+      </c>
+      <c r="F32" t="s">
+        <v>147</v>
+      </c>
+      <c r="G32" t="s">
+        <v>20</v>
+      </c>
+      <c r="H32" t="s">
+        <v>148</v>
+      </c>
+      <c r="I32" t="s">
         <v>149</v>
-      </c>
-[...11 lines deleted...]
-        <v>152</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
+        <v>150</v>
+      </c>
+      <c r="L32" t="s">
+        <v>151</v>
+      </c>
+      <c r="M32" t="s">
+        <v>152</v>
+      </c>
+      <c r="N32" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" t="s">
         <v>153</v>
       </c>
-      <c r="L32" t="s">
+      <c r="E33" t="s">
+        <v>146</v>
+      </c>
+      <c r="F33"/>
+      <c r="G33" t="s">
         <v>154</v>
       </c>
-      <c r="M32" t="s">
+      <c r="H33" t="s">
         <v>155</v>
       </c>
-      <c r="N32" t="s">
+      <c r="I33" t="s">
+        <v>156</v>
+      </c>
+      <c r="J33"/>
+      <c r="K33" t="s">
+        <v>157</v>
+      </c>
+      <c r="L33" t="s">
+        <v>158</v>
+      </c>
+      <c r="M33" t="s">
+        <v>159</v>
+      </c>
+      <c r="N33" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>