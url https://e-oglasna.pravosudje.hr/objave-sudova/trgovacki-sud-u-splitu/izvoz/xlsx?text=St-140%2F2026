--- v0 (2026-05-16)
+++ v1 (2026-08-16)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="75">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,105 +59,204 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-140/2026</t>
   </si>
   <si>
+    <t>Odluka od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>PEK-PEK, društvo s ograničenom odgovornošću za trgovinu i ugostiteljstvo</t>
+  </si>
+  <si>
+    <t>Šetalište Stjepana Radića 18, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>32113560047</t>
+  </si>
+  <si>
+    <t>PEK-PEK, društvo s ograničenom odgovornošću za trgovinu i ugostiteljstvo 32113560047</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:25:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71114850-773b-4a3d-b5c8-effcb052752b</t>
+  </si>
+  <si>
+    <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71114850-773b-4a3d-b5c8-effcb052752b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>06.07.2026. 08:11:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cff7bb9f-2b1d-474f-aa72-2068a26d35d2</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cff7bb9f-2b1d-474f-aa72-2068a26d35d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.</t>
+  </si>
+  <si>
+    <t>24.06.2026. 14:28:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/184b03de-3f9f-4c22-be18-7268abf07a09</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-140_2026-18-1 - UPLATA 12.05. FINA.pdf; Prilog St-140_2026-18-2 - UPLATA_04.02._HT.pdf; Prilog St-140_2026-18-3 - UPLATA_08.05_HT.pdf; Prilog St-140_2026-18-4 - UPLATA_9.01. HT.pdf; Prilog St-140_2026-18-5 - UPLATA_11.05._HT.pdf; Prilog St-140_2026-18-6 - UPLATA_11.05.-FINA.pdf; Prilog St-140_2026-18-7 - UPLATA_12.06_HT.pdf; Prilog St-140_2026-18-8 - UPLATA_26.05._HT.pdf; Prilog St-140_2026-18-9 - UPLATA_28.05._FINA.pdf; Prilog St-140_2026-18-10 - Uplata_Partner banka 30.03.2026..pdf; Prilog St-140_2026-18-11 - Uplata_Partner banka_27.02.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/184b03de-3f9f-4c22-be18-7268abf07a09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:07:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18c6b78c-d0c3-426d-9d57-55a56b31ad18</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18c6b78c-d0c3-426d-9d57-55a56b31ad18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>27.05.2026. 10:28:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6158dbbf-a19a-48e5-8ea9-065fbb65a844</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6158dbbf-a19a-48e5-8ea9-065fbb65a844/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:03:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad302917-f625-43cf-a286-ee0295d0f042</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad302917-f625-43cf-a286-ee0295d0f042/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.</t>
+  </si>
+  <si>
+    <t>18.05.2026. 13:22:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad820d97-ae4e-4d19-b81e-ecb4beddfce6</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-140_2026-9-1 - Izjava dužnika.pdf; Prilog St-140_2026-9-2 - Očevidnik neizvršenih osnova za plaćanje.pdf; Prilog St-140_2026-9-3 - Potvrda o blokadi računa.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad820d97-ae4e-4d19-b81e-ecb4beddfce6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 20.04.2026.</t>
   </si>
   <si>
-    <t>PEK-PEK, društvo s ograničenom odgovornošću za trgovinu i ugostiteljstvo</t>
-[...10 lines deleted...]
-  <si>
     <t>20.04.2026. 14:35:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ec4028e6-7f3e-48da-820f-66432e58a3ad</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ec4028e6-7f3e-48da-820f-66432e58a3ad/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=140&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Prijedlog dužnika za otvaranje predstečajnog postupka od 13.04.2026. s prilozima</t>
   </si>
   <si>
     <t>14.04.2026. 10:19:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2e5db3b4-3b05-485b-8447-c5149f1357c1</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-140_2026-5-1 - 2 Potvrda o blokadi računa i novčanih sredstava ovršenika.pdf; Prilog St-140_2026-5-2 - 4 Očevidnik o insolventnosti 2026.pdf; Prilog St-140_2026-5-3 - 5 Očevidnik neizvršenih osnova za plaćanje sa specifikacijom naplate.pdf; Prilog St-140_2026-5-4 - 6 Izjava o broju zaposlenih.pdf; Prilog St-140_2026-5-5 - 7 GFI POD PEK PEK 2025.pdf; Prilog St-140_2026-5-6 - 8 PEK-PEK d.o.o.-Bilješke 2025.pdf; Prilog St-140_2026-5-7 - 9 PKK kartica.pdf; Prilog St-140_2026-5-8 - 10 Konto kartice kupaca.pdf; Prilog St-140_2026-5-9 - 11 Konto akrtice dobavljača.pdf; Prilog St-140_2026-5-10 - 12 PROMETNA DOZVOLA - RENAULT CLIO - VLASNIŠTVO .pdf; Prilog St-140_2026-5-11 - 13 Ugovor o zajmu i zasnivanju založnog prava.pdf; Prilog St-140_2026-5-12 - 14 Dodatne konto kartice.pdf; Prilog St-140_2026-5-13 - 3 Dopis uz potvrdu o blokadi računa.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2e5db3b4-3b05-485b-8447-c5149f1357c1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 27.03.2026.</t>
   </si>
   <si>
     <t>27.03.2026. 13:05:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4ede4311-a106-48a5-bbe8-d592f8dc28fe</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4ede4311-a106-48a5-bbe8-d592f8dc28fe/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.</t>
   </si>
   <si>
     <t>27.03.2026. 08:16:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/84e1985b-6405-437c-8778-e9a922487280</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-140_2026-1-1 - Punomoć.pdf; Prilog St-140_2026-1-2 - Potvrda o uplati.pdf; Prilog St-140_2026-1-3 - Dokumenti s FINE.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/84e1985b-6405-437c-8778-e9a922487280/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -179,51 +278,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -394,45 +493,339 @@
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>45</v>
+      </c>
+      <c r="M7" t="s">
+        <v>50</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>52</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>57</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>62</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>67</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" t="s">
+        <v>45</v>
+      </c>
+      <c r="M11" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>