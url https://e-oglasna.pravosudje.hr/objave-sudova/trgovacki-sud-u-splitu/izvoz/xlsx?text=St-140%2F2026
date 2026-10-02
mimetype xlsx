--- v1 (2026-08-16)
+++ v2 (2026-10-02)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="88">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,135 +59,174 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-140/2026</t>
   </si>
   <si>
+    <t>Rješenje od 01.10.2026.</t>
+  </si>
+  <si>
+    <t>PEK-PEK, društvo s ograničenom odgovornošću za trgovinu i ugostiteljstvo</t>
+  </si>
+  <si>
+    <t>Šetalište Stjepana Radića 18, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>32113560047</t>
+  </si>
+  <si>
+    <t>PEK-PEK, društvo s ograničenom odgovornošću za trgovinu i ugostiteljstvo 32113560047</t>
+  </si>
+  <si>
+    <t>01.10.2026. 09:00:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4ea891a-b90c-44dc-ac61-adadf6e3c227</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4ea891a-b90c-44dc-ac61-adadf6e3c227/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 08.09.2026.</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:51:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1211f93-9859-4a79-b056-23606ca7e860</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1211f93-9859-4a79-b056-23606ca7e860/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 28.08.2026.</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:50:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7b57459-3900-4e66-b323-f77f9ae79799</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7b57459-3900-4e66-b323-f77f9ae79799/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Odluka od 07.07.2026.</t>
   </si>
   <si>
-    <t>PEK-PEK, društvo s ograničenom odgovornošću za trgovinu i ugostiteljstvo</t>
-[...10 lines deleted...]
-  <si>
     <t>07.07.2026. 14:25:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/71114850-773b-4a3d-b5c8-effcb052752b</t>
   </si>
   <si>
     <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/71114850-773b-4a3d-b5c8-effcb052752b/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=140&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 03.07.2026.</t>
   </si>
   <si>
     <t>06.07.2026. 08:11:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cff7bb9f-2b1d-474f-aa72-2068a26d35d2</t>
   </si>
   <si>
-    <t>Podnesak.pdf P75P</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cff7bb9f-2b1d-474f-aa72-2068a26d35d2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.</t>
   </si>
   <si>
     <t>24.06.2026. 14:28:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/184b03de-3f9f-4c22-be18-7268abf07a09</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-140_2026-18-1 - UPLATA 12.05. FINA.pdf; Prilog St-140_2026-18-2 - UPLATA_04.02._HT.pdf; Prilog St-140_2026-18-3 - UPLATA_08.05_HT.pdf; Prilog St-140_2026-18-4 - UPLATA_9.01. HT.pdf; Prilog St-140_2026-18-5 - UPLATA_11.05._HT.pdf; Prilog St-140_2026-18-6 - UPLATA_11.05.-FINA.pdf; Prilog St-140_2026-18-7 - UPLATA_12.06_HT.pdf; Prilog St-140_2026-18-8 - UPLATA_26.05._HT.pdf; Prilog St-140_2026-18-9 - UPLATA_28.05._FINA.pdf; Prilog St-140_2026-18-10 - Uplata_Partner banka 30.03.2026..pdf; Prilog St-140_2026-18-11 - Uplata_Partner banka_27.02.2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/184b03de-3f9f-4c22-be18-7268abf07a09/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Dopis od 28.05.2026.</t>
   </si>
   <si>
     <t>29.05.2026. 12:07:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/18c6b78c-d0c3-426d-9d57-55a56b31ad18</t>
   </si>
   <si>
     <t>Dopis.pdf P1000000004P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/18c6b78c-d0c3-426d-9d57-55a56b31ad18/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 27.05.2026.</t>
   </si>
   <si>
     <t>27.05.2026. 10:28:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6158dbbf-a19a-48e5-8ea9-065fbb65a844</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6158dbbf-a19a-48e5-8ea9-065fbb65a844/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 26.05.2026.</t>
   </si>
   <si>
     <t>26.05.2026. 09:03:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ad302917-f625-43cf-a286-ee0295d0f042</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ad302917-f625-43cf-a286-ee0295d0f042/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.</t>
   </si>
   <si>
     <t>18.05.2026. 13:22:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ad820d97-ae4e-4d19-b81e-ecb4beddfce6</t>
   </si>
@@ -278,51 +317,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -529,93 +568,93 @@
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
+        <v>30</v>
+      </c>
+      <c r="M6" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="M7" t="s">
         <v>50</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>51</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
@@ -655,177 +694,303 @@
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>57</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>58</v>
       </c>
       <c r="L9" t="s">
+        <v>35</v>
+      </c>
+      <c r="M9" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>62</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" t="s">
+        <v>35</v>
+      </c>
+      <c r="M10" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" t="s">
+        <v>67</v>
+      </c>
+      <c r="M11" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
+        <v>69</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
         <v>70</v>
-      </c>
-[...13 lines deleted...]
-        <v>71</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" t="s">
         <v>72</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>73</v>
       </c>
-      <c r="M12" t="s">
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
         <v>74</v>
       </c>
-      <c r="N12" t="s">
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>79</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>80</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>81</v>
+      </c>
+      <c r="L14" t="s">
+        <v>35</v>
+      </c>
+      <c r="M14" t="s">
+        <v>82</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>83</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>84</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>85</v>
+      </c>
+      <c r="L15" t="s">
+        <v>86</v>
+      </c>
+      <c r="M15" t="s">
+        <v>87</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>