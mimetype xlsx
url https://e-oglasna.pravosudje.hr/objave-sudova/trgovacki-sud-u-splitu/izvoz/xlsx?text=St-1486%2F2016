--- v0 (2026-05-17)
+++ v1 (2026-07-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="87">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,95 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-1486/2016</t>
   </si>
   <si>
+    <t>Prijedlog od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>INSULA, d.o.o. za inženjering</t>
+  </si>
+  <si>
+    <t>Mažuranićevo šetalište 12/A, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>20675273676</t>
+  </si>
+  <si>
+    <t>INSULA, d.o.o. za inženjering 20675273676</t>
+  </si>
+  <si>
+    <t>08.06.2026. 12:50:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/beba94cb-9660-49ee-af41-f1fcd04cfc4f</t>
+  </si>
+  <si>
+    <t>Prijedlog stečajnog upravitelja.pdf P93P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/beba94cb-9660-49ee-af41-f1fcd04cfc4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=1486&amp;godina=2016</t>
+  </si>
+  <si>
     <t>Podnesak od 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.</t>
   </si>
   <si>
-    <t>INSULA, d.o.o. za inženjering</t>
-[...10 lines deleted...]
-  <si>
     <t>24.02.2026. 12:10:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a0b5eb0-c6a4-4f63-9ee6-e954f767e527</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1486_2016-59-1 - Božo Rezić obavijest o izlučnom pravu.pdf; Prilog St-1486_2016-59-2 - Neven Ćorić prijava izlučnog prava.pdf; Prilog St-1486_2016-59-3 - dp DOMAGOJ POLJAK -  Matković Jure ca ZIDOGRADNJA, INSULA.pdf; Prilog St-1486_2016-59-4 - zk 16005 E-24, 31, 86, 87, 95.pdf; Prilog St-1486_2016-59-5 - Odluka VSRH Revd-2204-2024-7 od 22.07.2025. - Rješenje.pdf; Prilog St-1486_2016-59-6 - Odluka OS ST P-2543-2021-8 od 06.03.2023. - Presuda.pdf; Prilog St-1486_2016-59-7 - Odluka ŽS ST Gž-1845-2023-2 od 22.11.2023. - Presuda - odbijena žalba - potvrđena presuda 1. st..pdf; Prilog St-1486_2016-59-8 - zk 16005 E-24 SPLIT.pdf; Prilog St-1486_2016-59-9 - Odluka OS ST Pst-1282-2014-38 od 24.08.2017. - Djelomična presuda.docx; Prilog St-1486_2016-59-10 - RJEŠ o naslj pok Ivanka Matković O-2884_13.pdf; Prilog St-1486_2016-59-11 - IZJAVA -INSULA doo JB Mirjana Popovac OV-4432_10.pdf; Prilog St-1486_2016-59-12 - Neno Perković dopis.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a0b5eb0-c6a4-4f63-9ee6-e954f767e527/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=1486&amp;godina=2016</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 10.12.2025.</t>
   </si>
   <si>
     <t>10.12.2025. 10:42:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/12beb6a2-7a4c-4ae7-8d3d-42bc080f7662</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/12beb6a2-7a4c-4ae7-8d3d-42bc080f7662/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 05.12.2025.; Prilog od: 05.12.2025.; Prilog od: 05.12.2025.; Prilog od: 05.12.2025.; Prilog od: 05.12.2025.; Prilog od: 05.12.2025.</t>
   </si>
   <si>
     <t>05.12.2025. 08:44:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/577759e7-07de-4a27-9001-12bfce7569e7</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1486_2016-54-1 - Odluka VSRH Revd-335-2025-2 od 29.01.2025. - Rješenje (2).pdf; Prilog St-1486_2016-54-2 - Podnesak OS ST P-2543-2021-15 od 06.12.2023. - Presuda - odbijena žalba - potvrđena presuda 1. st..pdf; Prilog St-1486_2016-54-3 - Odluka VSRH Revd-2204-2024-2 od 22.05.2024. - Rješenje.pdf; Prilog St-1486_2016-54-4 - ZK_16005_SPLIT (6).pdf; Prilog St-1486_2016-54-5 - ZK_16005_SPLIT.pdf</t>
@@ -171,53 +186,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/aca34b08-e77f-4d45-9b6f-893cca65a408/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje Vrhovnog suda RH broj Grl 35/2021-2 od 28.1.2021.</t>
   </si>
   <si>
     <t>15.02.2021. 09:48:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99a09505-9078-4c03-be6d-977e9fa90a89</t>
   </si>
   <si>
     <t>Rješenje - odluka o nadležnosti.docx P541P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99a09505-9078-4c03-be6d-977e9fa90a89/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 25.09.2020.</t>
   </si>
   <si>
     <t>25.09.2020. 12:59:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/08f2f773-4473-4865-be15-bacd39b92686</t>
-  </si>
-[...1 lines deleted...]
-    <t>Prijedlog stečajnog upravitelja.pdf P93P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/08f2f773-4473-4865-be15-bacd39b92686/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 09.10.2019.</t>
   </si>
   <si>
     <t>09.10.2019. 12:43:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6f2aba69-0870-4cdb-8be4-0ad2588200ec</t>
   </si>
   <si>
     <t>Rješenje - otvaranje i zaključenje stečajnog postupka (čl. 132).pdf O890O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6f2aba69-0870-4cdb-8be4-0ad2588200ec/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje St-1486/2016-20</t>
   </si>
   <si>
     <t>Mažuranićevo šetalište 12/A, 21000, Split</t>
   </si>
@@ -302,51 +314,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -679,219 +691,261 @@
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>59</v>
       </c>
       <c r="L9" t="s">
+        <v>24</v>
+      </c>
+      <c r="M9" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>67</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
         <v>68</v>
-      </c>
-[...13 lines deleted...]
-        <v>69</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
         <v>70</v>
       </c>
-      <c r="L11" t="s">
+      <c r="M11" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>67</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
         <v>73</v>
-      </c>
-[...13 lines deleted...]
-        <v>74</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
         <v>75</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>67</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
         <v>78</v>
-      </c>
-[...13 lines deleted...]
-        <v>79</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
         <v>80</v>
       </c>
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>81</v>
       </c>
-      <c r="M13" t="s">
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
         <v>82</v>
       </c>
-      <c r="N13" t="s">
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>67</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>