--- v1 (2026-07-01)
+++ v2 (2026-08-19)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="91">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,95 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-1486/2016</t>
   </si>
   <si>
+    <t>Rješenje od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>INSULA, d.o.o. za inženjering</t>
+  </si>
+  <si>
+    <t>Mažuranićevo šetalište 12/A, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>20675273676</t>
+  </si>
+  <si>
+    <t>INSULA, d.o.o. za inženjering 20675273676</t>
+  </si>
+  <si>
+    <t>14.07.2026. 13:59:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6436ceb-ab42-48dd-b92e-414e9d2080ea</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6436ceb-ab42-48dd-b92e-414e9d2080ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=1486&amp;godina=2016</t>
+  </si>
+  <si>
     <t>Prijedlog od 01.06.2026.</t>
   </si>
   <si>
-    <t>INSULA, d.o.o. za inženjering</t>
-[...10 lines deleted...]
-  <si>
     <t>08.06.2026. 12:50:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/beba94cb-9660-49ee-af41-f1fcd04cfc4f</t>
   </si>
   <si>
     <t>Prijedlog stečajnog upravitelja.pdf P93P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/beba94cb-9660-49ee-af41-f1fcd04cfc4f/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=1486&amp;godina=2016</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.</t>
   </si>
   <si>
     <t>24.02.2026. 12:10:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a0b5eb0-c6a4-4f63-9ee6-e954f767e527</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1486_2016-59-1 - Božo Rezić obavijest o izlučnom pravu.pdf; Prilog St-1486_2016-59-2 - Neven Ćorić prijava izlučnog prava.pdf; Prilog St-1486_2016-59-3 - dp DOMAGOJ POLJAK -  Matković Jure ca ZIDOGRADNJA, INSULA.pdf; Prilog St-1486_2016-59-4 - zk 16005 E-24, 31, 86, 87, 95.pdf; Prilog St-1486_2016-59-5 - Odluka VSRH Revd-2204-2024-7 od 22.07.2025. - Rješenje.pdf; Prilog St-1486_2016-59-6 - Odluka OS ST P-2543-2021-8 od 06.03.2023. - Presuda.pdf; Prilog St-1486_2016-59-7 - Odluka ŽS ST Gž-1845-2023-2 od 22.11.2023. - Presuda - odbijena žalba - potvrđena presuda 1. st..pdf; Prilog St-1486_2016-59-8 - zk 16005 E-24 SPLIT.pdf; Prilog St-1486_2016-59-9 - Odluka OS ST Pst-1282-2014-38 od 24.08.2017. - Djelomična presuda.docx; Prilog St-1486_2016-59-10 - RJEŠ o naslj pok Ivanka Matković O-2884_13.pdf; Prilog St-1486_2016-59-11 - IZJAVA -INSULA doo JB Mirjana Popovac OV-4432_10.pdf; Prilog St-1486_2016-59-12 - Neno Perković dopis.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a0b5eb0-c6a4-4f63-9ee6-e954f767e527/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 10.12.2025.</t>
   </si>
   <si>
     <t>10.12.2025. 10:42:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/12beb6a2-7a4c-4ae7-8d3d-42bc080f7662</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
@@ -156,53 +171,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/577759e7-07de-4a27-9001-12bfce7569e7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 10.09.2021.; Prilog od: 10.09.2021.</t>
   </si>
   <si>
     <t>14.09.2021. 13:38:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e634b1ed-c3d8-41a1-9ea3-05350a646772</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1486_2016-47-1 - Stečajna masa iza INSULA doo - obavijest o izlučnom pravu Brigita Požgaj.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e634b1ed-c3d8-41a1-9ea3-05350a646772/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 09.03.2021.</t>
   </si>
   <si>
     <t>09.03.2021. 08:58:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/aca34b08-e77f-4d45-9b6f-893cca65a408</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/aca34b08-e77f-4d45-9b6f-893cca65a408/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje Vrhovnog suda RH broj Grl 35/2021-2 od 28.1.2021.</t>
   </si>
   <si>
     <t>15.02.2021. 09:48:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99a09505-9078-4c03-be6d-977e9fa90a89</t>
   </si>
   <si>
     <t>Rješenje - odluka o nadležnosti.docx P541P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99a09505-9078-4c03-be6d-977e9fa90a89/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 25.09.2020.</t>
   </si>
   <si>
     <t>25.09.2020. 12:59:04</t>
   </si>
@@ -314,51 +326,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -649,303 +661,345 @@
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>54</v>
       </c>
       <c r="L8" t="s">
+        <v>24</v>
+      </c>
+      <c r="M8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M9" t="s">
         <v>60</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>62</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>63</v>
       </c>
       <c r="L10" t="s">
+        <v>30</v>
+      </c>
+      <c r="M10" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>71</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
         <v>72</v>
-      </c>
-[...13 lines deleted...]
-        <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" t="s">
         <v>74</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>71</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
         <v>77</v>
-      </c>
-[...13 lines deleted...]
-        <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" t="s">
         <v>79</v>
       </c>
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
+        <v>81</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>71</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
         <v>82</v>
-      </c>
-[...13 lines deleted...]
-        <v>83</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" t="s">
         <v>84</v>
       </c>
-      <c r="L14" t="s">
+      <c r="M14" t="s">
         <v>85</v>
       </c>
-      <c r="M14" t="s">
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
         <v>86</v>
       </c>
-      <c r="N14" t="s">
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>71</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>87</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" t="s">
+        <v>90</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>