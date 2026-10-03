--- v2 (2026-08-19)
+++ v3 (2026-10-03)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="100">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,90 +59,117 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-1486/2016</t>
   </si>
   <si>
+    <t>Rješenje od 22.09.2026.</t>
+  </si>
+  <si>
+    <t>INSULA, d.o.o. za inženjering</t>
+  </si>
+  <si>
+    <t>Mažuranićevo šetalište 12/A, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>20675273676</t>
+  </si>
+  <si>
+    <t>INSULA, d.o.o. za inženjering 20675273676</t>
+  </si>
+  <si>
+    <t>22.09.2026. 14:13:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d63051c-9a7e-4b08-8183-3294fb6dcd9a</t>
+  </si>
+  <si>
+    <t>Rješenje - nastavak postupka zbog naknadne diobe.pdf O187O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d63051c-9a7e-4b08-8183-3294fb6dcd9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=1486&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Prijedlog od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>18.09.2026. 09:59:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b82bbe8-0aa0-4501-b877-002cf82de33d</t>
+  </si>
+  <si>
+    <t>Prijedlog stečajnog upravitelja.pdf P93P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b82bbe8-0aa0-4501-b877-002cf82de33d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 14.07.2026.</t>
   </si>
   <si>
-    <t>INSULA, d.o.o. za inženjering</t>
-[...10 lines deleted...]
-  <si>
     <t>14.07.2026. 13:59:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e6436ceb-ab42-48dd-b92e-414e9d2080ea</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e6436ceb-ab42-48dd-b92e-414e9d2080ea/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=1486&amp;godina=2016</t>
-[...1 lines deleted...]
-  <si>
     <t>Prijedlog od 01.06.2026.</t>
   </si>
   <si>
     <t>08.06.2026. 12:50:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/beba94cb-9660-49ee-af41-f1fcd04cfc4f</t>
-  </si>
-[...1 lines deleted...]
-    <t>Prijedlog stečajnog upravitelja.pdf P93P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/beba94cb-9660-49ee-af41-f1fcd04cfc4f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.; Prilog od: 24.02.2026.</t>
   </si>
   <si>
     <t>24.02.2026. 12:10:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a0b5eb0-c6a4-4f63-9ee6-e954f767e527</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1486_2016-59-1 - Božo Rezić obavijest o izlučnom pravu.pdf; Prilog St-1486_2016-59-2 - Neven Ćorić prijava izlučnog prava.pdf; Prilog St-1486_2016-59-3 - dp DOMAGOJ POLJAK -  Matković Jure ca ZIDOGRADNJA, INSULA.pdf; Prilog St-1486_2016-59-4 - zk 16005 E-24, 31, 86, 87, 95.pdf; Prilog St-1486_2016-59-5 - Odluka VSRH Revd-2204-2024-7 od 22.07.2025. - Rješenje.pdf; Prilog St-1486_2016-59-6 - Odluka OS ST P-2543-2021-8 od 06.03.2023. - Presuda.pdf; Prilog St-1486_2016-59-7 - Odluka ŽS ST Gž-1845-2023-2 od 22.11.2023. - Presuda - odbijena žalba - potvrđena presuda 1. st..pdf; Prilog St-1486_2016-59-8 - zk 16005 E-24 SPLIT.pdf; Prilog St-1486_2016-59-9 - Odluka OS ST Pst-1282-2014-38 od 24.08.2017. - Djelomična presuda.docx; Prilog St-1486_2016-59-10 - RJEŠ o naslj pok Ivanka Matković O-2884_13.pdf; Prilog St-1486_2016-59-11 - IZJAVA -INSULA doo JB Mirjana Popovac OV-4432_10.pdf; Prilog St-1486_2016-59-12 - Neno Perković dopis.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a0b5eb0-c6a4-4f63-9ee6-e954f767e527/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 10.12.2025.</t>
   </si>
   <si>
     <t>10.12.2025. 10:42:15</t>
   </si>
@@ -326,51 +353,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -535,177 +562,177 @@
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M5" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
         <v>44</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
         <v>49</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M8" t="s">
         <v>55</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
@@ -745,51 +772,51 @@
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>62</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>63</v>
       </c>
       <c r="L10" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="M10" t="s">
         <v>64</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>65</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
@@ -813,193 +840,277 @@
       </c>
       <c r="M11" t="s">
         <v>69</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M12" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
+        <v>79</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>80</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
         <v>81</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" t="s">
         <v>83</v>
       </c>
-      <c r="L14" t="s">
+      <c r="M14" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
+        <v>85</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>80</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
         <v>86</v>
-      </c>
-[...13 lines deleted...]
-        <v>87</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" t="s">
         <v>88</v>
       </c>
-      <c r="L15" t="s">
+      <c r="M15" t="s">
         <v>89</v>
       </c>
-      <c r="M15" t="s">
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
         <v>90</v>
       </c>
-      <c r="N15" t="s">
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>80</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>91</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" t="s">
+        <v>94</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>95</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>80</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>96</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>97</v>
+      </c>
+      <c r="L17" t="s">
+        <v>98</v>
+      </c>
+      <c r="M17" t="s">
+        <v>99</v>
+      </c>
+      <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>