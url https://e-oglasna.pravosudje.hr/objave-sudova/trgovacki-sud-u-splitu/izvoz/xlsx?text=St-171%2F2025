--- v0 (2026-05-15)
+++ v1 (2026-06-29)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="71">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,95 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-171/2025</t>
   </si>
   <si>
+    <t>Zaključak - odgoda skupštine vjerovnika od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>MALA VALA d.o.o. za promet nekretninama</t>
+  </si>
+  <si>
+    <t>Supilova 30, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>30541904537</t>
+  </si>
+  <si>
+    <t>MALA VALA d.o.o. za promet nekretninama 30541904537</t>
+  </si>
+  <si>
+    <t>03.06.2026. 07:12:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2529edb1-7a23-4dcf-9710-5da7f4aead0c</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2529edb1-7a23-4dcf-9710-5da7f4aead0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=171&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Oglas - sazivanje skupštine vjerovnika od 13.05.2026.</t>
   </si>
   <si>
-    <t>MALA VALA d.o.o. za promet nekretninama</t>
-[...10 lines deleted...]
-  <si>
     <t>13.05.2026. 11:45:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/138a4fb2-4d6d-4504-9211-b4a7475ba6ab</t>
   </si>
   <si>
     <t>Oglas - sazivanje skupštine vjerovnika.pdf O62O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/138a4fb2-4d6d-4504-9211-b4a7475ba6ab/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=171&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Prijedlog stečajnog upravitelja od 13.05.2026., s prilozima</t>
   </si>
   <si>
     <t>13.05.2026. 10:08:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2f42801d-ae1c-47a7-bd7d-976a207d6efa</t>
   </si>
   <si>
     <t>Prijedlog stečajnog upravitelja.pdf P93P; Prilog St-171_2025-28-1 - Izvješće_stečajnog_upravitelja_Obrazac18.pdf; Prilog St-171_2025-28-2 - MIRA HAJDIĆ_e-mail prepiska.pdf; Prilog St-171_2025-28-3 - DARKO MEDAK_e-mail prepiska.pdf; Prilog St-171_2025-28-4 - Očitovanje_04_2026.pdf; Prilog St-171_2025-28-5 - ROKO MIJANOVIĆ_poslani e-mail.pdf; Prilog St-171_2025-28-6 - Zapisnik (Z-18853-2024)_Mala Vala d.o.o..pdf; Prilog St-171_2025-28-7 - Izjava - raskid ugovora.pdf; Prilog St-171_2025-28-8 - Zemljišnoknjižni prijedlog_MALA VALA d.o.o..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2f42801d-ae1c-47a7-bd7d-976a207d6efa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak stečajnog upravitelja od 24.04.2026., s prilozima</t>
   </si>
   <si>
     <t>27.04.2026. 08:27:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a09a5a9b-079c-4839-9216-f7f61c6ac9c2</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-171_2025-26-1 - Potpisi 2018.pdf; Prilog St-171_2025-26-2 - Ostavinska rasprava.pdf; Prilog St-171_2025-26-3 - Uvjerenje URB.pdf; Prilog St-171_2025-26-4 - Kupoprodajni ugovor Stari Trogir.pdf; Prilog St-171_2025-26-5 - Skica PARCELACIJA 2018.pdf; Prilog St-171_2025-26-6 - Prijavni list DIO.pdf; Prilog St-171_2025-26-7 - Rjesenje o STECAJU.pdf; Prilog St-171_2025-26-8 - MIRA HAJDIĆ_e-mail prepiska.pdf; Prilog St-171_2025-26-9 - DARKO MEDAK_e-mail prepiska.pdf; Prilog St-171_2025-26-10 - ROKO MIJANOVIĆ_poslani e-mail.pdf</t>
@@ -201,104 +216,101 @@
     <t>https://e-oglasna.pravosudje.hr/objave/3d6688d8-23bd-4a87-98f3-5bdcdfa3634d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 17.04.2025.</t>
   </si>
   <si>
     <t>17.04.2025. 09:29:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5932dfb2-47b8-4eb9-a224-5379678b1510</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5932dfb2-47b8-4eb9-a224-5379678b1510/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 26.03.2025.</t>
   </si>
   <si>
     <t>26.03.2025. 12:10:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/71c7656b-86c0-47fe-9392-c37e9c376d1b</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/71c7656b-86c0-47fe-9392-c37e9c376d1b/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -682,42 +694,84 @@
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>64</v>
       </c>
       <c r="L10" t="s">
         <v>65</v>
       </c>
       <c r="M10" t="s">
         <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
+        <v>24</v>
+      </c>
+      <c r="M11" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>