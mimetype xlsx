--- v1 (2026-06-29)
+++ v2 (2026-08-20)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="75">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,95 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-171/2025</t>
   </si>
   <si>
+    <t>Podnesak  - izvješće stečajnog upravitelja od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>MALA VALA d.o.o. za promet nekretninama</t>
+  </si>
+  <si>
+    <t>Supilova 30, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>30541904537</t>
+  </si>
+  <si>
+    <t>MALA VALA d.o.o. za promet nekretninama 30541904537</t>
+  </si>
+  <si>
+    <t>29.07.2026. 14:06:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45ecf7fe-1a21-493b-98ec-94cfd0909fc6</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45ecf7fe-1a21-493b-98ec-94cfd0909fc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=171&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Zaključak - odgoda skupštine vjerovnika od 03.06.2026.</t>
   </si>
   <si>
-    <t>MALA VALA d.o.o. za promet nekretninama</t>
-[...10 lines deleted...]
-  <si>
     <t>03.06.2026. 07:12:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2529edb1-7a23-4dcf-9710-5da7f4aead0c</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2529edb1-7a23-4dcf-9710-5da7f4aead0c/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=171&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Oglas - sazivanje skupštine vjerovnika od 13.05.2026.</t>
   </si>
   <si>
     <t>13.05.2026. 11:45:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/138a4fb2-4d6d-4504-9211-b4a7475ba6ab</t>
   </si>
   <si>
     <t>Oglas - sazivanje skupštine vjerovnika.pdf O62O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/138a4fb2-4d6d-4504-9211-b4a7475ba6ab/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog stečajnog upravitelja od 13.05.2026., s prilozima</t>
   </si>
   <si>
     <t>13.05.2026. 10:08:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2f42801d-ae1c-47a7-bd7d-976a207d6efa</t>
   </si>
   <si>
     <t>Prijedlog stečajnog upravitelja.pdf P93P; Prilog St-171_2025-28-1 - Izvješće_stečajnog_upravitelja_Obrazac18.pdf; Prilog St-171_2025-28-2 - MIRA HAJDIĆ_e-mail prepiska.pdf; Prilog St-171_2025-28-3 - DARKO MEDAK_e-mail prepiska.pdf; Prilog St-171_2025-28-4 - Očitovanje_04_2026.pdf; Prilog St-171_2025-28-5 - ROKO MIJANOVIĆ_poslani e-mail.pdf; Prilog St-171_2025-28-6 - Zapisnik (Z-18853-2024)_Mala Vala d.o.o..pdf; Prilog St-171_2025-28-7 - Izjava - raskid ugovora.pdf; Prilog St-171_2025-28-8 - Zemljišnoknjižni prijedlog_MALA VALA d.o.o..pdf</t>
@@ -141,53 +156,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/2f42801d-ae1c-47a7-bd7d-976a207d6efa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak stečajnog upravitelja od 24.04.2026., s prilozima</t>
   </si>
   <si>
     <t>27.04.2026. 08:27:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a09a5a9b-079c-4839-9216-f7f61c6ac9c2</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-171_2025-26-1 - Potpisi 2018.pdf; Prilog St-171_2025-26-2 - Ostavinska rasprava.pdf; Prilog St-171_2025-26-3 - Uvjerenje URB.pdf; Prilog St-171_2025-26-4 - Kupoprodajni ugovor Stari Trogir.pdf; Prilog St-171_2025-26-5 - Skica PARCELACIJA 2018.pdf; Prilog St-171_2025-26-6 - Prijavni list DIO.pdf; Prilog St-171_2025-26-7 - Rjesenje o STECAJU.pdf; Prilog St-171_2025-26-8 - MIRA HAJDIĆ_e-mail prepiska.pdf; Prilog St-171_2025-26-9 - DARKO MEDAK_e-mail prepiska.pdf; Prilog St-171_2025-26-10 - ROKO MIJANOVIĆ_poslani e-mail.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a09a5a9b-079c-4839-9216-f7f61c6ac9c2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak - izvješće stečajnog upravitelja od 24.04.2026.</t>
   </si>
   <si>
     <t>24.04.2026. 13:35:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8af46986-624d-45d7-a309-2101e83e1437</t>
-  </si>
-[...1 lines deleted...]
-    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8af46986-624d-45d7-a309-2101e83e1437/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 10.10.2025.</t>
   </si>
   <si>
     <t>10.10.2025. 10:30:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/96c00f1d-4ed2-430c-9020-07de3bd71f10</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/96c00f1d-4ed2-430c-9020-07de3bd71f10/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak - izvješće stečajnog upravitelja od 26.09.2025., s prilozima</t>
   </si>
   <si>
     <t>26.09.2025. 11:50:37</t>
   </si>
@@ -266,51 +278,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -559,219 +571,261 @@
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
+        <v>24</v>
+      </c>
+      <c r="M7" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>52</v>
-      </c>
-[...13 lines deleted...]
-        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
         <v>54</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
         <v>59</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" t="s">
         <v>64</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M11" t="s">
         <v>70</v>
       </c>
       <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>71</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>72</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M12" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>