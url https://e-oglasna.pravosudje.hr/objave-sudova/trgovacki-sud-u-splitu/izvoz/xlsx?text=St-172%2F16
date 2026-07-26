--- v0 (2026-06-02)
+++ v1 (2026-07-26)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="86">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
+  </si>
+  <si>
+    <t>St-54/2014</t>
+  </si>
+  <si>
+    <t>Podnesak od 08.06.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>BOLJAVA d.o.o. za trgovinu, turizam, ugostiteljstvo i graditeljstvo u stečaju</t>
+  </si>
+  <si>
+    <t>Don Filipa i Ante 7, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>27226587799</t>
+  </si>
+  <si>
+    <t>BOLJAVA d.o.o. za trgovinu, turizam, ugostiteljstvo i graditeljstvo u stečaju 27226587799</t>
+  </si>
+  <si>
+    <t>08.06.2026. 14:51:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb53cd2b-3e77-4b7e-bd9b-488b520dd530</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-54_2014-172-1 - 1.Prijedlog za ovrhu BOLJAVA d.o.o. - stečaju - LEGEA ŠPORT d.o.o. 29.5.26..pdf; Prilog St-54_2014-172-2 - 1.2 Dokaz o uplati sudske pristojbe 29.5.26..pdf; Prilog St-54_2014-172-3 - 1.3 Aktivni-izvadak-MBS-30108572-52F359E43A94C1DBE063CB1214AC86CA.pdf; Prilog St-54_2014-172-4 - 1.3 ZK-2806-KO-SUCURAJ.pdf; Prilog St-54_2014-172-5 - 1.4  Zaključak  od 25.05.2026..pdf; Prilog St-54_2014-172-6 - 1.5 Praksa trgovačkih sudova.pdf; Prilog St-54_2014-172-7 - 1.6 FINA-Legea Šport-vraćeno nema IBAN.pdf; Prilog St-54_2014-172-8 - 1.7 Aktivni-izvadak-MBS-60207360-52F359E43A9DC1DBE063CB1214AC86CA.pdf; Prilog St-54_2014-172-9 - 1.8 Punomoć BOLJAVA d.o.o.u stečaju.pdf; Prilog St-54_2014-172-10 - 1.9 Fina-pravomoćnost 17.03.2017. s rj.suda.pdf; Prilog St-54_2014-172-11 - 1.10 Fina-Zapisnik s ročišta i rj.o sklop. psn 28.02.2017..pdf; Prilog St-54_2014-172-12 - 1.11 Nalog za plaćanje pistojbe.pdf; Prilog St-54_2014-172-13 - 1.12 Obavijest o primitku podneska od 29.05.2026. za OS ST, Ovršni postupak.pdf; Prilog St-54_2014-172-14 - 2. e-Predmet OS ST, Ovr-1330-2026.pdf; Prilog St-54_2014-172-15 - 3. Račun za odvj.trošak br. 15 od 01.06.2026..pdf; Prilog St-54_2014-172-16 - 4. HPB-Izvod br. 9 od 02.06.2026. pl.odvj.tr..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb53cd2b-3e77-4b7e-bd9b-488b520dd530/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=54&amp;godina=2014</t>
   </si>
   <si>
     <t>St-385/2021</t>
   </si>
   <si>
     <t>Izvješće stečajne upraviteljice od 08.01.2026. s prilozima (4. dio)</t>
   </si>
   <si>
     <t>JADRAN LAGUNA d.o.o. za hotelijerstvo u stečaju</t>
   </si>
   <si>
     <t>Jadranska 16, 21334 Gradac, Hrvatska</t>
   </si>
   <si>
     <t>56976586879</t>
   </si>
   <si>
     <t>JADRAN LAGUNA d.o.o. za hotelijerstvo u stečaju 56976586879</t>
   </si>
   <si>
     <t>13.01.2026. 14:22:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b81005a4-dbb6-4053-b9ff-20c3d9f40706</t>
   </si>
@@ -278,51 +311,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -408,208 +441,250 @@
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="s">
         <v>31</v>
       </c>
       <c r="H3" t="s">
         <v>32</v>
       </c>
       <c r="I3" t="s">
         <v>33</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3" t="s">
         <v>35</v>
       </c>
       <c r="M3" t="s">
         <v>36</v>
       </c>
-      <c r="N3"/>
+      <c r="N3" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F4" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="H4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E5" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F5" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="G5" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="H5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M5" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="N5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G6" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="H6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M6" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="N6"/>
+        <v>64</v>
+      </c>
+      <c r="N6" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D7" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E7" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F7" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G7" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="H7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M7" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="N7" t="s">
         <v>74</v>
+      </c>
+      <c r="N7"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>75</v>
+      </c>
+      <c r="D8" t="s">
+        <v>76</v>
+      </c>
+      <c r="E8" t="s">
+        <v>77</v>
+      </c>
+      <c r="F8" t="s">
+        <v>78</v>
+      </c>
+      <c r="G8" t="s">
+        <v>79</v>
+      </c>
+      <c r="H8" t="s">
+        <v>80</v>
+      </c>
+      <c r="I8" t="s">
+        <v>81</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>82</v>
+      </c>
+      <c r="L8" t="s">
+        <v>83</v>
+      </c>
+      <c r="M8" t="s">
+        <v>84</v>
+      </c>
+      <c r="N8" t="s">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>