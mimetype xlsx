--- v1 (2026-07-26)
+++ v2 (2026-10-07)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="97">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
+  </si>
+  <si>
+    <t>St-172/2025</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja od 22.09.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>PROJEKTIRANJE I GRADNJA  društvo s ograničenom odgovornošću, za projektiranje i građenje u stečaju</t>
+  </si>
+  <si>
+    <t>Stobrečka 10, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>50911977902</t>
+  </si>
+  <si>
+    <t>PROJEKTIRANJE I GRADNJA  društvo s ograničenom odgovornošću, za projektiranje i građenje u stečaju 50911977902</t>
+  </si>
+  <si>
+    <t>23.09.2026. 12:52:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7534813-bf73-4840-8ca3-8ec54b440150</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-172_2025-83-1 - Zahtjev za nagradu i troškove.pdf; Prilog St-172_2025-83-2 - Putni nalog i račun,troškovi.pdf; Prilog St-172_2025-83-3 - Izvod-001-2025.pdf; Prilog St-172_2025-83-4 - Izvod-002-2025.pdf; Prilog St-172_2025-83-5 - Izvod-003-2025.pdf; Prilog St-172_2025-83-6 - Izvod-004-2025.pdf; Prilog St-172_2025-83-7 - Izvod-006-2025.pdf; Prilog St-172_2025-83-8 - Izvod-007-2025.pdf; Prilog St-172_2025-83-9 - Izvod-001-2026.pdf; Prilog St-172_2025-83-10 - Izvod-002-2026.pdf; Prilog St-172_2025-83-11 - Izvod-003-2026-.pdf; Prilog St-172_2025-83-12 - Izvod-004-2026.pdf; Prilog St-172_2025-83-13 - Izvod-005-2026.pdf; Prilog St-172_2025-83-14 - Izvod-007-2026.pdf; Prilog St-172_2025-83-15 - Izvod-008-2026.pdf; Prilog St-172_2025-83-16 - Izvod-009-2026.pdf; Prilog St-172_2025-83-17 - Izvod-011-2026.pdf; Prilog St-172_2025-83-18 - Izvod-010-2026.pdf; Prilog St-172_2025-83-19 - Izvod-006-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7534813-bf73-4840-8ca3-8ec54b440150/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=172&amp;godina=2025</t>
   </si>
   <si>
     <t>St-54/2014</t>
   </si>
   <si>
     <t>Podnesak od 08.06.2026. s prilozima</t>
   </si>
   <si>
     <t>BOLJAVA d.o.o. za trgovinu, turizam, ugostiteljstvo i graditeljstvo u stečaju</t>
   </si>
   <si>
     <t>Don Filipa i Ante 7, 21000 Split, Hrvatska</t>
   </si>
   <si>
     <t>27226587799</t>
   </si>
   <si>
     <t>BOLJAVA d.o.o. za trgovinu, turizam, ugostiteljstvo i graditeljstvo u stečaju 27226587799</t>
   </si>
   <si>
     <t>08.06.2026. 14:51:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb53cd2b-3e77-4b7e-bd9b-488b520dd530</t>
   </si>
@@ -311,51 +344,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -483,208 +516,250 @@
       <c r="E4" t="s">
         <v>40</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>42</v>
       </c>
       <c r="H4" t="s">
         <v>43</v>
       </c>
       <c r="I4" t="s">
         <v>44</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>45</v>
       </c>
       <c r="L4" t="s">
         <v>46</v>
       </c>
       <c r="M4" t="s">
         <v>47</v>
       </c>
-      <c r="N4"/>
+      <c r="N4" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F5" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="G5" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="H5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D6" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E6" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F6" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="G6" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="H6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M6" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="N6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G7" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="H7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M7" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="N7"/>
+        <v>75</v>
+      </c>
+      <c r="N7" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D8" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E8" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F8" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G8" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="H8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M8" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="N8" t="s">
         <v>85</v>
+      </c>
+      <c r="N8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>86</v>
+      </c>
+      <c r="D9" t="s">
+        <v>87</v>
+      </c>
+      <c r="E9" t="s">
+        <v>88</v>
+      </c>
+      <c r="F9" t="s">
+        <v>89</v>
+      </c>
+      <c r="G9" t="s">
+        <v>90</v>
+      </c>
+      <c r="H9" t="s">
+        <v>91</v>
+      </c>
+      <c r="I9" t="s">
+        <v>92</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>93</v>
+      </c>
+      <c r="L9" t="s">
+        <v>94</v>
+      </c>
+      <c r="M9" t="s">
+        <v>95</v>
+      </c>
+      <c r="N9" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>