--- v0 (2026-05-23)
+++ v1 (2026-07-25)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="46">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,156 +59,183 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-176/2026</t>
   </si>
   <si>
+    <t>Podnesak vjerovnika od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>R-TOOL d.o.o. za trgovačko posredovanje</t>
+  </si>
+  <si>
+    <t>Kralja Držislava 26A, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>48928703359</t>
+  </si>
+  <si>
+    <t>R-TOOL d.o.o. za trgovačko posredovanje 48928703359</t>
+  </si>
+  <si>
+    <t>24.06.2026. 07:31:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61cc6ede-5110-4d4f-a886-2e818c528ce2</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61cc6ede-5110-4d4f-a886-2e818c528ce2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=176&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>11.06.2026. 10:17:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/898c74b0-ae99-4983-bfeb-47b79732910e</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/898c74b0-ae99-4983-bfeb-47b79732910e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Prijedlog za otvaranje predstečajnog postupka</t>
   </si>
   <si>
-    <t>R-TOOL d.o.o. za trgovačko posredovanje</t>
-[...10 lines deleted...]
-  <si>
     <t>19.05.2026. 10:12:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/04b752c3-21e1-48d3-ae79-9b99aabcc002</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-176_2026-1-1 - Prilozi.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/04b752c3-21e1-48d3-ae79-9b99aabcc002/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=176&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 18.05.2026.</t>
   </si>
   <si>
     <t>18.05.2026. 10:40:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8b52019f-2a4a-4a40-8ecd-04ec778d0f39</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8b52019f-2a4a-4a40-8ecd-04ec778d0f39/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 04.05.2026.</t>
   </si>
   <si>
     <t>04.05.2026. 08:17:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5b00be72-21ca-4c0d-9b03-c869446dcc95</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5b00be72-21ca-4c0d-9b03-c869446dcc95/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -340,42 +367,126 @@
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>30</v>
+      </c>
+      <c r="M6" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>