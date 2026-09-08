--- v1 (2026-07-25)
+++ v2 (2026-09-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="69">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,147 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-176/2026</t>
   </si>
   <si>
+    <t>Rješenje od 08.09.2026.</t>
+  </si>
+  <si>
+    <t>R-TOOL d.o.o. za trgovačko posredovanje</t>
+  </si>
+  <si>
+    <t>Kralja Držislava 26A, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>48928703359</t>
+  </si>
+  <si>
+    <t>R-TOOL d.o.o. za trgovačko posredovanje 48928703359</t>
+  </si>
+  <si>
+    <t>08.09.2026. 12:49:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d77c4af-adbb-4bca-a547-926f398f869f</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d77c4af-adbb-4bca-a547-926f398f869f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=176&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zapisnik od 08.09.2026.; Prilog od: 08.09.2026.</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:34:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac856a87-f2c7-418a-aa1c-aab6a0713cfb</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 08.09.2026.docx; Prilog St-176_2026-31-1 - zamjenička punomoć.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac856a87-f2c7-418a-aa1c-aab6a0713cfb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak povjerenika od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>19.08.2026. 07:28:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b724eeab-4d21-4505-992a-0bc36bf4b6e3</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b724eeab-4d21-4505-992a-0bc36bf4b6e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 06.08.2026.</t>
+  </si>
+  <si>
+    <t>17.08.2026. 08:49:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e1ba0da-102a-48be-8a0a-9dc5bb7213a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e1ba0da-102a-48be-8a0a-9dc5bb7213a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak povjerenika od 03.08.2026.; Prilog od: 03.08.2026.</t>
+  </si>
+  <si>
+    <t>03.08.2026. 08:59:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6ec671d-7631-407b-8b98-1c35d65445e1</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-176_2026-23-1 - Dopuna tablice prijavljenih tražbina.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6ec671d-7631-407b-8b98-1c35d65445e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak vjerovnika od 24.06.2026.</t>
   </si>
   <si>
-    <t>R-TOOL d.o.o. za trgovačko posredovanje</t>
-[...10 lines deleted...]
-  <si>
     <t>24.06.2026. 07:31:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/61cc6ede-5110-4d4f-a886-2e818c528ce2</t>
   </si>
   <si>
-    <t>Podnesak.pdf P75P</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/61cc6ede-5110-4d4f-a886-2e818c528ce2/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=176&amp;godina=2026</t>
   </si>
   <si>
     <t>Zaključak od 11.06.2026.</t>
   </si>
   <si>
     <t>11.06.2026. 10:17:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/898c74b0-ae99-4983-bfeb-47b79732910e</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/898c74b0-ae99-4983-bfeb-47b79732910e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka</t>
   </si>
   <si>
     <t>19.05.2026. 10:12:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/04b752c3-21e1-48d3-ae79-9b99aabcc002</t>
   </si>
@@ -191,51 +260,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -400,93 +469,303 @@
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
+        <v>35</v>
+      </c>
+      <c r="M5" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="M6" t="s">
         <v>45</v>
       </c>
       <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
+        <v>35</v>
+      </c>
+      <c r="M7" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>50</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>55</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" t="s">
+        <v>59</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>61</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>66</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" t="s">
+        <v>53</v>
+      </c>
+      <c r="M11" t="s">
+        <v>68</v>
+      </c>
+      <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>