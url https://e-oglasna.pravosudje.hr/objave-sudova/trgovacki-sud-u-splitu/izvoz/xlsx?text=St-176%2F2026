--- v2 (2026-09-08)
+++ v3 (2026-10-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="105">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,159 +59,267 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-176/2026</t>
   </si>
   <si>
+    <t>Podnesak vjerovnika od 21.10.2026., s prilogom</t>
+  </si>
+  <si>
+    <t>R-TOOL d.o.o. za trgovačko posredovanje</t>
+  </si>
+  <si>
+    <t>Kralja Držislava 26A, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>48928703359</t>
+  </si>
+  <si>
+    <t>R-TOOL d.o.o. za trgovačko posredovanje 48928703359</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:15:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6189afba-06c9-4c65-bc09-35ec80f332c9</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-176_2026-58-1 - IOS 14.10.2026 R-TOOL d.o.o..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6189afba-06c9-4c65-bc09-35ec80f332c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=176&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 16.10.2026.</t>
+  </si>
+  <si>
+    <t>16.10.2026. 12:50:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41e4a20b-f1ec-430f-b37f-a7e57e58c449</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41e4a20b-f1ec-430f-b37f-a7e57e58c449/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Žalba vjerovnika od 24.09.2026., s prilozima</t>
+  </si>
+  <si>
+    <t>25.09.2026. 08:52:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d4750a7-a3ba-4ec7-ba0a-7b2ba6e34e1b</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog St-176_2026-48-1 - Prilog 1..pdf; Prilog St-176_2026-48-2 - Prilog 2..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d4750a7-a3ba-4ec7-ba0a-7b2ba6e34e1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 18.09.2026.</t>
+  </si>
+  <si>
+    <t>18.09.2026. 07:57:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78b6eba9-e3f1-43ba-b9b0-e992781b8fca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78b6eba9-e3f1-43ba-b9b0-e992781b8fca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>17.09.2026. 09:03:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bac9790-d15f-495c-beaf-5ed5e80ac67e</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bac9790-d15f-495c-beaf-5ed5e80ac67e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak - očitovanje povjerenika od 16.09.2026.</t>
+  </si>
+  <si>
+    <t>16.09.2026. 13:10:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08524b7c-840b-445e-9bb0-e16a2cca1a70</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08524b7c-840b-445e-9bb0-e16a2cca1a70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak vjerovnika od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>15.09.2026. 07:08:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82b7d4c6-63e3-4515-9548-b3820540e3bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82b7d4c6-63e3-4515-9548-b3820540e3bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak vjerovnika od 11.09.2026., s prilozima</t>
+  </si>
+  <si>
+    <t>11.09.2026. 13:12:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0014cb37-80af-4700-a9b4-7fac2535123d</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf P67P; Prilog St-176_2026-36-1 - PSN Prijava R TOOL_09062026_prilog.pdf; Prilog St-176_2026-36-2 - 5100730451 ugovor.pdf; Prilog St-176_2026-36-3 - Očitovanje povjerenika o prijavljenim tražbinama _ZABA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0014cb37-80af-4700-a9b4-7fac2535123d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 08.09.2026.</t>
   </si>
   <si>
-    <t>R-TOOL d.o.o. za trgovačko posredovanje</t>
-[...10 lines deleted...]
-  <si>
     <t>08.09.2026. 12:49:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7d77c4af-adbb-4bca-a547-926f398f869f</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7d77c4af-adbb-4bca-a547-926f398f869f/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=176&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Zapisnik od 08.09.2026.; Prilog od: 08.09.2026.</t>
   </si>
   <si>
     <t>08.09.2026. 10:34:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ac856a87-f2c7-418a-aa1c-aab6a0713cfb</t>
   </si>
   <si>
     <t>Zapisnik sa sudske radnje od 08.09.2026.docx; Prilog St-176_2026-31-1 - zamjenička punomoć.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ac856a87-f2c7-418a-aa1c-aab6a0713cfb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak povjerenika od 18.08.2026.</t>
   </si>
   <si>
     <t>19.08.2026. 07:28:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b724eeab-4d21-4505-992a-0bc36bf4b6e3</t>
   </si>
   <si>
-    <t>Podnesak.pdf P75P</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b724eeab-4d21-4505-992a-0bc36bf4b6e3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 06.08.2026.</t>
   </si>
   <si>
     <t>17.08.2026. 08:49:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2e1ba0da-102a-48be-8a0a-9dc5bb7213a7</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2e1ba0da-102a-48be-8a0a-9dc5bb7213a7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak povjerenika od 03.08.2026.; Prilog od: 03.08.2026.</t>
   </si>
   <si>
     <t>03.08.2026. 08:59:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f6ec671d-7631-407b-8b98-1c35d65445e1</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-176_2026-23-1 - Dopuna tablice prijavljenih tražbina.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f6ec671d-7631-407b-8b98-1c35d65445e1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak vjerovnika od 24.06.2026.</t>
   </si>
   <si>
     <t>24.06.2026. 07:31:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/61cc6ede-5110-4d4f-a886-2e818c528ce2</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/61cc6ede-5110-4d4f-a886-2e818c528ce2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 11.06.2026.</t>
   </si>
   <si>
     <t>11.06.2026. 10:17:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/898c74b0-ae99-4983-bfeb-47b79732910e</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/898c74b0-ae99-4983-bfeb-47b79732910e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka</t>
   </si>
   <si>
     <t>19.05.2026. 10:12:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/04b752c3-21e1-48d3-ae79-9b99aabcc002</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-176_2026-1-1 - Prilozi.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/04b752c3-21e1-48d3-ae79-9b99aabcc002/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 18.05.2026.</t>
   </si>
   <si>
     <t>18.05.2026. 10:40:18</t>
   </si>
@@ -260,51 +368,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -469,51 +577,51 @@
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="M5" t="s">
         <v>40</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>41</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
@@ -553,93 +661,93 @@
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>46</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>47</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>48</v>
       </c>
       <c r="L7" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="M7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L8" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="M8" t="s">
         <v>54</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>55</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
@@ -721,51 +829,387 @@
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>65</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>66</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>67</v>
       </c>
       <c r="L11" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="M11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" t="s">
+        <v>49</v>
+      </c>
+      <c r="M12" t="s">
+        <v>73</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" t="s">
+        <v>49</v>
+      </c>
+      <c r="M13" t="s">
+        <v>77</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>78</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>79</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>80</v>
+      </c>
+      <c r="L14" t="s">
+        <v>81</v>
+      </c>
+      <c r="M14" t="s">
+        <v>82</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>83</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>84</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>85</v>
+      </c>
+      <c r="L15" t="s">
+        <v>49</v>
+      </c>
+      <c r="M15" t="s">
+        <v>86</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>87</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>88</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>89</v>
+      </c>
+      <c r="L16" t="s">
+        <v>30</v>
+      </c>
+      <c r="M16" t="s">
+        <v>90</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>91</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>92</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>93</v>
+      </c>
+      <c r="L17" t="s">
+        <v>94</v>
+      </c>
+      <c r="M17" t="s">
+        <v>95</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>96</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>97</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>98</v>
+      </c>
+      <c r="L18" t="s">
+        <v>99</v>
+      </c>
+      <c r="M18" t="s">
+        <v>100</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>101</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>102</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>103</v>
+      </c>
+      <c r="L19" t="s">
+        <v>30</v>
+      </c>
+      <c r="M19" t="s">
+        <v>104</v>
+      </c>
+      <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>