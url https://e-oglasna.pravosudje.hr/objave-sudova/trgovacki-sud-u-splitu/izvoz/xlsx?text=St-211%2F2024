--- v0 (2026-05-06)
+++ v1 (2026-10-09)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="80">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-211/2024</t>
   </si>
   <si>
+    <t>Rješenje od 30.09.2026.</t>
+  </si>
+  <si>
+    <t>KEPPLER CONSULTING j.d.o.o. za usluge</t>
+  </si>
+  <si>
+    <t>Put sv. Lovre od Ostroga 35, 21214 Kaštel Lukšić, Hrvatska</t>
+  </si>
+  <si>
+    <t>98357981465</t>
+  </si>
+  <si>
+    <t>KEPPLER CONSULTING j.d.o.o. za usluge 98357981465</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:07:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14ac5aeb-9b05-4cea-aed3-6a2f51e11002</t>
+  </si>
+  <si>
+    <t>Rješenje - sazivanje skupštine vjerovnika.pdf O290O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14ac5aeb-9b05-4cea-aed3-6a2f51e11002/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=211&amp;godina=2024</t>
+  </si>
+  <si>
     <t>Rješenje od 13.04.2026.</t>
   </si>
   <si>
-    <t>KEPPLER CONSULTING j.d.o.o. za usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>13.04.2026. 11:42:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3d3948cc-a5da-44dd-9728-20dd037ba44c</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3d3948cc-a5da-44dd-9728-20dd037ba44c/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=211&amp;godina=2024</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja  od 08.10.2025. i prilozi</t>
   </si>
   <si>
     <t>09.10.2025. 09:32:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f7f38d69-1bcd-45c4-9875-5e6cef944eb1</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-211_2024-45-1 - Prilog uz izvješće KEPPLER.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f7f38d69-1bcd-45c4-9875-5e6cef944eb1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 03.10.2025.</t>
   </si>
   <si>
     <t>03.10.2025. 14:26:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/10b0399a-a776-4270-9f90-2b8c01c332a4</t>
   </si>
@@ -278,51 +293,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -529,93 +544,93 @@
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="M7" t="s">
         <v>50</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>51</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
@@ -739,93 +754,135 @@
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>67</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>68</v>
       </c>
       <c r="L11" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="M11" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L12" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="M12" t="s">
         <v>74</v>
       </c>
       <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" t="s">
+        <v>78</v>
+      </c>
+      <c r="M13" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>