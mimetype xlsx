--- v0 (2026-04-29)
+++ v1 (2026-06-16)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="87">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-229/2025</t>
   </si>
   <si>
+    <t>Podnesak od 01.06.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>DRIJEVA d.o.o. za trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Zakaštil bb, 21450 Hvar, Hrvatska</t>
+  </si>
+  <si>
+    <t>26456967367</t>
+  </si>
+  <si>
+    <t>DRIJEVA d.o.o. za trgovinu i usluge 26456967367</t>
+  </si>
+  <si>
+    <t>01.06.2026. 10:41:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75055d5b-c68a-43a1-982b-83264532b87f</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-229_2025-48-1 - Fina_Oglas_20062026.pdf; Prilog St-229_2025-48-2 - Sudačka_mreža_Oglas_20062026.pdf; Prilog St-229_2025-48-3 - OGLAS_1_PIĆE.pdf; Prilog St-229_2025-48-4 - OGLAS_1_VOZILA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75055d5b-c68a-43a1-982b-83264532b87f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=229&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Podnesak stečajnog upravitelja od 23.04.2026. s prilozima</t>
   </si>
   <si>
-    <t>DRIJEVA d.o.o. za trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>27.04.2026. 10:30:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a55000fe-d6e4-4001-9530-18eab64c1a1f</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-229_2025-46-1 - FINA_Očevidnik042026.pdf; Prilog St-229_2025-46-2 - Sudačka_mreža_Oglas_042026.pdf; Prilog St-229_2025-46-3 - OGLAS_1_PIĆE.pdf; Prilog St-229_2025-46-4 - OGLAS_1_VOZILA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a55000fe-d6e4-4001-9530-18eab64c1a1f/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=229&amp;godina=2025</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja od 21.04.2026. s prilozima; Podnesak od 21.04.2026. s prilozima; Zahtjev za isplatu stvarnih troškova od 21.04.2026. s prilozima</t>
   </si>
   <si>
     <t>22.04.2026. 13:31:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a429ffd9-3ee0-4c24-9275-38016e96944e</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-229_2025-42-1 - Ugovor_Knjigovodstvo.pdf; Prilog St-229_2025-42-2 - Komisijski_zapisnik_Kolica.pdf; Prilog St-229_2025-42-3 - Zapisnik_o_predaji_kolica.pdf; Prilog St-229_2025-42-4 - Izvod_1101604548_6_2026 (1).pdf; Podnesak.pdf P75P; Prilog St-229_2025-43-1 - Putni_nalog_13122025.pdf; Prilog St-229_2025-43-2 - Putni_nalog_20012026.pdf; Podnesak.pdf P75P; Prilog St-229_2025-44-1 - Putni_nalog_24012026.pdf; Prilog St-229_2025-44-2 - Putni_nalog_27012026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a429ffd9-3ee0-4c24-9275-38016e96944e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 03.04.2026. s prilozima; Podnesak od 03.04.2026. s prilozima</t>
   </si>
   <si>
     <t>07.04.2026. 12:28:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/845d8cfe-9b84-4c1d-a912-c9a838baf4df</t>
   </si>
@@ -299,51 +314,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -850,45 +865,87 @@
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>79</v>
       </c>
       <c r="L13" t="s">
         <v>80</v>
       </c>
       <c r="M13" t="s">
         <v>81</v>
       </c>
       <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>