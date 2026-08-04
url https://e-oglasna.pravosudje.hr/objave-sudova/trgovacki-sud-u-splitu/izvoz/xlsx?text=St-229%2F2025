--- v1 (2026-06-16)
+++ v2 (2026-08-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="92">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-229/2025</t>
   </si>
   <si>
+    <t>Podnesak od 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.</t>
+  </si>
+  <si>
+    <t>DRIJEVA d.o.o. za trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Zakaštil bb, 21450 Hvar, Hrvatska</t>
+  </si>
+  <si>
+    <t>26456967367</t>
+  </si>
+  <si>
+    <t>DRIJEVA d.o.o. za trgovinu i usluge 26456967367</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:23:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8e48ee8-39cb-4436-a459-248b0154a5db</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-229_2025-50-1 - Komisijski_zapisnik_Vozila.pdf; Prilog St-229_2025-50-2 - Zapisnik_o_predaji_vozila.pdf; Prilog St-229_2025-50-3 - Izvod_1101604548_16_2026 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8e48ee8-39cb-4436-a459-248b0154a5db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=229&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Podnesak od 01.06.2026. s prilozima</t>
   </si>
   <si>
-    <t>DRIJEVA d.o.o. za trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>01.06.2026. 10:41:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/75055d5b-c68a-43a1-982b-83264532b87f</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-229_2025-48-1 - Fina_Oglas_20062026.pdf; Prilog St-229_2025-48-2 - Sudačka_mreža_Oglas_20062026.pdf; Prilog St-229_2025-48-3 - OGLAS_1_PIĆE.pdf; Prilog St-229_2025-48-4 - OGLAS_1_VOZILA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/75055d5b-c68a-43a1-982b-83264532b87f/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=229&amp;godina=2025</t>
   </si>
   <si>
     <t>Podnesak stečajnog upravitelja od 23.04.2026. s prilozima</t>
   </si>
   <si>
     <t>27.04.2026. 10:30:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a55000fe-d6e4-4001-9530-18eab64c1a1f</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-229_2025-46-1 - FINA_Očevidnik042026.pdf; Prilog St-229_2025-46-2 - Sudačka_mreža_Oglas_042026.pdf; Prilog St-229_2025-46-3 - OGLAS_1_PIĆE.pdf; Prilog St-229_2025-46-4 - OGLAS_1_VOZILA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a55000fe-d6e4-4001-9530-18eab64c1a1f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja od 21.04.2026. s prilozima; Podnesak od 21.04.2026. s prilozima; Zahtjev za isplatu stvarnih troškova od 21.04.2026. s prilozima</t>
   </si>
   <si>
     <t>22.04.2026. 13:31:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a429ffd9-3ee0-4c24-9275-38016e96944e</t>
   </si>
@@ -314,51 +329,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -907,45 +922,87 @@
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>83</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>84</v>
       </c>
       <c r="L14" t="s">
         <v>85</v>
       </c>
       <c r="M14" t="s">
         <v>86</v>
       </c>
       <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>87</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>88</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>