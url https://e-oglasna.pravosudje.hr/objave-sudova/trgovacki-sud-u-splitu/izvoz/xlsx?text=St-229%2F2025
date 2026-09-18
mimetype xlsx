--- v2 (2026-08-04)
+++ v3 (2026-09-18)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="97">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-229/2025</t>
   </si>
   <si>
+    <t>Podnesak od 11.09.2026.; Prilog od: 11.09.2026.; Prilog od: 11.09.2026.; Prilog od: 11.09.2026.</t>
+  </si>
+  <si>
+    <t>DRIJEVA d.o.o. za trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Zakaštil bb, 21450 Hvar, Hrvatska</t>
+  </si>
+  <si>
+    <t>26456967367</t>
+  </si>
+  <si>
+    <t>DRIJEVA d.o.o. za trgovinu i usluge 26456967367</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:13:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc7e57b2-faff-414c-98ab-4a7c58b36ecd</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-229_2025-52-1 - Fina_Oglas_092026.pdf; Prilog St-229_2025-52-2 - Oglasi_Sudačka_mreža_092026.pdf; Prilog St-229_2025-52-3 - OGLAS_1_PIĆE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc7e57b2-faff-414c-98ab-4a7c58b36ecd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=229&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Podnesak od 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.</t>
   </si>
   <si>
-    <t>DRIJEVA d.o.o. za trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>23.07.2026. 14:23:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a8e48ee8-39cb-4436-a459-248b0154a5db</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-229_2025-50-1 - Komisijski_zapisnik_Vozila.pdf; Prilog St-229_2025-50-2 - Zapisnik_o_predaji_vozila.pdf; Prilog St-229_2025-50-3 - Izvod_1101604548_16_2026 (1).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a8e48ee8-39cb-4436-a459-248b0154a5db/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=229&amp;godina=2025</t>
   </si>
   <si>
     <t>Podnesak od 01.06.2026. s prilozima</t>
   </si>
   <si>
     <t>01.06.2026. 10:41:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/75055d5b-c68a-43a1-982b-83264532b87f</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-229_2025-48-1 - Fina_Oglas_20062026.pdf; Prilog St-229_2025-48-2 - Sudačka_mreža_Oglas_20062026.pdf; Prilog St-229_2025-48-3 - OGLAS_1_PIĆE.pdf; Prilog St-229_2025-48-4 - OGLAS_1_VOZILA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/75055d5b-c68a-43a1-982b-83264532b87f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak stečajnog upravitelja od 23.04.2026. s prilozima</t>
   </si>
   <si>
     <t>27.04.2026. 10:30:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a55000fe-d6e4-4001-9530-18eab64c1a1f</t>
   </si>
@@ -329,51 +344,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -964,45 +979,87 @@
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>88</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>89</v>
       </c>
       <c r="L15" t="s">
         <v>90</v>
       </c>
       <c r="M15" t="s">
         <v>91</v>
       </c>
       <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>92</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>