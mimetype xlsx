--- v3 (2026-09-18)
+++ v4 (2026-11-05)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="112">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,123 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-229/2025</t>
   </si>
   <si>
+    <t>Podnesak od 20.10.2026.; Prilog od: 20.10.2026.</t>
+  </si>
+  <si>
+    <t>DRIJEVA d.o.o. za trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Zakaštil bb, 21450 Hvar, Hrvatska</t>
+  </si>
+  <si>
+    <t>26456967367</t>
+  </si>
+  <si>
+    <t>DRIJEVA d.o.o. za trgovinu i usluge 26456967367</t>
+  </si>
+  <si>
+    <t>20.10.2026. 14:20:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0233137-e008-48b0-a6e6-6410f23a02ff</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-229_2025-58-1 - Izvod_1101604548_24_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0233137-e008-48b0-a6e6-6410f23a02ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=229&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 19.10.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>20.10.2026. 08:57:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce8375ba-353d-4c81-9a48-6acf38530a62</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-229_2025-56-1 - Fina_Oglas_102026.pdf; Prilog St-229_2025-56-2 - Sudačka_mreža_Oglas_102026.pdf; Prilog St-229_2025-56-3 - OGLAS_1_PIĆE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce8375ba-353d-4c81-9a48-6acf38530a62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.09.2026.</t>
+  </si>
+  <si>
+    <t>23.09.2026. 12:39:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/267d9bd3-c056-4102-a8f0-bb0247b12708</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena prijava tražbine.pdf O207O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/267d9bd3-c056-4102-a8f0-bb0247b12708/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 11.09.2026.; Prilog od: 11.09.2026.; Prilog od: 11.09.2026.; Prilog od: 11.09.2026.</t>
   </si>
   <si>
-    <t>DRIJEVA d.o.o. za trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>11.09.2026. 14:13:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bc7e57b2-faff-414c-98ab-4a7c58b36ecd</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-229_2025-52-1 - Fina_Oglas_092026.pdf; Prilog St-229_2025-52-2 - Oglasi_Sudačka_mreža_092026.pdf; Prilog St-229_2025-52-3 - OGLAS_1_PIĆE.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bc7e57b2-faff-414c-98ab-4a7c58b36ecd/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=229&amp;godina=2025</t>
   </si>
   <si>
     <t>Podnesak od 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.</t>
   </si>
   <si>
     <t>23.07.2026. 14:23:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a8e48ee8-39cb-4436-a459-248b0154a5db</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-229_2025-50-1 - Komisijski_zapisnik_Vozila.pdf; Prilog St-229_2025-50-2 - Zapisnik_o_predaji_vozila.pdf; Prilog St-229_2025-50-3 - Izvod_1101604548_16_2026 (1).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a8e48ee8-39cb-4436-a459-248b0154a5db/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 01.06.2026. s prilozima</t>
   </si>
   <si>
     <t>01.06.2026. 10:41:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/75055d5b-c68a-43a1-982b-83264532b87f</t>
   </si>
@@ -344,51 +389,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N16"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1021,45 +1066,171 @@
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
         <v>93</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>94</v>
       </c>
       <c r="L16" t="s">
         <v>95</v>
       </c>
       <c r="M16" t="s">
         <v>96</v>
       </c>
       <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>97</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>98</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" t="s">
+        <v>100</v>
+      </c>
+      <c r="M17" t="s">
+        <v>101</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>102</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>103</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" t="s">
+        <v>105</v>
+      </c>
+      <c r="M18" t="s">
+        <v>106</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>107</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>108</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>109</v>
+      </c>
+      <c r="L19" t="s">
+        <v>110</v>
+      </c>
+      <c r="M19" t="s">
+        <v>111</v>
+      </c>
+      <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>