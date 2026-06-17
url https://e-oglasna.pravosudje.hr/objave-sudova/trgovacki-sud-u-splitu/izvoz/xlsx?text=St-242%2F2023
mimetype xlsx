--- v0 (2026-04-30)
+++ v1 (2026-06-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="443" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="456" uniqueCount="186">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-242/2023</t>
   </si>
   <si>
+    <t>Podnesak od 29.05.2026.; Prilog od: 29.05.2026.</t>
+  </si>
+  <si>
+    <t>TESLA MARINE d.o.o. za usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Ulica hrvatskih knezova 33, 21214 Kaštel Gomilica, Hrvatska</t>
+  </si>
+  <si>
+    <t>56476552249</t>
+  </si>
+  <si>
+    <t>TESLA MARINE d.o.o. za usluge u stečaju 56476552249</t>
+  </si>
+  <si>
+    <t>29.05.2026. 14:16:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a06e0d1-d924-4e3e-abfe-93dfd8ab2351</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-242_2023-107-1 - popis pokretnina.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a06e0d1-d924-4e3e-abfe-93dfd8ab2351/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=242&amp;godina=2023</t>
+  </si>
+  <si>
     <t>Podnesak od 19.02.2026.; Prilog od: 19.02.2026.; Prilog od: 19.02.2026.; Prilog od: 19.02.2026.</t>
   </si>
   <si>
-    <t>TESLA MARINE d.o.o. za usluge u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>19.02.2026. 07:58:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/23760030-4f8f-4b70-bf19-0f39cb0c5d5d</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-242_2023-104-1 - zahtjev Tea Vrbatović.pdf; Prilog St-242_2023-104-2 - zahtjev Frigo Petričević.pdf; Prilog St-242_2023-104-3 - ponuda za skuter.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/23760030-4f8f-4b70-bf19-0f39cb0c5d5d/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=242&amp;godina=2023</t>
   </si>
   <si>
     <t>Podnesak od 27.01.2026.; Prilog od: 27.01.2026.</t>
   </si>
   <si>
     <t>28.01.2026. 08:35:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dd5e7fc2-8af2-4e5a-adc0-81b7579e70a6</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-242_2023-102-1 - Zapisnik o otvaranju ponuda (Tesla Marine).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dd5e7fc2-8af2-4e5a-adc0-81b7579e70a6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 12.12.2025.</t>
   </si>
   <si>
     <t>12.12.2025. 12:49:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/df8e3f30-e3e4-4a2c-b245-5afc25cd3ecd</t>
   </si>
@@ -596,51 +611,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N34"/>
+  <dimension ref="A1:N35"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1309,93 +1324,93 @@
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>97</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
         <v>98</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
         <v>99</v>
       </c>
       <c r="L17" t="s">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="M17" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L18" t="s">
-        <v>104</v>
+        <v>55</v>
       </c>
       <c r="M18" t="s">
         <v>105</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
         <v>106</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
@@ -1561,93 +1576,93 @@
         <v>16</v>
       </c>
       <c r="D23" t="s">
         <v>126</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
         <v>19</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="H23" t="s">
         <v>21</v>
       </c>
       <c r="I23" t="s">
         <v>127</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
         <v>128</v>
       </c>
       <c r="L23" t="s">
-        <v>50</v>
+        <v>129</v>
       </c>
       <c r="M23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
         <v>21</v>
       </c>
       <c r="I24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="L24" t="s">
-        <v>133</v>
+        <v>55</v>
       </c>
       <c r="M24" t="s">
         <v>134</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
         <v>135</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
@@ -1665,409 +1680,451 @@
       <c r="J25"/>
       <c r="K25" t="s">
         <v>137</v>
       </c>
       <c r="L25" t="s">
         <v>138</v>
       </c>
       <c r="M25" t="s">
         <v>139</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="L26" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="M26" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="L27" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="M27" t="s">
         <v>147</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
       <c r="G28" t="s">
         <v>20</v>
       </c>
       <c r="H28" t="s">
         <v>21</v>
       </c>
       <c r="I28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="L28" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="M28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>19</v>
       </c>
       <c r="G29" t="s">
         <v>20</v>
       </c>
       <c r="H29" t="s">
         <v>21</v>
       </c>
       <c r="I29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="L29" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="M29" t="s">
         <v>155</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
         <v>156</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>19</v>
       </c>
       <c r="G30" t="s">
         <v>20</v>
       </c>
       <c r="H30" t="s">
         <v>21</v>
       </c>
       <c r="I30" t="s">
         <v>157</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
         <v>158</v>
       </c>
       <c r="L30" t="s">
-        <v>80</v>
+        <v>159</v>
       </c>
       <c r="M30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>19</v>
       </c>
       <c r="G31" t="s">
         <v>20</v>
       </c>
       <c r="H31" t="s">
         <v>21</v>
       </c>
       <c r="I31" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="L31" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="M31" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E32" t="s">
-        <v>165</v>
+        <v>18</v>
       </c>
       <c r="F32" t="s">
         <v>19</v>
       </c>
       <c r="G32" t="s">
         <v>20</v>
       </c>
       <c r="H32" t="s">
+        <v>21</v>
+      </c>
+      <c r="I32" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
+        <v>167</v>
+      </c>
+      <c r="L32" t="s">
+        <v>85</v>
+      </c>
+      <c r="M32" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="N32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33" t="s">
+        <v>169</v>
+      </c>
+      <c r="E33" t="s">
+        <v>170</v>
+      </c>
+      <c r="F33" t="s">
+        <v>19</v>
+      </c>
+      <c r="G33" t="s">
+        <v>20</v>
+      </c>
+      <c r="H33" t="s">
         <v>171</v>
-      </c>
-[...10 lines deleted...]
-        <v>166</v>
       </c>
       <c r="I33" t="s">
         <v>172</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
         <v>173</v>
       </c>
       <c r="L33" t="s">
         <v>174</v>
       </c>
       <c r="M33" t="s">
         <v>175</v>
       </c>
       <c r="N33" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34" t="s">
         <v>176</v>
       </c>
       <c r="E34" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="F34" t="s">
         <v>19</v>
       </c>
       <c r="G34" t="s">
         <v>20</v>
       </c>
       <c r="H34" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="I34" t="s">
         <v>177</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
         <v>178</v>
       </c>
       <c r="L34" t="s">
         <v>179</v>
       </c>
       <c r="M34" t="s">
         <v>180</v>
       </c>
       <c r="N34" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" t="s">
+        <v>15</v>
+      </c>
+      <c r="C35" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" t="s">
+        <v>181</v>
+      </c>
+      <c r="E35" t="s">
+        <v>170</v>
+      </c>
+      <c r="F35" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H35" t="s">
+        <v>171</v>
+      </c>
+      <c r="I35" t="s">
+        <v>182</v>
+      </c>
+      <c r="J35"/>
+      <c r="K35" t="s">
+        <v>183</v>
+      </c>
+      <c r="L35" t="s">
+        <v>184</v>
+      </c>
+      <c r="M35" t="s">
+        <v>185</v>
+      </c>
+      <c r="N35" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>