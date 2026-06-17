--- v0 (2026-05-01)
+++ v1 (2026-06-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="82">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-319/2025</t>
   </si>
   <si>
+    <t>Izvješće stečajnog upravitelja od 25.05.2026. i prilog</t>
+  </si>
+  <si>
+    <t>CLOCKTOWER YACHTCHARTER d.o.o., za turizam i usluge</t>
+  </si>
+  <si>
+    <t>Hrv. mornarice 1D, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>38233713127</t>
+  </si>
+  <si>
+    <t>CLOCKTOWER YACHTCHARTER d.o.o., za turizam i usluge 38233713127</t>
+  </si>
+  <si>
+    <t>01.06.2026. 07:36:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d233efae-6edd-4c9a-abed-ed85bc94b701</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-319_2025-42-1 - CLOCKTOWER_porezna_12052026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d233efae-6edd-4c9a-abed-ed85bc94b701/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=319&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Izvješće stečajnog upravitelja od 24.02.2026. i prilozi</t>
   </si>
   <si>
-    <t>CLOCKTOWER YACHTCHARTER d.o.o., za turizam i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>25.02.2026. 12:07:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/285ba245-a0ca-4ac0-9ec5-e61601ea661a</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-319_2025-40-1 - E-mail Nikša Zlatar.pdf; Prilog St-319_2025-40-2 - Lovro Moharić - email od 21.01.2026..pdf; Prilog St-319_2025-40-3 - PHOTO-2026-02-16-15-58-09.jpg; Prilog St-319_2025-40-4 - PHOTO-2026-02-16-15-54-44.jpg; Prilog St-319_2025-40-5 - PHOTO-2026-02-16-15-54-51.jpg</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/285ba245-a0ca-4ac0-9ec5-e61601ea661a/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=319&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje VTS RH od 21.01.2026.</t>
   </si>
   <si>
     <t>23.02.2026. 08:59:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/468629c9-69db-408c-a2b8-d90e86c9e211</t>
   </si>
   <si>
     <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/468629c9-69db-408c-a2b8-d90e86c9e211/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Žalba vjerovnika Cromaris d.d. od 31.12.2025.</t>
   </si>
   <si>
     <t>07.01.2026. 08:09:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/daf4cca8-e695-4c6d-a06b-449455bb6bbb</t>
   </si>
@@ -284,51 +299,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -793,45 +808,87 @@
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>74</v>
       </c>
       <c r="L12" t="s">
         <v>75</v>
       </c>
       <c r="M12" t="s">
         <v>76</v>
       </c>
       <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>