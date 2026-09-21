--- v1 (2026-06-17)
+++ v2 (2026-09-21)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="87">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-319/2025</t>
   </si>
   <si>
+    <t>Izvješće stečjanog upravitelja od 21.08.2026. i prilozi</t>
+  </si>
+  <si>
+    <t>CLOCKTOWER YACHTCHARTER d.o.o., za turizam i usluge</t>
+  </si>
+  <si>
+    <t>Hrv. mornarice 1D, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>38233713127</t>
+  </si>
+  <si>
+    <t>CLOCKTOWER YACHTCHARTER d.o.o., za turizam i usluge 38233713127</t>
+  </si>
+  <si>
+    <t>24.08.2026. 09:34:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55ad3b10-1390-4348-9265-066cd1a2d7ab</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-319_2025-44-1 - e-mail od 03.06.2026..pdf; Prilog St-319_2025-44-2 - e-mail od 15.06.2026..pdf; Prilog St-319_2025-44-3 - e-mail od 15.06.2026. - Moharić Lovro.pdf; Prilog St-319_2025-44-4 - e-mail od 03.08.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55ad3b10-1390-4348-9265-066cd1a2d7ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=319&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Izvješće stečajnog upravitelja od 25.05.2026. i prilog</t>
   </si>
   <si>
-    <t>CLOCKTOWER YACHTCHARTER d.o.o., za turizam i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>01.06.2026. 07:36:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d233efae-6edd-4c9a-abed-ed85bc94b701</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-319_2025-42-1 - CLOCKTOWER_porezna_12052026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d233efae-6edd-4c9a-abed-ed85bc94b701/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=319&amp;godina=2025</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja od 24.02.2026. i prilozi</t>
   </si>
   <si>
     <t>25.02.2026. 12:07:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/285ba245-a0ca-4ac0-9ec5-e61601ea661a</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-319_2025-40-1 - E-mail Nikša Zlatar.pdf; Prilog St-319_2025-40-2 - Lovro Moharić - email od 21.01.2026..pdf; Prilog St-319_2025-40-3 - PHOTO-2026-02-16-15-58-09.jpg; Prilog St-319_2025-40-4 - PHOTO-2026-02-16-15-54-44.jpg; Prilog St-319_2025-40-5 - PHOTO-2026-02-16-15-54-51.jpg</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/285ba245-a0ca-4ac0-9ec5-e61601ea661a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje VTS RH od 21.01.2026.</t>
   </si>
   <si>
     <t>23.02.2026. 08:59:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/468629c9-69db-408c-a2b8-d90e86c9e211</t>
   </si>
@@ -299,51 +314,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -850,45 +865,87 @@
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>79</v>
       </c>
       <c r="L13" t="s">
         <v>80</v>
       </c>
       <c r="M13" t="s">
         <v>81</v>
       </c>
       <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>