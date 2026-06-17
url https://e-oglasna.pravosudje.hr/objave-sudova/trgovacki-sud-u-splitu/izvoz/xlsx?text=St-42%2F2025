--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="112">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-42/2025</t>
   </si>
   <si>
+    <t>Podnesak stečajnog upravitelja od 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.</t>
+  </si>
+  <si>
+    <t>RODNA MASLINADA jednostavno društvo s ograničenom odgovornošću, za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Kotiška 26, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>41259024418</t>
+  </si>
+  <si>
+    <t>RODNA MASLINADA jednostavno društvo s ograničenom odgovornošću, za proizvodnju, trgovinu i usluge 41259024418</t>
+  </si>
+  <si>
+    <t>01.06.2026. 10:12:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9264ba68-4123-488b-aaf5-6e8f89abba1c</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-42_2025-45-1 - Sudačka_mreža_Oglas_200626.pdf; Prilog St-42_2025-45-2 - Fina_Oglas_200626.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9264ba68-4123-488b-aaf5-6e8f89abba1c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=42&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Podnesak - izvješće stečajnog upravitelja od 21.04.2026., s prilozima</t>
   </si>
   <si>
-    <t>RODNA MASLINADA jednostavno društvo s ograničenom odgovornošću, za proizvodnju, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>21.04.2026. 12:20:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d69384fa-e211-4219-868f-107f1198f770</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-42_2025-43-1 - Komisijski_zapisnik.pdf; Prilog St-42_2025-43-2 - OGLAS_1.pdf; Prilog St-42_2025-43-3 - Fina_očevidnik_042026.pdf; Prilog St-42_2025-43-4 - Sudačka_mreža_Oglas_042026.pdf; Prilog St-42_2025-43-5 - Izvod_3_0002.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d69384fa-e211-4219-868f-107f1198f770/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=42&amp;godina=2025</t>
   </si>
   <si>
     <t>Podnesak stečajnog upravitelja - oglašavanje prodaje od 03.04.2026.; Prilog od: 03.04.2026.; Prilog od: 03.04.2026.</t>
   </si>
   <si>
     <t>07.04.2026. 07:20:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d03d178e-1e5d-431f-b08b-64c6d395ef2b</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-42_2025-41-1 - Sudačka_mreža_Oglas11042026 (1).pdf; Prilog St-42_2025-41-2 - Fina_oglašavanje_11042026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d03d178e-1e5d-431f-b08b-64c6d395ef2b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak stečajnog upravitelja - oglašavanje prodaje od 13.02.2026.; Prilog od: 13.02.2026.; Prilog od: 13.02.2026.</t>
   </si>
   <si>
     <t>13.02.2026. 08:29:54</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fdeee5a8-909b-41ed-bfbd-3350a5e8049d</t>
   </si>
@@ -374,51 +389,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1135,45 +1150,87 @@
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
         <v>103</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
         <v>104</v>
       </c>
       <c r="L18" t="s">
         <v>105</v>
       </c>
       <c r="M18" t="s">
         <v>106</v>
       </c>
       <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>107</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>108</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>109</v>
+      </c>
+      <c r="L19" t="s">
+        <v>110</v>
+      </c>
+      <c r="M19" t="s">
+        <v>111</v>
+      </c>
+      <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>