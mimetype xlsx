--- v1 (2026-06-17)
+++ v2 (2026-08-02)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="131">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,140 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-42/2025</t>
   </si>
   <si>
+    <t>Podnesak stečajnog upravitelja - završni račun od 21.07.2026., s prilozima</t>
+  </si>
+  <si>
+    <t>RODNA MASLINADA jednostavno društvo s ograničenom odgovornošću, za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Kotiška 26, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>41259024418</t>
+  </si>
+  <si>
+    <t>RODNA MASLINADA jednostavno društvo s ograničenom odgovornošću, za proizvodnju, trgovinu i usluge 41259024418</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:28:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f994597-5864-431c-bfa3-6054b5c90d04</t>
+  </si>
+  <si>
+    <t>Završni račun.pdf P221P; Prilog St-42_2025-52-1 - Ugovor_o_vođenju_knjiga.pdf; Prilog St-42_2025-52-2 - Izvod_1101571337_11_2026 (1).pdf; Prilog St-42_2025-52-3 - Iznosi tražbina i troškova postupka na dan 20.07.2026. u 17_33 sati.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f994597-5864-431c-bfa3-6054b5c90d04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=42&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>07.07.2026. 08:18:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41c09b5e-f844-4f0c-9bf1-ae1746e26a80</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41c09b5e-f844-4f0c-9bf1-ae1746e26a80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak - prijedlog stečajnog upravitelja od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>06.07.2026. 13:15:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef50e8f6-c2a5-42bc-9f73-c30f33cf6312</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef50e8f6-c2a5-42bc-9f73-c30f33cf6312/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak - zahtjev stečajnog upravitelja od 06.07.2026., s prilozima</t>
+  </si>
+  <si>
+    <t>06.07.2026. 13:14:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3a785c6-dd49-41be-8b13-5ca6b8113a16</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-42_2025-47-1 - Putni_nalog_16072025.pdf; Prilog St-42_2025-47-2 - Putni_nalog_10102025.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3a785c6-dd49-41be-8b13-5ca6b8113a16/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak stečajnog upravitelja od 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.</t>
   </si>
   <si>
-    <t>RODNA MASLINADA jednostavno društvo s ograničenom odgovornošću, za proizvodnju, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>01.06.2026. 10:12:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9264ba68-4123-488b-aaf5-6e8f89abba1c</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-42_2025-45-1 - Sudačka_mreža_Oglas_200626.pdf; Prilog St-42_2025-45-2 - Fina_Oglas_200626.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9264ba68-4123-488b-aaf5-6e8f89abba1c/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=42&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak - izvješće stečajnog upravitelja od 21.04.2026., s prilozima</t>
   </si>
   <si>
     <t>21.04.2026. 12:20:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d69384fa-e211-4219-868f-107f1198f770</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-42_2025-43-1 - Komisijski_zapisnik.pdf; Prilog St-42_2025-43-2 - OGLAS_1.pdf; Prilog St-42_2025-43-3 - Fina_očevidnik_042026.pdf; Prilog St-42_2025-43-4 - Sudačka_mreža_Oglas_042026.pdf; Prilog St-42_2025-43-5 - Izvod_3_0002.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d69384fa-e211-4219-868f-107f1198f770/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak stečajnog upravitelja - oglašavanje prodaje od 03.04.2026.; Prilog od: 03.04.2026.; Prilog od: 03.04.2026.</t>
   </si>
   <si>
     <t>07.04.2026. 07:20:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d03d178e-1e5d-431f-b08b-64c6d395ef2b</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-42_2025-41-1 - Sudačka_mreža_Oglas11042026 (1).pdf; Prilog St-42_2025-41-2 - Fina_oglašavanje_11042026.pdf</t>
@@ -216,53 +276,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/6d48e0e4-c5ef-4079-90e8-a0feae0a2c4a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak stečajnog upravitelja od 16.09.2025.; Prilog od: 16.09.2025.; Prilog od: 16.09.2025.; Prilog od: 16.09.2025.; Prilog od: 16.09.2025.; Prilog od: 16.09.2025.; Prilog od: 16.09.2025.; Prilog od: 16.09.2025.; Prilog od: 16.09.2025.</t>
   </si>
   <si>
     <t>16.09.2025. 13:18:54</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1c4de7a2-c67b-4b13-8614-5595d4e24859</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-42_2025-27-1 - Prijava_tražbine_ŽDO.pdf; Prilog St-42_2025-27-2 - Prijava_tražbine_Fina.pdf; Prilog St-42_2025-27-3 - Prijava_tražbine_Ured_Vuletić.pdf; Prilog St-42_2025-27-4 - Prijava_tražbine_Ured_Vuletić_nalog.pdf; Prilog St-42_2025-27-5 - Prijava_tražbine_Ured_Vuletić_Obrazac16.pdf; Prilog St-42_2025-27-6 - Prijava_tražbine_Ante_Jurković.pdf; Prilog St-42_2025-27-7 - Prijava_tražbine_Miljenko_Vuković.pdf; Prilog St-42_2025-27-8 - Prijava_tražbine_Ana_Raos.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1c4de7a2-c67b-4b13-8614-5595d4e24859/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak stečajnog upravitelja - Predračun troškova stečajnog postupka od 16.09.2025.</t>
   </si>
   <si>
     <t>16.09.2025. 13:18:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3183dbc9-d421-4e8b-899a-183d997452b6</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3183dbc9-d421-4e8b-899a-183d997452b6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak stečajnog upravitelja - Popis imovine i obveza od 16.09.2025.</t>
   </si>
   <si>
     <t>16.09.2025. 13:18:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7a6a739b-60fa-44fb-aa85-fec157d4044d</t>
   </si>
   <si>
     <t>Pregled imovine i obveza.pdf P78P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7a6a739b-60fa-44fb-aa85-fec157d4044d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak stečajnog upravitelja - Popis vjerovnika od 16.09.2025.</t>
   </si>
   <si>
     <t>16.09.2025. 13:18:36</t>
   </si>
@@ -389,51 +446,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N19"/>
+  <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1018,219 +1075,387 @@
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>87</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>88</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>89</v>
       </c>
       <c r="L15" t="s">
+        <v>35</v>
+      </c>
+      <c r="M15" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
+        <v>91</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" t="s">
         <v>94</v>
       </c>
-      <c r="L16" t="s">
+      <c r="M16" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
+        <v>96</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
+        <v>98</v>
+      </c>
+      <c r="L17" t="s">
         <v>99</v>
       </c>
-      <c r="L17" t="s">
+      <c r="M17" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
+        <v>101</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
         <v>102</v>
-      </c>
-[...13 lines deleted...]
-        <v>103</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
+        <v>103</v>
+      </c>
+      <c r="L18" t="s">
         <v>104</v>
       </c>
-      <c r="L18" t="s">
+      <c r="M18" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
+        <v>106</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
         <v>107</v>
-      </c>
-[...13 lines deleted...]
-        <v>108</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
+        <v>108</v>
+      </c>
+      <c r="L19" t="s">
         <v>109</v>
       </c>
-      <c r="L19" t="s">
+      <c r="M19" t="s">
         <v>110</v>
       </c>
-      <c r="M19" t="s">
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
         <v>111</v>
       </c>
-      <c r="N19" t="s">
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>112</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>113</v>
+      </c>
+      <c r="L20" t="s">
+        <v>114</v>
+      </c>
+      <c r="M20" t="s">
+        <v>115</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>116</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>117</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>118</v>
+      </c>
+      <c r="L21" t="s">
+        <v>119</v>
+      </c>
+      <c r="M21" t="s">
+        <v>120</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
+        <v>122</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>123</v>
+      </c>
+      <c r="L22" t="s">
+        <v>124</v>
+      </c>
+      <c r="M22" t="s">
+        <v>125</v>
+      </c>
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>126</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
+        <v>127</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>128</v>
+      </c>
+      <c r="L23" t="s">
+        <v>129</v>
+      </c>
+      <c r="M23" t="s">
+        <v>130</v>
+      </c>
+      <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>