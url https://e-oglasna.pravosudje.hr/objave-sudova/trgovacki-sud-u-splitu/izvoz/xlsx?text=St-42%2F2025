--- v2 (2026-08-02)
+++ v3 (2026-09-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="136">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-42/2025</t>
   </si>
   <si>
+    <t>Oglas - završno ročište vjerovnika od 17.08.2026.</t>
+  </si>
+  <si>
+    <t>RODNA MASLINADA jednostavno društvo s ograničenom odgovornošću, za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Kotiška 26, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>41259024418</t>
+  </si>
+  <si>
+    <t>RODNA MASLINADA jednostavno društvo s ograničenom odgovornošću, za proizvodnju, trgovinu i usluge 41259024418</t>
+  </si>
+  <si>
+    <t>17.08.2026. 12:56:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ceba100-dfd5-4e76-a54c-8c452d5cead5</t>
+  </si>
+  <si>
+    <t>Oglas - određivanje završnog ročišta vjerovnika.pdf O53O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ceba100-dfd5-4e76-a54c-8c452d5cead5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=42&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Podnesak stečajnog upravitelja - završni račun od 21.07.2026., s prilozima</t>
   </si>
   <si>
-    <t>RODNA MASLINADA jednostavno društvo s ograničenom odgovornošću, za proizvodnju, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>21.07.2026. 13:28:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1f994597-5864-431c-bfa3-6054b5c90d04</t>
   </si>
   <si>
     <t>Završni račun.pdf P221P; Prilog St-42_2025-52-1 - Ugovor_o_vođenju_knjiga.pdf; Prilog St-42_2025-52-2 - Izvod_1101571337_11_2026 (1).pdf; Prilog St-42_2025-52-3 - Iznosi tražbina i troškova postupka na dan 20.07.2026. u 17_33 sati.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1f994597-5864-431c-bfa3-6054b5c90d04/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=42&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje - određivanje nagrade stečajnom upravitelju od 07.07.2026.</t>
   </si>
   <si>
     <t>07.07.2026. 08:18:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/41c09b5e-f844-4f0c-9bf1-ae1746e26a80</t>
   </si>
   <si>
     <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/41c09b5e-f844-4f0c-9bf1-ae1746e26a80/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak - prijedlog stečajnog upravitelja od 06.07.2026.</t>
   </si>
   <si>
     <t>06.07.2026. 13:15:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ef50e8f6-c2a5-42bc-9f73-c30f33cf6312</t>
   </si>
@@ -446,51 +461,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N23"/>
+  <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1075,93 +1090,93 @@
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>87</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>88</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>89</v>
       </c>
       <c r="L15" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="M15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L16" t="s">
-        <v>94</v>
+        <v>40</v>
       </c>
       <c r="M16" t="s">
         <v>95</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>96</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
@@ -1417,45 +1432,87 @@
         <v>18</v>
       </c>
       <c r="F23" t="s">
         <v>19</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="H23" t="s">
         <v>21</v>
       </c>
       <c r="I23" t="s">
         <v>127</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
         <v>128</v>
       </c>
       <c r="L23" t="s">
         <v>129</v>
       </c>
       <c r="M23" t="s">
         <v>130</v>
       </c>
       <c r="N23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>131</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24" t="s">
+        <v>132</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>133</v>
+      </c>
+      <c r="L24" t="s">
+        <v>134</v>
+      </c>
+      <c r="M24" t="s">
+        <v>135</v>
+      </c>
+      <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>